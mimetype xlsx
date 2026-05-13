--- v0 (2026-03-22)
+++ v1 (2026-05-13)
@@ -10,133 +10,175 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="111" uniqueCount="58">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="251" uniqueCount="120">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Período</t>
   </si>
   <si>
     <t>Matéria</t>
   </si>
   <si>
     <t>Autor</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>Situação</t>
   </si>
   <si>
     <t>ordem dia</t>
   </si>
   <si>
     <t>Projeto de Lei nº 6 de 2026</t>
   </si>
   <si>
     <t>Helinho Geloni</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a instituir o Programa Municipal de Instalação de Caçambas Comunitárias aos finais de semana no Município e dá outras providências.</t>
   </si>
   <si>
-    <t>Proposição apresentada em Plenário</t>
+    <t>Matéria aprovada</t>
   </si>
   <si>
     <t>Projeto de Lei nº 7 de 2026</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a instituir o Programa Municipal de Monitoramento Ambiental por Câmeras para combate ao descarte irregular de resíduos sólidos no Município e dá outras providências.</t>
   </si>
   <si>
     <t>Projeto de Lei nº 8 de 2026</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a instituir o Programa Municipal de Coleta Domiciliar de Resíduos Volumosos no Município e dá outras providências.</t>
   </si>
   <si>
     <t>Projeto de Lei nº 9 de 2026</t>
   </si>
   <si>
     <t>Professora Marília</t>
   </si>
   <si>
     <t>Dispõe sobre a proibição de nomeação e contratação para cargos públicos de pessoas condenadas por violência doméstica e familiar contra a mulher no âmbito da Administração Pública do Município de Barrinha.</t>
   </si>
   <si>
     <t>Projeto de Lei nº 12 de 2026</t>
   </si>
   <si>
     <t>Institui o Programa Municipal “LIXO ZERO” – Fiscalização Colaborativa de Resíduos Sólidos no Município de Barrinha e dá outras providências.</t>
   </si>
   <si>
     <t>expediente</t>
   </si>
   <si>
     <t>Projeto de Lei nº 13 de 2026</t>
   </si>
   <si>
     <t>Professor Vicente</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a instituir e realizar a Feira Anual de Ciências no Município de Barrinha e dá outras providências.</t>
   </si>
   <si>
-    <t>Inclusa no Expediente para apresentação</t>
+    <t>Matéria apresentada em Plenário</t>
+  </si>
+  <si>
+    <t>Projeto de Lei nº 14 de 2026</t>
+  </si>
+  <si>
+    <t>Institui o Programa Praça Limpa no município de Barrinha e dá outras providências.</t>
+  </si>
+  <si>
+    <t>Projeto de Lei nº 15 de 2026</t>
+  </si>
+  <si>
+    <t>Prefeito Municipal - Prefeito</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a abertura de Créditos Adicionais Suplementares/Especiais e dá outras providências.</t>
   </si>
   <si>
     <t>Requerimento nº 6 de 2026</t>
   </si>
   <si>
     <t>Requer à Chefe do Executivo Municipal que o setor competente informe a esta Casa quais estudos estão em andamento para o cumprimento da Lei Complementar oriunda do Projeto de Lei Complementar nº 143/2020, conhecida como “Descongela Já”. Ressalta-se que este Vereador, juntamente com o Vereador Caíque da Farmácia, protocolou o Ofício nº 11 em 29/01/2026, referente a esta situação.</t>
   </si>
   <si>
+    <t>Moção nº 1 de 2026</t>
+  </si>
+  <si>
+    <t>Marquim Goulart</t>
+  </si>
+  <si>
+    <t>Moção de Sentido Pesar pelo falecimento do Sr Valdinei Bezerra, com 53 anos de idade.</t>
+  </si>
+  <si>
+    <t>Moção nº 2 de 2026</t>
+  </si>
+  <si>
+    <t>Moção de Sentido Pesar pelo falecimento do Sr. Onofre Francisco dos Santos, com 93 anos de idade.</t>
+  </si>
+  <si>
+    <t>Moção nº 3 de 2026</t>
+  </si>
+  <si>
+    <t>Moção de Sentido Pesar pelo falecimento do Dr. Mailson Ferreira da Silva.</t>
+  </si>
+  <si>
+    <t>Moção nº 4 de 2026</t>
+  </si>
+  <si>
+    <t>Moção de Sentido Pesar pelo falecimento do Sr. Walter Alão aos 58 anos de idade.</t>
+  </si>
+  <si>
     <t>Indicação nº 79 de 2026</t>
   </si>
   <si>
     <t>Emerson Colorido</t>
   </si>
   <si>
     <t>Indica à Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da Prefeitura no sentido de realizar recapeamento asfáltico e manutenção em via localizada no bairro Jardim Lisboa.</t>
   </si>
   <si>
     <t>Indicação nº 80 de 2026</t>
   </si>
   <si>
     <t>Indica à Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de realizar formação adequada e continuada aos profissionais de apoio que foram recentemente chamados para atuação na rede municipal.</t>
   </si>
   <si>
     <t>Indicação nº 81 de 2026</t>
   </si>
   <si>
     <t>Ronaldo Troia</t>
   </si>
   <si>
     <t>Indica à Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da Prefeitura no sentido que determine estudos e posterior implantação de mão única de direção na Rua Wellington Gonçalves da Silva, bairro Jardim Nova Aliança, localizada no Município de Barrinha/SP</t>
   </si>
   <si>
     <t>Indicação nº 82 de 2026</t>
@@ -184,50 +226,194 @@
     <t>Indicação nº 89 de 2026</t>
   </si>
   <si>
     <t>Léo Fuzatto</t>
   </si>
   <si>
     <t>Indica a Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido da necessidade de realização de limpeza e manutenção na praça localizada nas proximidades do estabelecimento California Materiais para Construção.</t>
   </si>
   <si>
     <t>Indicação nº 90 de 2026</t>
   </si>
   <si>
     <t>Indica a Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da Prefeitura no sentido de realizar limpeza, capinação e retirada de mato na seguinte localidade: Rua Yoshiro Takahashi - Nova Aliança.</t>
   </si>
   <si>
     <t>Indicação nº 91 de 2026</t>
   </si>
   <si>
     <t>Indica a Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de realizar a limpeza, retirada de terra acumulada e desobstrução de manilha (tubulação de escoamento) na Rua Conceição J. Guateli no bairro Parque Mogi.</t>
   </si>
   <si>
     <t>Indicação nº 92 de 2026</t>
   </si>
   <si>
     <t>Indica a Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido da necessidade de realização de limpeza e desobstrução de bueiro localizado nas proximidades da Avenida Presidente Vargas.</t>
+  </si>
+  <si>
+    <t>Indicação nº 93 de 2026</t>
+  </si>
+  <si>
+    <t>Indica a Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da Prefeitura no sentido da necessidade de intensificação da fiscalização e adoção de medidas cabíveis para a limpeza de terrenos particulares localizados no bairro Nova Barrinha.</t>
+  </si>
+  <si>
+    <t>Indicação nº 94 de 2026</t>
+  </si>
+  <si>
+    <t>Chicão Boa Viagem</t>
+  </si>
+  <si>
+    <t>Indica à Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da Prefeitura no sentido de realizar limpeza de guia por toda extensão do conteiro central que ﬁca localizado na Av. Dr. João Carlos Bombonato, bairro Jd. California I.</t>
+  </si>
+  <si>
+    <t>Indicação nº 95 de 2026</t>
+  </si>
+  <si>
+    <t>Indica a Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da Prefeitura no sentido da necessidade de construção de calçada marginal ao longo da pista, na Avenida José Krumpos.</t>
+  </si>
+  <si>
+    <t>Indicação nº 96 de 2026</t>
+  </si>
+  <si>
+    <t>Indica a Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da Prefeitura no sentido da necessidade de realização de melhorias na Estrada Municipal Willy Mucha , Zona Rural.</t>
+  </si>
+  <si>
+    <t>Indicação nº 97 de 2026</t>
+  </si>
+  <si>
+    <t>Indica a Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da Prefeitura no sentido da necessidade de realização de serviços de asfaltamento nas chácaras localizadas atrás da Empresa “Orca” R. Liberato Pim,Barrinha - SP.</t>
+  </si>
+  <si>
+    <t>Indicação nº 98 de 2026</t>
+  </si>
+  <si>
+    <t>Indica à Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da Prefeitura no sentido de que sejam instalados Parques Playgrounds em todas as praças da nossa cidade.</t>
+  </si>
+  <si>
+    <t>Indicação nº 99 de 2026</t>
+  </si>
+  <si>
+    <t>Indica à Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da Prefeitura no sentido da necessidade de realização de limpeza e fiscalização de terrenos particulares localizados na Rua Manoel Bueno de Andrade, bairro Nova Aliança.</t>
+  </si>
+  <si>
+    <t>Indicação nº 100 de 2026</t>
+  </si>
+  <si>
+    <t>Indica a Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da Prefeitura no sentido da necessidade de adoção de providências para o recolhimento de veículo abandonado localizado na Rua Maria de Jesus Ferreira Lima.</t>
+  </si>
+  <si>
+    <t>Indicação nº 101 de 2026</t>
+  </si>
+  <si>
+    <t>Indica à Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da Prefeitura no sentido da realização de serviços de pintura e revitalização nas praças públicas do município.</t>
+  </si>
+  <si>
+    <t>Indicação nº 102 de 2026</t>
+  </si>
+  <si>
+    <t>Caique da Farmácia</t>
+  </si>
+  <si>
+    <t>Indica à Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da Prefeitura no sentido de realizar a instalação de um bebedouro d´água na creche Kasuminho, no bairro Belo Horizonte.</t>
+  </si>
+  <si>
+    <t>Indicação nº 103 de 2026</t>
+  </si>
+  <si>
+    <t>Indica à Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da Prefeitura no sentido de realizar a sinalização vertical e horizontal na Rua Osvaldo Sagula, bem como redutor de velocidade na extensão da rua.</t>
+  </si>
+  <si>
+    <t>Indicação nº 104 de 2026</t>
+  </si>
+  <si>
+    <t>Aldo Barroso</t>
+  </si>
+  <si>
+    <t>Indica à Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da Prefeitura no sentido de  implantação de uma Sala de Recursos de Libras (Língua Brasileira de Sinais) na Rede Municipal de Ensino.</t>
+  </si>
+  <si>
+    <t>Indicação nº 105 de 2026</t>
+  </si>
+  <si>
+    <t>Indica à Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da Prefeitura no sentido de que se realize melhorias e ampliação das Salas de Especialidades Médicas no complexo da Unidade Mista de Saúde.</t>
+  </si>
+  <si>
+    <t>Indicação nº 106 de 2026</t>
+  </si>
+  <si>
+    <t>Indica à  Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da Prefeitura no sentido de proceder a  contratação de mais proﬁssionais da área da saúde nas seguintes especialidades: Ortopedista, Dermatologista, Oftalmologista, Neurologista, Cardiologista, Pediatra.</t>
+  </si>
+  <si>
+    <t>Indicação nº 107 de 2026</t>
+  </si>
+  <si>
+    <t>Indica à Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da Prefeitura no sentido de que seja realizada obra de calçamento do pátio do fundo da EMEI Ângelo Carlos Jordão.</t>
+  </si>
+  <si>
+    <t>Indicação nº 108 de 2026</t>
+  </si>
+  <si>
+    <t>Magnus - Filho Do Prof. Gil</t>
+  </si>
+  <si>
+    <t>Solicita à Prefeita Municipal a adesão do Município ao Programa São Paulo Amigo do Idoso, com o objetivo de fomento e articulação de políticas públicas voltadas à garantia de direitos da pessoa idosa e à promoção do envelhecimento ativo, coordenado pela Secretaria de Desenvolvimento Social do Estado de São Paulo.</t>
+  </si>
+  <si>
+    <t>Indicação nº 109 de 2026</t>
+  </si>
+  <si>
+    <t>Solicita à Prefeita Municipal de Barrinha que realize ampla divulgação do Programa Nacional e gratuito para registro oficial de cães e gatos "RG Animal", por meio da plataforma SinPatinhas, disponível na conta gov.br.</t>
+  </si>
+  <si>
+    <t>Indicação nº 110 de 2026</t>
+  </si>
+  <si>
+    <t>Solicita à Prefeitura Municipal a revisão da cobrança do IPTU referente ao Loteamento Residencial Nevada, de modo que seja observada a responsabilidade da loteadora/incorporadora até a entrega das chaves ou liberação do lote para construção, conforme decisão do Superior Tribunal de Justiça (Tema 886).</t>
+  </si>
+  <si>
+    <t>Indicação nº 111 de 2026</t>
+  </si>
+  <si>
+    <t>Solicita à Prefeita Municipal de Barrinha que promova ampla divulgação e incentivo sobre a possibilidade de destinação de parte do Imposto de Renda devido ao Fundo da Infância e Adolescência (FIA) e ao Fundo dos Direitos da Pessoa Idosa (FEI) do município de Barrinha, sendo que pessoas físicas podem destinar até 6% do imposto devido (3% para cada Fundo), enquanto empresas que declaram pelo Lucro Real podem destinar 1% para cada Fundo.</t>
+  </si>
+  <si>
+    <t>Indicação nº 112 de 2026</t>
+  </si>
+  <si>
+    <t>Indica à Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da Prefeitura no sentido de determinar a implantação de um Centro Dia de Referência no Município de Barrinha/SP, destinado ao atendimento de pessoas idosas e pessoas com deficiência que necessitam de cuidados especiais.</t>
+  </si>
+  <si>
+    <t>Indicação nº 113 de 2026</t>
+  </si>
+  <si>
+    <t>Solicita à Prefeita Municipal a realização da Semana de Mobilização denominada “Cadastro em Ação”, entre os dias 26 e 29 de março de 2026, como parte das comemorações dos 25 anos do Cadastro Único, com atividades voltadas à divulgação da importância desta política pública e à promoção de ações de atualização e inclusão de famílias.</t>
+  </si>
+  <si>
+    <t>Indicação nº 114 de 2026</t>
+  </si>
+  <si>
+    <t>Indica à Prefeita Municipal a criação de Comitê Intersetorial de Políticas Públicas para a Primeira Infância e a elaboração do Plano Municipal da Primeira Infância.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -519,62 +705,62 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:F22"/>
+  <dimension ref="A1:F50"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="5" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="11.28515625" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="25.5703125" bestFit="1" customWidth="1"/>
-    <col min="4" max="4" width="17.5703125" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="26.28515625" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="255.7109375" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="37.42578125" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="30.5703125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
         <v>4189</v>
@@ -675,345 +861,905 @@
         <v>10</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>4230</v>
       </c>
       <c r="B7" t="s">
         <v>20</v>
       </c>
       <c r="C7" t="s">
         <v>21</v>
       </c>
       <c r="D7" t="s">
         <v>22</v>
       </c>
       <c r="E7" t="s">
         <v>23</v>
       </c>
       <c r="F7" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
-        <v>4225</v>
+        <v>4252</v>
       </c>
       <c r="B8" t="s">
         <v>20</v>
       </c>
       <c r="C8" t="s">
         <v>25</v>
       </c>
       <c r="D8" t="s">
-        <v>22</v>
+        <v>8</v>
       </c>
       <c r="E8" t="s">
         <v>26</v>
       </c>
       <c r="F8" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
-        <v>4215</v>
+        <v>4253</v>
       </c>
       <c r="B9" t="s">
         <v>20</v>
       </c>
       <c r="C9" t="s">
         <v>27</v>
       </c>
       <c r="D9" t="s">
         <v>28</v>
       </c>
       <c r="E9" t="s">
         <v>29</v>
       </c>
       <c r="F9" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
-        <v>4216</v>
+        <v>4225</v>
       </c>
       <c r="B10" t="s">
         <v>20</v>
       </c>
       <c r="C10" t="s">
         <v>30</v>
       </c>
       <c r="D10" t="s">
-        <v>16</v>
+        <v>22</v>
       </c>
       <c r="E10" t="s">
         <v>31</v>
       </c>
       <c r="F10" t="s">
-        <v>24</v>
+        <v>10</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
-        <v>4217</v>
+        <v>4246</v>
       </c>
       <c r="B11" t="s">
         <v>20</v>
       </c>
       <c r="C11" t="s">
         <v>32</v>
       </c>
       <c r="D11" t="s">
         <v>33</v>
       </c>
       <c r="E11" t="s">
         <v>34</v>
       </c>
       <c r="F11" t="s">
-        <v>24</v>
+        <v>10</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
-        <v>4218</v>
+        <v>4247</v>
       </c>
       <c r="B12" t="s">
         <v>20</v>
       </c>
       <c r="C12" t="s">
         <v>35</v>
       </c>
       <c r="D12" t="s">
-        <v>8</v>
+        <v>33</v>
       </c>
       <c r="E12" t="s">
         <v>36</v>
       </c>
       <c r="F12" t="s">
-        <v>24</v>
+        <v>10</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
-        <v>4219</v>
+        <v>4254</v>
       </c>
       <c r="B13" t="s">
         <v>20</v>
       </c>
       <c r="C13" t="s">
         <v>37</v>
       </c>
       <c r="D13" t="s">
-        <v>8</v>
+        <v>33</v>
       </c>
       <c r="E13" t="s">
         <v>38</v>
       </c>
       <c r="F13" t="s">
-        <v>24</v>
+        <v>10</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
-        <v>4220</v>
+        <v>4255</v>
       </c>
       <c r="B14" t="s">
         <v>20</v>
       </c>
       <c r="C14" t="s">
         <v>39</v>
       </c>
       <c r="D14" t="s">
-        <v>8</v>
+        <v>33</v>
       </c>
       <c r="E14" t="s">
         <v>40</v>
       </c>
       <c r="F14" t="s">
-        <v>24</v>
+        <v>10</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
-        <v>4221</v>
+        <v>4215</v>
       </c>
       <c r="B15" t="s">
         <v>20</v>
       </c>
       <c r="C15" t="s">
         <v>41</v>
       </c>
       <c r="D15" t="s">
-        <v>33</v>
+        <v>42</v>
       </c>
       <c r="E15" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="F15" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
-        <v>4222</v>
+        <v>4216</v>
       </c>
       <c r="B16" t="s">
         <v>20</v>
       </c>
       <c r="C16" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="D16" t="s">
-        <v>8</v>
+        <v>16</v>
       </c>
       <c r="E16" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="F16" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
-        <v>4223</v>
+        <v>4217</v>
       </c>
       <c r="B17" t="s">
         <v>20</v>
       </c>
       <c r="C17" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="D17" t="s">
-        <v>8</v>
+        <v>47</v>
       </c>
       <c r="E17" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="F17" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
-        <v>4224</v>
+        <v>4218</v>
       </c>
       <c r="B18" t="s">
         <v>20</v>
       </c>
       <c r="C18" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="D18" t="s">
         <v>8</v>
       </c>
       <c r="E18" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="F18" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
-        <v>4226</v>
+        <v>4219</v>
       </c>
       <c r="B19" t="s">
         <v>20</v>
       </c>
       <c r="C19" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="D19" t="s">
-        <v>50</v>
+        <v>8</v>
       </c>
       <c r="E19" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="F19" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
-        <v>4227</v>
+        <v>4220</v>
       </c>
       <c r="B20" t="s">
         <v>20</v>
       </c>
       <c r="C20" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="D20" t="s">
-        <v>50</v>
+        <v>8</v>
       </c>
       <c r="E20" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="F20" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
-        <v>4228</v>
+        <v>4221</v>
       </c>
       <c r="B21" t="s">
         <v>20</v>
       </c>
       <c r="C21" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="D21" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
       <c r="E21" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="F21" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
+        <v>4222</v>
+      </c>
+      <c r="B22" t="s">
+        <v>20</v>
+      </c>
+      <c r="C22" t="s">
+        <v>57</v>
+      </c>
+      <c r="D22" t="s">
+        <v>8</v>
+      </c>
+      <c r="E22" t="s">
+        <v>58</v>
+      </c>
+      <c r="F22" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="23" spans="1:6">
+      <c r="A23">
+        <v>4223</v>
+      </c>
+      <c r="B23" t="s">
+        <v>20</v>
+      </c>
+      <c r="C23" t="s">
+        <v>59</v>
+      </c>
+      <c r="D23" t="s">
+        <v>8</v>
+      </c>
+      <c r="E23" t="s">
+        <v>60</v>
+      </c>
+      <c r="F23" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="24" spans="1:6">
+      <c r="A24">
+        <v>4224</v>
+      </c>
+      <c r="B24" t="s">
+        <v>20</v>
+      </c>
+      <c r="C24" t="s">
+        <v>61</v>
+      </c>
+      <c r="D24" t="s">
+        <v>8</v>
+      </c>
+      <c r="E24" t="s">
+        <v>62</v>
+      </c>
+      <c r="F24" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="25" spans="1:6">
+      <c r="A25">
+        <v>4226</v>
+      </c>
+      <c r="B25" t="s">
+        <v>20</v>
+      </c>
+      <c r="C25" t="s">
+        <v>63</v>
+      </c>
+      <c r="D25" t="s">
+        <v>64</v>
+      </c>
+      <c r="E25" t="s">
+        <v>65</v>
+      </c>
+      <c r="F25" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="26" spans="1:6">
+      <c r="A26">
+        <v>4227</v>
+      </c>
+      <c r="B26" t="s">
+        <v>20</v>
+      </c>
+      <c r="C26" t="s">
+        <v>66</v>
+      </c>
+      <c r="D26" t="s">
+        <v>64</v>
+      </c>
+      <c r="E26" t="s">
+        <v>67</v>
+      </c>
+      <c r="F26" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="27" spans="1:6">
+      <c r="A27">
+        <v>4228</v>
+      </c>
+      <c r="B27" t="s">
+        <v>20</v>
+      </c>
+      <c r="C27" t="s">
+        <v>68</v>
+      </c>
+      <c r="D27" t="s">
+        <v>64</v>
+      </c>
+      <c r="E27" t="s">
+        <v>69</v>
+      </c>
+      <c r="F27" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="28" spans="1:6">
+      <c r="A28">
         <v>4229</v>
       </c>
-      <c r="B22" t="s">
-[...11 lines deleted...]
-      <c r="F22" t="s">
+      <c r="B28" t="s">
+        <v>20</v>
+      </c>
+      <c r="C28" t="s">
+        <v>70</v>
+      </c>
+      <c r="D28" t="s">
+        <v>64</v>
+      </c>
+      <c r="E28" t="s">
+        <v>71</v>
+      </c>
+      <c r="F28" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="29" spans="1:6">
+      <c r="A29">
+        <v>4231</v>
+      </c>
+      <c r="B29" t="s">
+        <v>20</v>
+      </c>
+      <c r="C29" t="s">
+        <v>72</v>
+      </c>
+      <c r="D29" t="s">
+        <v>64</v>
+      </c>
+      <c r="E29" t="s">
+        <v>73</v>
+      </c>
+      <c r="F29" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="30" spans="1:6">
+      <c r="A30">
+        <v>4232</v>
+      </c>
+      <c r="B30" t="s">
+        <v>20</v>
+      </c>
+      <c r="C30" t="s">
+        <v>74</v>
+      </c>
+      <c r="D30" t="s">
+        <v>75</v>
+      </c>
+      <c r="E30" t="s">
+        <v>76</v>
+      </c>
+      <c r="F30" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="31" spans="1:6">
+      <c r="A31">
+        <v>4233</v>
+      </c>
+      <c r="B31" t="s">
+        <v>20</v>
+      </c>
+      <c r="C31" t="s">
+        <v>77</v>
+      </c>
+      <c r="D31" t="s">
+        <v>64</v>
+      </c>
+      <c r="E31" t="s">
+        <v>78</v>
+      </c>
+      <c r="F31" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="32" spans="1:6">
+      <c r="A32">
+        <v>4234</v>
+      </c>
+      <c r="B32" t="s">
+        <v>20</v>
+      </c>
+      <c r="C32" t="s">
+        <v>79</v>
+      </c>
+      <c r="D32" t="s">
+        <v>64</v>
+      </c>
+      <c r="E32" t="s">
+        <v>80</v>
+      </c>
+      <c r="F32" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="33" spans="1:6">
+      <c r="A33">
+        <v>4235</v>
+      </c>
+      <c r="B33" t="s">
+        <v>20</v>
+      </c>
+      <c r="C33" t="s">
+        <v>81</v>
+      </c>
+      <c r="D33" t="s">
+        <v>64</v>
+      </c>
+      <c r="E33" t="s">
+        <v>82</v>
+      </c>
+      <c r="F33" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="34" spans="1:6">
+      <c r="A34">
+        <v>4236</v>
+      </c>
+      <c r="B34" t="s">
+        <v>20</v>
+      </c>
+      <c r="C34" t="s">
+        <v>83</v>
+      </c>
+      <c r="D34" t="s">
+        <v>33</v>
+      </c>
+      <c r="E34" t="s">
+        <v>84</v>
+      </c>
+      <c r="F34" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="35" spans="1:6">
+      <c r="A35">
+        <v>4237</v>
+      </c>
+      <c r="B35" t="s">
+        <v>20</v>
+      </c>
+      <c r="C35" t="s">
+        <v>85</v>
+      </c>
+      <c r="D35" t="s">
+        <v>64</v>
+      </c>
+      <c r="E35" t="s">
+        <v>86</v>
+      </c>
+      <c r="F35" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="36" spans="1:6">
+      <c r="A36">
+        <v>4238</v>
+      </c>
+      <c r="B36" t="s">
+        <v>20</v>
+      </c>
+      <c r="C36" t="s">
+        <v>87</v>
+      </c>
+      <c r="D36" t="s">
+        <v>64</v>
+      </c>
+      <c r="E36" t="s">
+        <v>88</v>
+      </c>
+      <c r="F36" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="37" spans="1:6">
+      <c r="A37">
+        <v>4239</v>
+      </c>
+      <c r="B37" t="s">
+        <v>20</v>
+      </c>
+      <c r="C37" t="s">
+        <v>89</v>
+      </c>
+      <c r="D37" t="s">
+        <v>64</v>
+      </c>
+      <c r="E37" t="s">
+        <v>90</v>
+      </c>
+      <c r="F37" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="38" spans="1:6">
+      <c r="A38">
+        <v>4240</v>
+      </c>
+      <c r="B38" t="s">
+        <v>20</v>
+      </c>
+      <c r="C38" t="s">
+        <v>91</v>
+      </c>
+      <c r="D38" t="s">
+        <v>92</v>
+      </c>
+      <c r="E38" t="s">
+        <v>93</v>
+      </c>
+      <c r="F38" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="39" spans="1:6">
+      <c r="A39">
+        <v>4241</v>
+      </c>
+      <c r="B39" t="s">
+        <v>20</v>
+      </c>
+      <c r="C39" t="s">
+        <v>94</v>
+      </c>
+      <c r="D39" t="s">
+        <v>33</v>
+      </c>
+      <c r="E39" t="s">
+        <v>95</v>
+      </c>
+      <c r="F39" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="40" spans="1:6">
+      <c r="A40">
+        <v>4242</v>
+      </c>
+      <c r="B40" t="s">
+        <v>20</v>
+      </c>
+      <c r="C40" t="s">
+        <v>96</v>
+      </c>
+      <c r="D40" t="s">
+        <v>97</v>
+      </c>
+      <c r="E40" t="s">
+        <v>98</v>
+      </c>
+      <c r="F40" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="41" spans="1:6">
+      <c r="A41">
+        <v>4243</v>
+      </c>
+      <c r="B41" t="s">
+        <v>20</v>
+      </c>
+      <c r="C41" t="s">
+        <v>99</v>
+      </c>
+      <c r="D41" t="s">
+        <v>33</v>
+      </c>
+      <c r="E41" t="s">
+        <v>100</v>
+      </c>
+      <c r="F41" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="42" spans="1:6">
+      <c r="A42">
+        <v>4244</v>
+      </c>
+      <c r="B42" t="s">
+        <v>20</v>
+      </c>
+      <c r="C42" t="s">
+        <v>101</v>
+      </c>
+      <c r="D42" t="s">
+        <v>47</v>
+      </c>
+      <c r="E42" t="s">
+        <v>102</v>
+      </c>
+      <c r="F42" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="43" spans="1:6">
+      <c r="A43">
+        <v>4245</v>
+      </c>
+      <c r="B43" t="s">
+        <v>20</v>
+      </c>
+      <c r="C43" t="s">
+        <v>103</v>
+      </c>
+      <c r="D43" t="s">
+        <v>33</v>
+      </c>
+      <c r="E43" t="s">
+        <v>104</v>
+      </c>
+      <c r="F43" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="44" spans="1:6">
+      <c r="A44">
+        <v>4248</v>
+      </c>
+      <c r="B44" t="s">
+        <v>20</v>
+      </c>
+      <c r="C44" t="s">
+        <v>105</v>
+      </c>
+      <c r="D44" t="s">
+        <v>106</v>
+      </c>
+      <c r="E44" t="s">
+        <v>107</v>
+      </c>
+      <c r="F44" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="45" spans="1:6">
+      <c r="A45">
+        <v>4249</v>
+      </c>
+      <c r="B45" t="s">
+        <v>20</v>
+      </c>
+      <c r="C45" t="s">
+        <v>108</v>
+      </c>
+      <c r="D45" t="s">
+        <v>106</v>
+      </c>
+      <c r="E45" t="s">
+        <v>109</v>
+      </c>
+      <c r="F45" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="46" spans="1:6">
+      <c r="A46">
+        <v>4250</v>
+      </c>
+      <c r="B46" t="s">
+        <v>20</v>
+      </c>
+      <c r="C46" t="s">
+        <v>110</v>
+      </c>
+      <c r="D46" t="s">
+        <v>106</v>
+      </c>
+      <c r="E46" t="s">
+        <v>111</v>
+      </c>
+      <c r="F46" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="47" spans="1:6">
+      <c r="A47">
+        <v>4251</v>
+      </c>
+      <c r="B47" t="s">
+        <v>20</v>
+      </c>
+      <c r="C47" t="s">
+        <v>112</v>
+      </c>
+      <c r="D47" t="s">
+        <v>106</v>
+      </c>
+      <c r="E47" t="s">
+        <v>113</v>
+      </c>
+      <c r="F47" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="48" spans="1:6">
+      <c r="A48">
+        <v>4256</v>
+      </c>
+      <c r="B48" t="s">
+        <v>20</v>
+      </c>
+      <c r="C48" t="s">
+        <v>114</v>
+      </c>
+      <c r="D48" t="s">
+        <v>47</v>
+      </c>
+      <c r="E48" t="s">
+        <v>115</v>
+      </c>
+      <c r="F48" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="49" spans="1:6">
+      <c r="A49">
+        <v>4257</v>
+      </c>
+      <c r="B49" t="s">
+        <v>20</v>
+      </c>
+      <c r="C49" t="s">
+        <v>116</v>
+      </c>
+      <c r="D49" t="s">
+        <v>106</v>
+      </c>
+      <c r="E49" t="s">
+        <v>117</v>
+      </c>
+      <c r="F49" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="50" spans="1:6">
+      <c r="A50">
+        <v>4258</v>
+      </c>
+      <c r="B50" t="s">
+        <v>20</v>
+      </c>
+      <c r="C50" t="s">
+        <v>118</v>
+      </c>
+      <c r="D50" t="s">
+        <v>106</v>
+      </c>
+      <c r="E50" t="s">
+        <v>119</v>
+      </c>
+      <c r="F50" t="s">
         <v>24</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">