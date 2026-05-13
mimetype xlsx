--- v0 (2026-03-22)
+++ v1 (2026-05-13)
@@ -66,51 +66,51 @@
   <si>
     <t>Matéria aprovada</t>
   </si>
   <si>
     <t>Projeto de Lei nº 5 de 2026</t>
   </si>
   <si>
     <t>Professora Marília</t>
   </si>
   <si>
     <t>INSTITUI O ADESIVO OFICIAL “CORAÇÃO INCLUSIVO' NO MUNICÍPIO DE BARRINHA, DESTINADO À IDENTIFICAÇÃO DE VEÍCULOS DE CONDUTORES OU RESPONSÁVEIS POR PESSOAS COM DEFICIÊNCIA FÍSICA, INTELECTUAL OU TRANSTORNO DO ESPECTRO AUTISTA (TEA), E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>expediente</t>
   </si>
   <si>
     <t>Projeto de Lei nº 6 de 2026</t>
   </si>
   <si>
     <t>Helinho Geloni</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a instituir o Programa Municipal de Instalação de Caçambas Comunitárias aos finais de semana no Município e dá outras providências.</t>
   </si>
   <si>
-    <t>Proposição apresentada em Plenário</t>
+    <t>Matéria apresentada em Plenário</t>
   </si>
   <si>
     <t>Projeto de Lei nº 7 de 2026</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a instituir o Programa Municipal de Monitoramento Ambiental por Câmeras para combate ao descarte irregular de resíduos sólidos no Município e dá outras providências.</t>
   </si>
   <si>
     <t>Projeto de Lei nº 8 de 2026</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a instituir o Programa Municipal de Coleta Domiciliar de Resíduos Volumosos no Município e dá outras providências.</t>
   </si>
   <si>
     <t>Projeto de Lei nº 9 de 2026</t>
   </si>
   <si>
     <t>Dispõe sobre a proibição de nomeação e contratação para cargos públicos de pessoas condenadas por violência doméstica e familiar contra a mulher no âmbito da Administração Pública do Município de Barrinha.</t>
   </si>
   <si>
     <t>Projeto de Lei nº 12 de 2026</t>
   </si>
   <si>
     <t>Institui o Programa Municipal “LIXO ZERO” – Fiscalização Colaborativa de Resíduos Sólidos no Município de Barrinha e dá outras providências.</t>
   </si>
@@ -633,51 +633,51 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:F38"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="5" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="11.28515625" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="25.5703125" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="27" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="255.7109375" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="33.85546875" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="30.5703125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
         <v>4206</v>