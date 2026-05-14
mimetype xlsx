--- v0 (2026-03-22)
+++ v1 (2026-05-14)
@@ -66,51 +66,51 @@
   <si>
     <t>Matéria aprovada</t>
   </si>
   <si>
     <t>Projeto de Lei nº 2 de 2026</t>
   </si>
   <si>
     <t>Professora Marília</t>
   </si>
   <si>
     <t>Dispõe sobre a garantia de vacinação domiciliar para pessoas com Transtorno do Espectro Autista (TEA) e demais pessoas neurodivergentes no Município de Barrinha e dá outras providências.</t>
   </si>
   <si>
     <t>Projeto de Lei nº 3 de 2026</t>
   </si>
   <si>
     <t>Aldo Barroso</t>
   </si>
   <si>
     <t>Dispõe sobre a redenominação de bairro no Município de Barrinha e dá outras providências.</t>
   </si>
   <si>
     <t>expediente</t>
   </si>
   <si>
-    <t>Proposição apresentada em Plenário</t>
+    <t>Matéria apresentada em Plenário</t>
   </si>
   <si>
     <t>Projeto de Lei nº 5 de 2026</t>
   </si>
   <si>
     <t>INSTITUI O ADESIVO OFICIAL “CORAÇÃO INCLUSIVO' NO MUNICÍPIO DE BARRINHA, DESTINADO À IDENTIFICAÇÃO DE VEÍCULOS DE CONDUTORES OU RESPONSÁVEIS POR PESSOAS COM DEFICIÊNCIA FÍSICA, INTELECTUAL OU TRANSTORNO DO ESPECTRO AUTISTA (TEA), E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>Indicação nº 26 de 2026</t>
   </si>
   <si>
     <t>Emerson Colorido</t>
   </si>
   <si>
     <t>Indica à Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de operação tapa-buracos na Rua Maria Ferreira, nº 174, Califórnia II, neste município.</t>
   </si>
   <si>
     <t>Indicação nº 27 de 2026</t>
   </si>
   <si>
     <t>Indica à Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de reparo de um vazamento de água localizado na Rua Santos Dumont, nº 84, no bairro Jardim Paulista.</t>
   </si>
   <si>
     <t>Indicação nº 28 de 2026</t>
   </si>
@@ -622,51 +622,51 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:F35"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="5" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="11.28515625" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="25.140625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="26.28515625" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="255.7109375" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="33.85546875" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="30.5703125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
         <v>4154</v>