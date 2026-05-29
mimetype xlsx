--- v0 (2026-02-25)
+++ v1 (2026-05-29)
@@ -87,51 +87,51 @@
   <si>
     <t>Aldo Barroso</t>
   </si>
   <si>
     <t>Dispõe a obrigatoriedade da Instalação de câmeras de monitoramento em ônibus escolares no âmbito do Município de Barrinha-SP, e dá outras providências.</t>
   </si>
   <si>
     <t>Projeto de Lei nº 82 de 2025</t>
   </si>
   <si>
     <t>Prefeito Municipal - Prefeito</t>
   </si>
   <si>
     <t>Dispõe sobre a proibição de queimadas de material orgânico e inorgânico no Município de Barrinha e dá outras providências.</t>
   </si>
   <si>
     <t>expediente</t>
   </si>
   <si>
     <t>Projeto de Lei nº 58 de 2025</t>
   </si>
   <si>
     <t>Dispõe sobre o Sistema Municipal de Cultura do Município de Barrinha/SP, e dá outras providências.</t>
   </si>
   <si>
-    <t>Proposição apresentada em Plenário</t>
+    <t>Matéria apresentada em Plenário</t>
   </si>
   <si>
     <t>Projeto de Lei nº 81 de 2025</t>
   </si>
   <si>
     <t>Cria o Banco Municipal de Ideias e Soluções Populares em Barrinha/SP e dá outras providências.</t>
   </si>
   <si>
     <t>Projeto de Lei nº 83 de 2025</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de créditos adicionais suplementares / especiais e dá outras providências.</t>
   </si>
   <si>
     <t>Projeto de Lei nº 84 de 2025</t>
   </si>
   <si>
     <t>Magnus - Filho Do Prof. Gil</t>
   </si>
   <si>
     <t>Dispõe sobre alteração na Lei Municipal nº 2.876, de 26 de dezembro de 2023, com a correção e revisão da grafia do nome da via pública denominada " Rua Eduviges Marcelino Ferreira", para " Rua Eduvirges  Marcolino Ferreira" e dá outras providências.</t>
   </si>
   <si>
     <t>Indicação nº 427 de 2025</t>
   </si>
@@ -692,51 +692,51 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:F39"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="5" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="11.28515625" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="25.5703125" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="26.28515625" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="255.7109375" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="33.85546875" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="30.5703125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
         <v>3926</v>