--- v0 (2025-10-04)
+++ v1 (2026-05-29)
@@ -96,51 +96,51 @@
   <si>
     <t>Projeto de Decreto Legislativo nº 8 de 2025</t>
   </si>
   <si>
     <t>Concede Titulo de Cidadão Barrinhense ao Digníssimo Senhor Antônio Xavier do Nascimento Neto.</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo nº 9 de 2025</t>
   </si>
   <si>
     <t>Concede Titulo de Cidadão Barrinhense ao Digníssimo Senhor Uziel Alves.</t>
   </si>
   <si>
     <t>expediente</t>
   </si>
   <si>
     <t>Projeto de Lei nº 72 de 2025</t>
   </si>
   <si>
     <t>Professora Marília</t>
   </si>
   <si>
     <t>Institui, no âmbito do Munícipio de Barrinha, garantias à crianças com deficiências e/ ou transtornos do neurodesenvolvimento no ambiente escolar, em conformidade com a lei Estadual nº 18.182/2025.</t>
   </si>
   <si>
-    <t>Proposição apresentada em Plenário</t>
+    <t>Matéria apresentada em Plenário</t>
   </si>
   <si>
     <t>Projeto de Lei nº 73 de 2025</t>
   </si>
   <si>
     <t>Inclui no anexo I, da lei Municipal nº 2948/25, que institui o Calendário Oficial de eventos do Município de Barrinha, o "DIA DO MAÇOM" a ser celebrado anualmente no dia 20 de agosto.</t>
   </si>
   <si>
     <t>Indicação nº 387 de 2025</t>
   </si>
   <si>
     <t>Chicão Boa Viagem</t>
   </si>
   <si>
     <t>Indica à Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da Prefeitura no sentido de dar manutenção a valeta da rua Duque de Caixias cruzamento com a Av. Yoshiro Takahasi.</t>
   </si>
   <si>
     <t>Indicação nº 388 de 2025</t>
   </si>
   <si>
     <t>Indica à Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da Prefeitura no sentido de instalação de faixas de pedestres e placas de preferência ao entorno do Mercado Namba, em frente a Rodoviária e respectivo_x000D_
 estacionamento.</t>
   </si>
   <si>
     <t>Indicação nº 389 de 2025</t>
@@ -581,51 +581,51 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:F31"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="5" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="11.28515625" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="38.85546875" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="24.28515625" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="255.7109375" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="33.85546875" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="30.5703125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
         <v>3855</v>