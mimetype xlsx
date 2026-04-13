--- v0 (2025-10-04)
+++ v1 (2026-04-13)
@@ -54,51 +54,51 @@
   <si>
     <t>ordem dia</t>
   </si>
   <si>
     <t>Projeto de Lei nº 66 de 2025</t>
   </si>
   <si>
     <t>Prefeito Municipal - Prefeito</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de créditos adicionais suplementares/ especiais e dá outras outras providências.</t>
   </si>
   <si>
     <t>Matéria aprovada</t>
   </si>
   <si>
     <t>Projeto de Lei nº 71 de 2025</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 2.665, de 30 de junho de 2021, que dispõe sobre o parcelamento de solo urbano no Município de Barrinha, revoga a taxa de reforço em infraestrutura urbana e institui contrapartidas urbanísticas negociadas, e dá outras providências.</t>
   </si>
   <si>
     <t>expediente</t>
   </si>
   <si>
-    <t>Proposição apresentada em Plenário</t>
+    <t>Matéria apresentada em Plenário</t>
   </si>
   <si>
     <t>Projeto de Lei nº 68 de 2025</t>
   </si>
   <si>
     <t>Marquim Goulart</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública a Associação Beneficente Cultural e Recreativa de Barrinha e dá outras providências.</t>
   </si>
   <si>
     <t>Projeto de Lei nº 69 de 2025</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de créditos adicionais suplementares/ especiais e dá outras providências</t>
   </si>
   <si>
     <t>Projeto de Lei nº 70 de 2025</t>
   </si>
   <si>
     <t>Professor Vicente</t>
   </si>
   <si>
     <t>Institui, no âmbito do Município de Barrinha, a "Corrida de Rua Gustavo Nascimento", a ser realizada anualmente no último domingo do mês de dezembro e dá outras providências.</t>
   </si>