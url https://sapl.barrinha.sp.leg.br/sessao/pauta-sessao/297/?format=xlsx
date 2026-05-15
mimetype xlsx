--- v0 (2025-10-06)
+++ v1 (2026-05-15)
@@ -42,51 +42,51 @@
   <si>
     <t>Matéria</t>
   </si>
   <si>
     <t>Autor</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>Situação</t>
   </si>
   <si>
     <t>ordem dia</t>
   </si>
   <si>
     <t>Veto Parcial nº 1 de 2025</t>
   </si>
   <si>
     <t>Prefeito Municipal - Prefeito</t>
   </si>
   <si>
     <t>Veto Parcial ao Autógrafo do Projeto de Lei 50-2025, que "Dispõe sobre aplicação de multas para cidadãos que descartarem lixo em locais impróprios na cidade de Barrinha e dá outras providências".</t>
   </si>
   <si>
-    <t>Veto sobre a proposição mantido</t>
+    <t>Veto sobre a Matéria mantido</t>
   </si>
   <si>
     <t>Projeto de Lei nº 54 de 2025</t>
   </si>
   <si>
     <t>Prorroga a vigência do Plano Municipal de Educação de Barrinha/SP, aprovado e instituído pela Lei nº 2347/2015.</t>
   </si>
   <si>
     <t>Matéria aprovada</t>
   </si>
   <si>
     <t>Projeto de Lei nº 59 de 2025</t>
   </si>
   <si>
     <t>Professora Marília</t>
   </si>
   <si>
     <t>Institui no calendário Oficial de eventos do Município de Barrinha o "Dia Municipal da Mãe Atípica" e dá outras providências.</t>
   </si>
   <si>
     <t>Projeto de Lei nº 60 de 2025</t>
   </si>
   <si>
     <t>Institui no Calendário Oficial de Eventos do Município de Barrinha o dia de Tereza Benguela e da Mulher Negra, a ser celebrado anualmente no dia 20 de novembro, e dá outras providências.</t>
   </si>
@@ -108,51 +108,51 @@
   <si>
     <t>Projeto de Lei nº 64 de 2025</t>
   </si>
   <si>
     <t>Helinho Geloni</t>
   </si>
   <si>
     <t>Autoriza a ser instituído no âmbito do Município de Barrinha, o Programa "Descarte Legal" e dá outras providências.</t>
   </si>
   <si>
     <t>Projeto de Resolução nº 2 de 2025</t>
   </si>
   <si>
     <t>Institui o Projeto Jump - Juventude mudando a Politica, no âmbito na Câmara Municipal de Barrinha e dá outras providências.</t>
   </si>
   <si>
     <t>Projeto de Resolução nº 3 de 2025</t>
   </si>
   <si>
     <t>Institui o "Parlamento Jovem Municipal" no âmbito da Câmara Municipal de Barrinha e dá outras providências".</t>
   </si>
   <si>
     <t>expediente</t>
   </si>
   <si>
-    <t>Proposição apresentada em Plenário</t>
+    <t>Matéria apresentada em Plenário</t>
   </si>
   <si>
     <t>Projeto de Lei nº 65 de 2025</t>
   </si>
   <si>
     <t>Emerson Colorido</t>
   </si>
   <si>
     <t>Dispõe sobre a proibição de queimadas de material  Orgânico e Inorgânico no Município de Barrinha e dá outras providências”.</t>
   </si>
   <si>
     <t>Projeto de Lei nº 67 de 2025</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração do sentido de circulação da Rua Francisco Moreira Barros, localizada no Bairro "CDHU VELHO",  que passa ser sentido ÚNICO no sentido descendente de circulação em toda a sua extensão.</t>
   </si>
   <si>
     <t>Indicação nº 343 de 2025</t>
   </si>
   <si>
     <t>Marquim Goulart</t>
   </si>
   <si>
     <t>Indica à Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da Prefeitura no sentido de realizar o serviço de Tapa Buraco na Avenida José Krumpos (Marginal) altura do nº 697.</t>
   </si>
@@ -626,51 +626,51 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:F36"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="5" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="11.28515625" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="31.42578125" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="26.28515625" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="255.7109375" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="33.85546875" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="30.5703125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
         <v>3831</v>