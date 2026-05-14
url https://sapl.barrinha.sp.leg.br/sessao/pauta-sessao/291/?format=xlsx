--- v0 (2025-12-01)
+++ v1 (2026-05-14)
@@ -69,51 +69,51 @@
   <si>
     <t>Projeto de Lei nº 49 de 2025</t>
   </si>
   <si>
     <t>Altera o § 4º do artigo 2° da Lei Municipal n° 2.394, de 07 de fevereiro de 2017, para incluir estudantes matriculados em cursos pré-vestibulares em instituições públicas no benefício do auxílio transporte.</t>
   </si>
   <si>
     <t>Projeto de Lei nº 50 de 2025</t>
   </si>
   <si>
     <t>Emerson Colorido</t>
   </si>
   <si>
     <t>Dispõe sobre a aplicação de multas para cidadãos que descartarem lixo em locais impróprios na cidade de Barrinha e dá outras providências.</t>
   </si>
   <si>
     <t>Projeto de Lei nº 51 de 2025</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de créditos adicionais suplementares/ especiais e dá outras providências.</t>
   </si>
   <si>
     <t>expediente</t>
   </si>
   <si>
-    <t>Proposição apresentada em Plenário</t>
+    <t>Matéria apresentada em Plenário</t>
   </si>
   <si>
     <t>Indicação nº 250 de 2025</t>
   </si>
   <si>
     <t>Chicão Boa Viagem</t>
   </si>
   <si>
     <t>Indica à Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da Prefeitura no sentido de realizar calçamento por toda extensão da área verde localizada na Rua Felipe Daher, altura do número 460, Jd. Nova Aliança.</t>
   </si>
   <si>
     <t>Indicação nº 251 de 2025</t>
   </si>
   <si>
     <t>Marquim Goulart</t>
   </si>
   <si>
     <t>Indica à Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da Prefeitura no sentido de tapar buracos na Rua Diomar A. de Souza, defronte os números 100 e 110.</t>
   </si>
   <si>
     <t>Indicação nº 252 de 2025</t>
   </si>
   <si>
     <t>Indica à Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da Prefeitura no sentido de realizar nova pintura de faixas de pedestres próximo a escola Elza Aparecida Silvério Pavan na Av. João Carlos Bombonato, altura do número 26.</t>
   </si>
@@ -644,51 +644,51 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:F39"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="5" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="11.28515625" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="25.5703125" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="26.28515625" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="255.7109375" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="33.85546875" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="30.5703125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
         <v>3690</v>