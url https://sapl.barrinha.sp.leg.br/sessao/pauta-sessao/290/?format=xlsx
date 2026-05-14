--- v0 (2025-10-05)
+++ v1 (2026-05-14)
@@ -66,51 +66,51 @@
   <si>
     <t>Matéria aprovada</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo nº 6 de 2025</t>
   </si>
   <si>
     <t>Magnus - Filho Do Prof. Gil</t>
   </si>
   <si>
     <t>Concede Titulo de cidadã barrinhense à Sra. Valéria Cristina Mazer Botta.</t>
   </si>
   <si>
     <t>expediente</t>
   </si>
   <si>
     <t>Veto Total nº 2 de 2025</t>
   </si>
   <si>
     <t>Prefeito Municipal - Prefeito</t>
   </si>
   <si>
     <t>Veto Total ao Autógrafo do Projeto de Lei 05-2025, que "Dispõe sobre a alteração do sentido de circulação da rua: Francisco Cassão, localizada no bairro "JARDIM LISBOA", que passa a ser de sentido único de circulação em toda sua extensão".</t>
   </si>
   <si>
-    <t>Proposição apresentada em Plenário</t>
+    <t>Matéria apresentada em Plenário</t>
   </si>
   <si>
     <t>Veto Total nº 3 de 2025</t>
   </si>
   <si>
     <t>Veto Total ao Autógrafo do Projeto de Lei 06-2025, que "Dispõe sobre a alteração do sentido de circulação da rua: Maurílio Braga, localizada no bairro "JARDIM LISBOA", que passa a ser de sentido único de circulação em toda sua extensão".</t>
   </si>
   <si>
     <t>Veto Total nº 7 de 2025</t>
   </si>
   <si>
     <t>Veto Total ao Autógrafo do Projeto de Lei 013-2025, que "Dispõe sobre a alteração do sentido de circulação da rua Machado de Assis, localizada no bairro Jardim Paulista, que passa a ser de sentido único de circulação em toda sua extensão".</t>
   </si>
   <si>
     <t>Veto Total nº 8 de 2025</t>
   </si>
   <si>
     <t>Veto Total ao Autógrafo do Projeto de Lei 017-2025, que "Dispõe sobre a alteração do sentido de circulação da rua Osvaldo Sagula, localizada no bairro Jardim Paulista, que passa a ser de sentido único de circulação em toda sua extensão".</t>
   </si>
   <si>
     <t>Projeto de Lei nº 48 de 2025</t>
   </si>
   <si>
     <t>Desafeta bem público municipal de uso  comum do povo, integrante do Sistema de Lazer 9, para fins de implantação de unidades habitacionais no âmbito do Programa Minha Casa Minha Vida, em parceria com a Caixa Econômica Federal, e dá outras providências.</t>
   </si>
@@ -575,51 +575,51 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:F29"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="5" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="11.28515625" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="38.85546875" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="26.28515625" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="255.7109375" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="33.85546875" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="30.5703125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
         <v>3652</v>