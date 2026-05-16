--- v0 (2025-12-01)
+++ v1 (2026-05-16)
@@ -48,51 +48,51 @@
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>Situação</t>
   </si>
   <si>
     <t>ordem dia</t>
   </si>
   <si>
     <t>Projeto de Lei nº 26 de 2024</t>
   </si>
   <si>
     <t>Prefeito Municipal - Prefeito</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de créditos adicionais suplementares/especiais e dá outras providências.</t>
   </si>
   <si>
     <t>Matéria aprovada</t>
   </si>
   <si>
     <t>expediente</t>
   </si>
   <si>
-    <t>Proposição apresentada em Plenário</t>
+    <t>Matéria apresentada em Plenário</t>
   </si>
   <si>
     <t>Indicação nº 84 de 2024</t>
   </si>
   <si>
     <t>Lincoln Filho Do Prof Gil</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor_x000D_
  competente da prefeitura no sentido de Reforma de Pontos de Ônibus</t>
   </si>
   <si>
     <t>Indicação nº 85 de 2024</t>
   </si>
   <si>
     <t>Chicão Boa Viagem</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de realizar a sinalização de trânsito vertical e horizontal, no cruzamento das ruas Rafael Bunini e Sta. Leocardia, no bairro Vila Recreio.</t>
   </si>
   <si>
     <t>Moção nº 9 de 2024</t>
   </si>
   <si>
     <t>Marisa Protetora Dos Animais</t>
@@ -424,51 +424,51 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:F6"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="5" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="11.28515625" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="25.5703125" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="27" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="222.7109375" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="33.85546875" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="30.5703125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
         <v>3274</v>