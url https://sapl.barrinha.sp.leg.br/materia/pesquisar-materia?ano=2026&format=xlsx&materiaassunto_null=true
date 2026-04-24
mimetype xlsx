--- v0 (2026-02-03)
+++ v1 (2026-04-24)
@@ -10,98 +10,2639 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="16" uniqueCount="16">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1736" uniqueCount="857">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
+    <t>4117</t>
+  </si>
+  <si>
+    <t>2026</t>
+  </si>
+  <si>
+    <t>1</t>
+  </si>
+  <si>
+    <t>IND</t>
+  </si>
+  <si>
+    <t>Indicação</t>
+  </si>
+  <si>
+    <t>Emerson Colorido</t>
+  </si>
+  <si>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4117/ind_01.pdf</t>
+  </si>
+  <si>
+    <t>Indica à Chefe do Executivo Municipal que providências sejam tomadas pelo setor competente no sentido de viabilizar a colocação de redutor de velocidade (LOMBADAS) na Rua dos Andradas, altura do número 440.</t>
+  </si>
+  <si>
+    <t>4118</t>
+  </si>
+  <si>
+    <t>2</t>
+  </si>
+  <si>
+    <t>Chicão Boa Viagem</t>
+  </si>
+  <si>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4118/ind_02_i.pdf</t>
+  </si>
+  <si>
+    <t>Indica à Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da Prefeitura no sentido de solucionar o acúmulo de água pluvial de frente a garagem de morador localizada na Rua Candida Shirley Rodrigues Saes cruzamento com a Rua Francisco Moraes.</t>
+  </si>
+  <si>
+    <t>4129</t>
+  </si>
+  <si>
+    <t>3</t>
+  </si>
+  <si>
+    <t>Marquim Goulart, Magnus - Filho Do Prof. Gil</t>
+  </si>
+  <si>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4129/ind_03_i.pdf</t>
+  </si>
+  <si>
+    <t>Indica à Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da Prefeitura no sentido de que sejam adotadas as providências necessárias para o cumprimento da Lei Federal nº 15.326/2026, que reconheceu o direito à extensão do piso salarial nacional do magistério aos professores de creches, pré-escolas e auxiliares com formação acadêmica.</t>
+  </si>
+  <si>
+    <t>4120</t>
+  </si>
+  <si>
+    <t>4</t>
+  </si>
+  <si>
+    <t>Helinho Geloni</t>
+  </si>
+  <si>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4120/ind_04_i.pdf</t>
+  </si>
+  <si>
+    <t>Indica à Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido da necessidade da operação tapa buracos nas seguintes vias: Rua Gumercindo Veludo, nas proximidades do número 406; Rua Virgílio Merli, nº 71; Rua Carlos Bombonato, nº 123; Rua Francisco Ozaki, nº 1165; Avenida América Dezorzi, no cruzamento com a Rua dos Andradas; Avenida Presidente Vargas, nº 527; Rua João Antônio Alves Barroso, nas imediações do CDHU Novo, bairro Belo Horizonte; Rua Maria Valdete Lopes Macedo, nº 215; e Rua Francisco Cursio, nº 344.</t>
+  </si>
+  <si>
+    <t>4121</t>
+  </si>
+  <si>
+    <t>5</t>
+  </si>
+  <si>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4121/ind_05.pdf</t>
+  </si>
+  <si>
+    <t>Indica à Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da Prefeitura no sentido de providenciar a instalação de aparelho(s) de ar-condicionado no prédio do Conselho Tutelar do Município de Barrinha.</t>
+  </si>
+  <si>
+    <t>4122</t>
+  </si>
+  <si>
+    <t>6</t>
+  </si>
+  <si>
+    <t>Marquim Goulart</t>
+  </si>
+  <si>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4122/ind_06.pdf</t>
+  </si>
+  <si>
+    <t>Indica à Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de que seja feita a  implantação de BEBEDOUROS D'ÁGUA nas dependências do PARQUE ECOLÓGICO.</t>
+  </si>
+  <si>
+    <t>4123</t>
+  </si>
+  <si>
+    <t>7</t>
+  </si>
+  <si>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4123/ind_07.pdf</t>
+  </si>
+  <si>
+    <t>Indica à Chefe do Executivo Municipal que providências sejam tomadas pelo setor competente no sentido de viabilizar a colocação de redutor de velocidade (LOMBADAS) na rua Jean de Sousa Silva altura do número 204.</t>
+  </si>
+  <si>
+    <t>4124</t>
+  </si>
+  <si>
+    <t>8</t>
+  </si>
+  <si>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4124/ind_08.pdf</t>
+  </si>
+  <si>
+    <t>Indica à Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da Prefeitura no sentido de  que seja realizado operação TAPA BURACOS aﬁm de restaurar o entorno dos bueiros, sito a Av MARGINAL, no Bairro Jardim José Bombonato. (Segue imagem).</t>
+  </si>
+  <si>
+    <t>4125</t>
+  </si>
+  <si>
+    <t>9</t>
+  </si>
+  <si>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4125/ind_09.pdf</t>
+  </si>
+  <si>
+    <t>Indica à Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da Prefeitura no sentido de realizar o recapeamento asfáltico da Rua 11 do Conjunto Habitacional CDHU.</t>
+  </si>
+  <si>
+    <t>4126</t>
+  </si>
+  <si>
+    <t>10</t>
+  </si>
+  <si>
+    <t>Professora Marília</t>
+  </si>
+  <si>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4126/ind_10.pdf</t>
+  </si>
+  <si>
+    <t>Indica à Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da Prefeitura no sentido de de reformar bancos e mesas da rodoviária</t>
+  </si>
+  <si>
+    <t>4127</t>
+  </si>
+  <si>
+    <t>11</t>
+  </si>
+  <si>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4127/ind_11.pdf</t>
+  </si>
+  <si>
+    <t>Indica à Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da Prefeitura no sentido de que seja realizada a operação TAPA BURACOS  na rua Antônio Alves Borges nº 414 e nº 418, Jardim Belo Horizonte.</t>
+  </si>
+  <si>
+    <t>4128</t>
+  </si>
+  <si>
+    <t>12</t>
+  </si>
+  <si>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4128/ind_12.pdf</t>
+  </si>
+  <si>
+    <t>Indica à Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da Prefeitura no sentido de providenciar limpeza e providências contra foco de dengue na Rua Maria Valdete Lopes Macedo, nº 710B, Bairro Colorado I.</t>
+  </si>
+  <si>
+    <t>4130</t>
+  </si>
+  <si>
+    <t>13</t>
+  </si>
+  <si>
+    <t>Léo Fuzatto</t>
+  </si>
+  <si>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4130/ind_13.pdf</t>
+  </si>
+  <si>
+    <t>Indica à Chefe do Executivo Municipal que estudos sejam realizados pelo setor_x000D_
+competente da Prefeitura no sentido de proceder à substituição de lâmpadas queimadas_x000D_
+na área de lazer do município.</t>
+  </si>
+  <si>
+    <t>4131</t>
+  </si>
+  <si>
+    <t>14</t>
+  </si>
+  <si>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4131/ind_14.pdf</t>
+  </si>
+  <si>
+    <t>Indica à Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da Prefeitura no sentido de solicitar operação tapa buraco na Avenida Jamil Said Saleh, em frente ao Supermercado Amarelinha e próximo à Farmácia do Nenê, n° 420.</t>
+  </si>
+  <si>
+    <t>4132</t>
+  </si>
+  <si>
+    <t>15</t>
+  </si>
+  <si>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4132/ind_15.pdf</t>
+  </si>
+  <si>
+    <t>Indica à Chefe do Executivo Municipal que estudos sejam realizados pelo setor_x000D_
+competente da Prefeitura no sentido de realizar tapa-buraco na Rua Mamud Assim_x000D_
+Sucaria, altura do nº 550, no Centro.</t>
+  </si>
+  <si>
+    <t>4133</t>
+  </si>
+  <si>
+    <t>16</t>
+  </si>
+  <si>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4133/ind_16.pdf</t>
+  </si>
+  <si>
+    <t>Indica à Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da Prefeitura no sentido de solicitar a realização de calçamento na Rua Eva Barroso de Oliveira, localizada no bairro Jardim Nova Aliança.</t>
+  </si>
+  <si>
+    <t>4140</t>
+  </si>
+  <si>
+    <t>17</t>
+  </si>
+  <si>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4140/ind_23.pdf</t>
+  </si>
+  <si>
+    <t>Indica à Chefe do Executivo Municipal que providências sejam tomadas pelo setor_x000D_
+competente no sentido de viabilizar a colocação de redutor de velocidade (LOMBADA) na_x000D_
+Rua General Osório, na altura do número 146, no bairro Vila Recreio.</t>
+  </si>
+  <si>
+    <t>4135</t>
+  </si>
+  <si>
+    <t>18</t>
+  </si>
+  <si>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4135/ind_18.pdf</t>
+  </si>
+  <si>
+    <t>Indica à Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da Prefeitura no sentido de solicitar providências quanto à colocação de tampa de bueiro e desentupimento da rede de drenagem na Rua 1, bairro Belo Horizonte, nº 188 e Rua Francisco Cursio, nº 483.</t>
+  </si>
+  <si>
+    <t>4136</t>
+  </si>
+  <si>
+    <t>19</t>
+  </si>
+  <si>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4136/ind_19.pdf</t>
+  </si>
+  <si>
+    <t>Indica à Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de solicitar a instalação e/ou manutenção da iluminação pública na Praça do Lisboa e na Praça da Marginal, localizada nas proximidades da Rua 10.</t>
+  </si>
+  <si>
+    <t>4137</t>
+  </si>
+  <si>
+    <t>20</t>
+  </si>
+  <si>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4137/ind_20.pdf</t>
+  </si>
+  <si>
+    <t>Indica à Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da Prefeitura no sentido de realizar Obras para escoamento de água parada na Rua Carlos Bombonato, altura do nº 1040, esquina com Rua F, Jardim Lisboa.</t>
+  </si>
+  <si>
+    <t>4138</t>
+  </si>
+  <si>
+    <t>21</t>
+  </si>
+  <si>
+    <t>Caique da Farmácia</t>
+  </si>
+  <si>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4138/ind_21.pdf</t>
+  </si>
+  <si>
+    <t>Indica à Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da Prefeitura no sentido de realizar a instalação de um ponto de ônibus no bairro Eplatz em frente a pista.</t>
+  </si>
+  <si>
+    <t>4139</t>
+  </si>
+  <si>
+    <t>22</t>
+  </si>
+  <si>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4139/ind_22.pdf</t>
+  </si>
+  <si>
+    <t>Indica à Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da Prefeitura no sentido de realizar a melhoria das cestas básicas dos funcionários da frente de trabalho.</t>
+  </si>
+  <si>
+    <t>4141</t>
+  </si>
+  <si>
+    <t>23</t>
+  </si>
+  <si>
+    <t>Magnus - Filho Do Prof. Gil</t>
+  </si>
+  <si>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4141/ind_23i.pdf</t>
+  </si>
+  <si>
+    <t>Indica à Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da Prefeitura no sentido de adoção de medidas necessárias para a aplicação do novo valor do Piso Salarial Profissional Nacional para os profissionais do Magistério Público Municipal de Barrinha, em conformidade com a Portaria nº 82/2026 do Governo Federal.</t>
+  </si>
+  <si>
+    <t>4142</t>
+  </si>
+  <si>
+    <t>24</t>
+  </si>
+  <si>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4142/ind_24.pdf</t>
+  </si>
+  <si>
+    <t>Indica àChefe do Executivo Municipal  a avaliação e adesão ao "Pacto pelo Desenvolvimento Sustentável – Compromisso Meu Município pelos ODS", em razão de sua relevância para o fortalecimento da posição democrática e humanitária do Município.</t>
+  </si>
+  <si>
+    <t>4145</t>
+  </si>
+  <si>
+    <t>25</t>
+  </si>
+  <si>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4145/ind_25.pdf</t>
+  </si>
+  <si>
+    <t>Indica à Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da Prefeitura no sentido de realizar a troca de todo telhado da Escola ARMÍNIO GIRALDI.</t>
+  </si>
+  <si>
+    <t>4147</t>
+  </si>
+  <si>
+    <t>26</t>
+  </si>
+  <si>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4147/ind_26.pdf</t>
+  </si>
+  <si>
+    <t>Indica à Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de operação tapa-buracos na Rua Maria Ferreira, nº 174, Califórnia II, neste município.</t>
+  </si>
+  <si>
+    <t>4148</t>
+  </si>
+  <si>
+    <t>27</t>
+  </si>
+  <si>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4148/ind_27.pdf</t>
+  </si>
+  <si>
+    <t>Indica à Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de reparo de um vazamento de água localizado na Rua Santos Dumont, nº 84, no bairro Jardim Paulista.</t>
+  </si>
+  <si>
+    <t>4149</t>
+  </si>
+  <si>
+    <t>28</t>
+  </si>
+  <si>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4149/ind_28.pdf</t>
+  </si>
+  <si>
+    <t>Indica à Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de realizar a chamada dos candidatos aprovados no último Concurso Público vigente para o cargo de Auxiliar de Desenvolvimento Infantil – ADI</t>
+  </si>
+  <si>
+    <t>4150</t>
+  </si>
+  <si>
+    <t>29</t>
+  </si>
+  <si>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4150/ind_29.pdf</t>
+  </si>
+  <si>
+    <t>Indica à Chefe do Executivo Municipal que estudos sejam realizados pelo setor_x000D_
+competente da prefeitura no sentido de realizar com URGÊNCIA vistoria técnica e reparo de vazamento de água localizado na Rua Santa Leocardia, nº 586, Vila Recreio, neste município.</t>
+  </si>
+  <si>
+    <t>4151</t>
+  </si>
+  <si>
+    <t>30</t>
+  </si>
+  <si>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4151/ind_30.pdf</t>
+  </si>
+  <si>
+    <t>Indica à Chefe do Executivo Municipal que estudos sejam realizados pelo setor_x000D_
+competente da Prefeitura no sentido de realizar Operação tapa-buracos na Rua Carlos Bombonato, nº 266 – Jardim Paulista.</t>
+  </si>
+  <si>
+    <t>4152</t>
+  </si>
+  <si>
+    <t>31</t>
+  </si>
+  <si>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4152/ind_31.pdf</t>
+  </si>
+  <si>
+    <t>Indica à Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido que seja realizada a reforma e revitalização do Parque Josana Carla, bem como do Campinho de Areia da Lagoa do JardimBombonato.</t>
+  </si>
+  <si>
+    <t>4156</t>
+  </si>
+  <si>
+    <t>32</t>
+  </si>
+  <si>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4156/ind_32.pdf</t>
+  </si>
+  <si>
+    <t>Indica à Chefe do Executivo Municipal que estudos sejam realizados pelo setor_x000D_
+competente da Prefeitura no sentido de viabilizar a instalação de iluminação pública na_x000D_
+Estrada Willy Mucha, altura do nº 2340</t>
+  </si>
+  <si>
+    <t>4157</t>
+  </si>
+  <si>
+    <t>33</t>
+  </si>
+  <si>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4157/ind_33.pdf</t>
+  </si>
+  <si>
+    <t>Indica à Chefe do Executivo Municipal que estudos sejam realizados pelo setor_x000D_
+competente da Prefeitura no sentido de viabilizar a instalação de iluminação pública na_x000D_
+extensão da Rua Carlos Roberto Quitéria, no bairro Jardim Nova Barrinha.</t>
+  </si>
+  <si>
+    <t>4158</t>
+  </si>
+  <si>
+    <t>34</t>
+  </si>
+  <si>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4158/ind_34.pdf</t>
+  </si>
+  <si>
+    <t>Indica a Chefe do Executivo Municipal que estudos sejam realizados pelo setor_x000D_
+competente da Prefeitura no sentido de realizar operação tapa-buraco na Avenida Dr._x000D_
+Gumercindo Veludo, na altura dos números 211 e 201, no bairro Jardim Higienópolis.</t>
+  </si>
+  <si>
+    <t>4159</t>
+  </si>
+  <si>
+    <t>35</t>
+  </si>
+  <si>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4159/ind_35.pdf</t>
+  </si>
+  <si>
+    <t>Indica à Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da Prefeitura no sentido de execução de recapeamento asfáltico na via aolongo da Rua Felipe Daher, no Parque Mogi, na Rua 11, CDHU, em toda a suaextensão, bem como na Rua Santa Leocardia, Vila Recreio, também em toda a sua extensão.</t>
+  </si>
+  <si>
+    <t>4160</t>
+  </si>
+  <si>
+    <t>36</t>
+  </si>
+  <si>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4160/ind_36.pdf</t>
+  </si>
+  <si>
+    <t>Indica à Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da Prefeitura no sentido de realizar operação tapa-buracos na Avenida Costa e Silva esquina com a Av. Júlio Marcari, frente ao Posto Bombonato; na Rua Carlos Bombonato, defronte aos números 123, 243 e 247, Jardim Paulista; na RuaAmélia Zanini Bombonati esquina com a Rua Alberta Marcari; na Avenida Presidente Kennedy, altura do número 1188 e na Avenida Presidente Vargas, altura do número 546.</t>
+  </si>
+  <si>
+    <t>4161</t>
+  </si>
+  <si>
+    <t>37</t>
+  </si>
+  <si>
+    <t>Aldo Barroso</t>
+  </si>
+  <si>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4161/ind_37.pdf</t>
+  </si>
+  <si>
+    <t>IndicaàChefe do Executivo Municipal que estudos sejam realizados pelo setor competente da Prefeitura no sentido de prorrogar o vencimento da parcela única do IPTU por no mínimo 30 dias.</t>
+  </si>
+  <si>
+    <t>4162</t>
+  </si>
+  <si>
+    <t>38</t>
+  </si>
+  <si>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4162/ind_38.pdf</t>
+  </si>
+  <si>
+    <t>Indica à Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da Prefeitura no sentido de providências para instalação de caçambas comunitárias em pontos estratégicos da cidade onde há maior incidência de descarte irregular de lixo.</t>
+  </si>
+  <si>
+    <t>4163</t>
+  </si>
+  <si>
+    <t>39</t>
+  </si>
+  <si>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4163/ind_39.pdf</t>
+  </si>
+  <si>
+    <t>Indica à Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da Prefeitura no sentido de providências visando à reforma da praça localizada na Rua 7, no CDHU.</t>
+  </si>
+  <si>
+    <t>4164</t>
+  </si>
+  <si>
+    <t>40</t>
+  </si>
+  <si>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4164/ind_40.pdf</t>
+  </si>
+  <si>
+    <t>Indica à Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da Prefeitura no sentido de realizar a poda de árvore na Av. Presidente Costa e Silva cruzamento com a Av. Américo Dezorzi localizado na esquina do CEC Kaor Maryama.</t>
+  </si>
+  <si>
+    <t>4165</t>
+  </si>
+  <si>
+    <t>41</t>
+  </si>
+  <si>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4165/ind_41.pdf</t>
+  </si>
+  <si>
+    <t>Indica à Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da Prefeitura no sentido de providências para instalação de bancos ao redor da lagoa do Jardim José Bombonato, bem como a implantação e reforço da iluminação pública em toda a sua extensão.</t>
+  </si>
+  <si>
+    <t>4166</t>
+  </si>
+  <si>
+    <t>42</t>
+  </si>
+  <si>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4166/ind_42.pdf</t>
+  </si>
+  <si>
+    <t>Indica à Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da Prefeitura no sentido de providências para disponibilização de banheiros químicos nos dias de realização dos exames de habilitação no local onde são aplicadas as provas práticas.</t>
+  </si>
+  <si>
+    <t>4167</t>
+  </si>
+  <si>
+    <t>43</t>
+  </si>
+  <si>
+    <t>Ronaldo Troia</t>
+  </si>
+  <si>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4167/ind_43.pdf</t>
+  </si>
+  <si>
+    <t>Indica à Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da Prefeitura no sentido de colocar tela de proteção para impedir que os pombos invadam o telhado da quadra da escola Elza, prevenindo o acúmulo de fezes, além de proteger os usuários contra as doenças transmitida por essas aves.</t>
+  </si>
+  <si>
+    <t>4168</t>
+  </si>
+  <si>
+    <t>44</t>
+  </si>
+  <si>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4168/ind_44.pdf</t>
+  </si>
+  <si>
+    <t>Indica à Chefe do Executivo Municipal que estudos sejam realizados pelo setor_x000D_
+competente da Prefeitura no sentido de providências para realização de limpeza geral_x000D_
+de todos os bueiros da cidade, abrangendo todos os bairros, bem como a_x000D_
+substituição das tampas danificadas, quebradas ou inexistentes.</t>
+  </si>
+  <si>
+    <t>4169</t>
+  </si>
+  <si>
+    <t>45</t>
+  </si>
+  <si>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4169/ind_45.pdf</t>
+  </si>
+  <si>
+    <t>Indica à Chefe do Executivo Municipal que seja a realizado o serviços de tapa-buracos na Rua Presidente Vargas, nas proximidades dos números 530 e 546.</t>
+  </si>
+  <si>
+    <t>4170</t>
+  </si>
+  <si>
+    <t>46</t>
+  </si>
+  <si>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4170/ind_46.pdf</t>
+  </si>
+  <si>
+    <t>Indica à Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da Prefeitura no sentido de que determine ao setor competente a adoção de providências no sentido de disponibilizar um guarda municipal ou vigilante para atuar durante o período de aula na Creche Kazuminho.</t>
+  </si>
+  <si>
+    <t>4171</t>
+  </si>
+  <si>
+    <t>47</t>
+  </si>
+  <si>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4171/ind_47.pdf</t>
+  </si>
+  <si>
+    <t>Indica à Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da Prefeitura no sentido de aquisição de redes de proteção para as equipes de roçagem do município.</t>
+  </si>
+  <si>
+    <t>4172</t>
+  </si>
+  <si>
+    <t>48</t>
+  </si>
+  <si>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4172/ind_48.pdf</t>
+  </si>
+  <si>
+    <t>Indica à Executivo Municipal, por meio da Secretaria Municipal de Obras e Serviços, a necessidade de realizar estudo técnico-econômico e ambiental sobre a implantação da tecnologia da Geocélula de Polietileno em substituição ou como alternativa ao asfalto convencional na pavimentação das vias do município.</t>
+  </si>
+  <si>
+    <t>4173</t>
+  </si>
+  <si>
+    <t>49</t>
+  </si>
+  <si>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4173/ind_49.pdf</t>
+  </si>
+  <si>
+    <t>Indica à Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da Prefeitura no sentido de providências para o retorno da escolinha de futebol no Estádio Municipal de nossa cidade.</t>
+  </si>
+  <si>
+    <t>4174</t>
+  </si>
+  <si>
+    <t>50</t>
+  </si>
+  <si>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4174/ind_50.pdf</t>
+  </si>
+  <si>
+    <t>Sugere a implantação de cestas retentoras de detritos em bueiros, com sensores inteligentes de monitoramento, visando a otimização da limpeza urbana e a prevenção de alagamentos no município.</t>
+  </si>
+  <si>
+    <t>4175</t>
+  </si>
+  <si>
+    <t>51</t>
+  </si>
+  <si>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4175/ind_51.pdf</t>
+  </si>
+  <si>
+    <t>Indica à Chefe do Executivo Municipal que proceda ao cadastramento do município, a fim de acessar Propostas de Parcelas Suplementares de Custeio Fundo a Fundo, para reforçar o financiamento da atenção primária à saúde (APS) e da Média e Alta Complexidade (MAC), no Sistema InvestSUS, de acordo com a Portaria 10.169/2026.</t>
+  </si>
+  <si>
+    <t>4176</t>
+  </si>
+  <si>
+    <t>52</t>
+  </si>
+  <si>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4176/ind_52.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Poder Executivo Municipal, por meio da Secretaria Municipal de Saúde, que promova campanha informativa e de visibilidade sobre a ampliação da recomendação e a importância da vacina contra o Vírus do Papiloma Humano (HPV) para a prevenção de câncer de orofaringe, cabeça e pescoço, para a população com idade entre 9 e 45 anos.</t>
+  </si>
+  <si>
+    <t>4177</t>
+  </si>
+  <si>
+    <t>53</t>
+  </si>
+  <si>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4177/ind_53.pdf</t>
+  </si>
+  <si>
+    <t>INDICA a inscrição do município de Barrinha-SP, no Programa Academia da Saúde, em conformidade com o que dispõe a Portaria GM/MS nº 10.244 de 13 de fevereiro de 2026, reforçando sua integração à Atenção Primária à Saúde e promovendo modos de vida saudáveis.</t>
+  </si>
+  <si>
+    <t>4178</t>
+  </si>
+  <si>
+    <t>54</t>
+  </si>
+  <si>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4178/ind_54.pdf</t>
+  </si>
+  <si>
+    <t>Indica à Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da Prefeitura no sentido de disponibilizar uma ambulância com equipe de atendimento durante a realização da feira municipal, aos domingos, no município de Barrinha.</t>
+  </si>
+  <si>
+    <t>4179</t>
+  </si>
+  <si>
+    <t>55</t>
+  </si>
+  <si>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4179/ind_55.pdf</t>
+  </si>
+  <si>
+    <t>Indica à Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da Prefeitura no sentido da necessidade da adoção de providências visando ao reforço da vigilância na Área de Lazer Municipal, bem como à realização de reparos nos portões daniﬁcados.</t>
+  </si>
+  <si>
+    <t>4180</t>
+  </si>
+  <si>
+    <t>56</t>
+  </si>
+  <si>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4180/ind_56.pdf</t>
+  </si>
+  <si>
+    <t>Indica à Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da Prefeitura no sentido de instalar aparelhos de ar-condicionado na Creche Kasuminho.</t>
+  </si>
+  <si>
+    <t>4181</t>
+  </si>
+  <si>
+    <t>57</t>
+  </si>
+  <si>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4181/ind_57.pdf</t>
+  </si>
+  <si>
+    <t>Indica à Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da Prefeitura no sentido da realização de roçagem e limpeza nas áreas verdes localizadas nos bairros Jardim Colorado e Califórnia.</t>
+  </si>
+  <si>
+    <t>4182</t>
+  </si>
+  <si>
+    <t>58</t>
+  </si>
+  <si>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4182/ind_58.pdf</t>
+  </si>
+  <si>
+    <t>Indica à Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da Prefeitura no sentido de distribuir abafadores de som para crianças com Transtorno do Espectro Autista (TEA) na Rede Municipal.</t>
+  </si>
+  <si>
+    <t>4183</t>
+  </si>
+  <si>
+    <t>59</t>
+  </si>
+  <si>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4183/ind_59.pdf</t>
+  </si>
+  <si>
+    <t>Indica à Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da Prefeitura no sentido da ampliação do horário de funcionamento das creches municipais até as 19h.</t>
+  </si>
+  <si>
+    <t>4184</t>
+  </si>
+  <si>
+    <t>60</t>
+  </si>
+  <si>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4184/ind_60.pdf</t>
+  </si>
+  <si>
+    <t>Indica à Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da Prefeitura no sentido da realização de limpeza e manutenção no entorno do CEMEI.</t>
+  </si>
+  <si>
+    <t>4185</t>
+  </si>
+  <si>
+    <t>61</t>
+  </si>
+  <si>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4185/ind_61.pdf</t>
+  </si>
+  <si>
+    <t>Indica à Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da Prefeitura no sentido de realizar criação de uma Praça Inclusiva Sensorial destinada a pessoas com Transtorno do Espectro Autista (TEA), pessoas com deﬁciênciae demais indivíduos neuro divergentes.</t>
+  </si>
+  <si>
+    <t>4186</t>
+  </si>
+  <si>
+    <t>62</t>
+  </si>
+  <si>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4186/ind_62.pdf</t>
+  </si>
+  <si>
+    <t>Indica à Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da Prefeitura no sentido da revitalização e manutenção do Posto de Saúde UBS “Ovídio Rodrigues Campos” localizada na Rua José Geraldo Constantino, 256.</t>
+  </si>
+  <si>
+    <t>4187</t>
+  </si>
+  <si>
+    <t>63</t>
+  </si>
+  <si>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4187/ind_63.pdf</t>
+  </si>
+  <si>
+    <t>Indica à Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da Prefeitura no sentido da realização de limpeza na Rua Osvaldo da Silva, em frente ao nº 100, no bairro Jardim Colorado II.</t>
+  </si>
+  <si>
+    <t>4188</t>
+  </si>
+  <si>
+    <t>64</t>
+  </si>
+  <si>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4188/ind_64.pdf</t>
+  </si>
+  <si>
+    <t>INDICAM à Excelentíssima Senhora Prefeita Municipal que determine ao setor competente da Administração que realize gestões junto ao Ministério da Saúde para que o município de Barrinha seja contemplado com a Unidade Móvel de atendimento oftalmológico do Programa Federal “Agora Tem Especialistas”, conhecida como Carreta da Saúde.</t>
+  </si>
+  <si>
+    <t>4196</t>
+  </si>
+  <si>
+    <t>65</t>
+  </si>
+  <si>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4196/ind_65.pdf</t>
+  </si>
+  <si>
+    <t>Indica à Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da Prefeitura no sentido da realização de serviços de operação tapa-buracos na Rua 9, nº 115 no CDHU, Rua Izolina Ziquieli, nº 62 na Vila São José e na Rua Virgilio Merli, nº 500.</t>
+  </si>
+  <si>
+    <t>4197</t>
+  </si>
+  <si>
+    <t>66</t>
+  </si>
+  <si>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4197/ind_66.pdf</t>
+  </si>
+  <si>
+    <t>Indica à Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da Prefeitura no sentido de que seja feita a cobertura da quadra da ESCOLA MUNICIPAL DE ENSINO INFANTIL GLACY KERLLY RIZZO OLIVEIRA.</t>
+  </si>
+  <si>
+    <t>4198</t>
+  </si>
+  <si>
+    <t>67</t>
+  </si>
+  <si>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4198/ind_67.pdf</t>
+  </si>
+  <si>
+    <t>Indica à Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da Prefeitura no sentido de REGULAMENTAR O PROGRAMA ESCOLA CÍVICO-MILITAR Município de Barrinha.</t>
+  </si>
+  <si>
+    <t>4199</t>
+  </si>
+  <si>
+    <t>68</t>
+  </si>
+  <si>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4199/ind_68.pdf</t>
+  </si>
+  <si>
+    <t>Indica à Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da Prefeitura no sentido de viabilizar o recapeamento asfáltico na rua 3 do CDHU.</t>
+  </si>
+  <si>
+    <t>4200</t>
+  </si>
+  <si>
+    <t>69</t>
+  </si>
+  <si>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4200/ind_69.pdf</t>
+  </si>
+  <si>
+    <t>Indica à Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da Prefeitura no sentido de viabilizar a colocação de redutor de velocidade (LOMBADA) na Rua José Krumpos em frente ao número 1055.</t>
+  </si>
+  <si>
+    <t>4202</t>
+  </si>
+  <si>
+    <t>70</t>
+  </si>
+  <si>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4202/ind_70.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo a construção de novas salas e banheiros, em terreno adjacente ao Centro de Referência de Assistência Social (CRAS), destinadas à oferta de cursos de qualificação profissional para inscritos no Cadastro Único.</t>
+  </si>
+  <si>
+    <t>4203</t>
+  </si>
+  <si>
+    <t>71</t>
+  </si>
+  <si>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4203/ind_71.pdf</t>
+  </si>
+  <si>
+    <t>Sugere à Excelentíssima Senhora Prefeita Municipal a realização de ampla reforma no Centro de Referência de Assistência Social (CRAS) do município.</t>
+  </si>
+  <si>
+    <t>4204</t>
+  </si>
+  <si>
+    <t>72</t>
+  </si>
+  <si>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4204/ind_72.pdf</t>
+  </si>
+  <si>
+    <t>Sugere a reforma total da Rodoviária do Município de Barrinha, incluindo suas plataformas de embarque/desembarque e os banheiros.</t>
+  </si>
+  <si>
+    <t>4205</t>
+  </si>
+  <si>
+    <t>73</t>
+  </si>
+  <si>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4205/ind_73.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo Municipal que sejam providenciadas a aquisição e o fornecimento de berços, colchões e outros equipamentos para os berçários das unidades educacionais e/ou de saúde do Município de Barrinha-SP.</t>
+  </si>
+  <si>
+    <t>4208</t>
+  </si>
+  <si>
+    <t>74</t>
+  </si>
+  <si>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4208/ind_74.pdf</t>
+  </si>
+  <si>
+    <t>Indica à Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da Prefeitura no sentido de viabilizar o recapeamento na rua W7 no bairro Vera Lúcia.</t>
+  </si>
+  <si>
+    <t>4209</t>
+  </si>
+  <si>
+    <t>75</t>
+  </si>
+  <si>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4209/ind_75.pdf</t>
+  </si>
+  <si>
+    <t>Solicita à Rede Pública Municipal de Ensino a ampla divulgação do Programa de reconhecimento profissional que prevê o pagamento de um Voucher no valor de R$ 3.000,00 (três mil reais) destinado a professores selecionados conforme os critérios estabelecidos pelo Ministério da Educação no Decreto Federal nº 12.358/2025. A seleção é baseada em critérios que consideram o desempenho no Índice de Desenvolvimento da Educação Básica (Ideb) e fatores socioeconômicos.</t>
+  </si>
+  <si>
+    <t>4210</t>
+  </si>
+  <si>
+    <t>76</t>
+  </si>
+  <si>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4210/ind_76.pdf</t>
+  </si>
+  <si>
+    <t>Indica à Prefeita Municipal a realização de ampla divulgação para incentivar o cadastro de agentes, artistas, produtores, gestores de cultura e responsáveis por espaços culturais no Mapa da Cultura do Governo Federal, disponível na plataforma em mapa.cultura.gov.br</t>
+  </si>
+  <si>
+    <t>4211</t>
+  </si>
+  <si>
+    <t>77</t>
+  </si>
+  <si>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4211/ind_77.pdf</t>
+  </si>
+  <si>
+    <t>Indica à Excelentíssima Senhora Prefeita Municipal a implantação do aplicativo “Meu SUS Digital” para agendamento de consultas nas Unidades Básicas de Saúde (UBS), visando ampliar o acesso e a eficiência no atendimento à população cadastrada.</t>
+  </si>
+  <si>
+    <t>4213</t>
+  </si>
+  <si>
+    <t>78</t>
+  </si>
+  <si>
+    <t>Ronaldo Troia, Helinho Geloni</t>
+  </si>
+  <si>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4213/indicacao-78-2026-cmb.pdf</t>
+  </si>
+  <si>
+    <t>Indica a possibilidade de efetuar o pagamento dos trabalhadores vinculados ao programa Frente de Trabalho até o quinto dia útil do mês subsequente ao trabalhado.</t>
+  </si>
+  <si>
+    <t>4215</t>
+  </si>
+  <si>
+    <t>79</t>
+  </si>
+  <si>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4215/ind_79.pdf</t>
+  </si>
+  <si>
+    <t>Indica à Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da Prefeitura no sentido de realizar recapeamento asfáltico e manutenção em via localizada no bairro Jardim Lisboa.</t>
+  </si>
+  <si>
+    <t>4216</t>
+  </si>
+  <si>
+    <t>80</t>
+  </si>
+  <si>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4216/ind_80.pdf</t>
+  </si>
+  <si>
+    <t>Indica à Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de realizar formação adequada e continuada aos profissionais de apoio que foram recentemente chamados para atuação na rede municipal.</t>
+  </si>
+  <si>
+    <t>4217</t>
+  </si>
+  <si>
+    <t>81</t>
+  </si>
+  <si>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4217/ind_81.pdf</t>
+  </si>
+  <si>
+    <t>Indica à Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da Prefeitura no sentido que determine estudos e posterior implantação de mão única de direção na Rua Wellington Gonçalves da Silva, bairro Jardim Nova Aliança, localizada no Município de Barrinha/SP</t>
+  </si>
+  <si>
+    <t>4218</t>
+  </si>
+  <si>
+    <t>82</t>
+  </si>
+  <si>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4218/ind_82.pdf</t>
+  </si>
+  <si>
+    <t>Indica à Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da Prefeitura no sentido da implantação de redutores de velocidade (lombadas/quebra-molas), com a devida sinalização, ao longo da Rua Felipe Daher.</t>
+  </si>
+  <si>
+    <t>4219</t>
+  </si>
+  <si>
+    <t>83</t>
+  </si>
+  <si>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4219/ind_83.pdf</t>
+  </si>
+  <si>
+    <t>Indica à Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da Prefeitura no sentido da realização de limpeza, roçada e retirada de entulhos no entorno do córrego localizado no bairro Nova Aliança.</t>
+  </si>
+  <si>
+    <t>4220</t>
+  </si>
+  <si>
+    <t>84</t>
+  </si>
+  <si>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4220/ind_84.pdf</t>
+  </si>
+  <si>
+    <t>Indica à Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da Prefeitura no sentido da realização da operação tapa-buracos , especialmente na rotatória da Praça Florentino Binhardi, na Avenida Presidente Castelo Branco (nº 620), na Rua Virgílio Merli (nº 505), na Rua Francisco Osaki (nº 472), na Rua 4 (nº 215), bem como na Avenida Costa e Silva, em frente ao teatro, nas proximidades da pista de skate e também em frente ao Centro Municipal de Educação Infantil.</t>
+  </si>
+  <si>
+    <t>4221</t>
+  </si>
+  <si>
+    <t>85</t>
+  </si>
+  <si>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4221/ind_85.pdf</t>
+  </si>
+  <si>
+    <t>Indica à Chefe do Executivo Municipal que estudos sejam realizados pelo setor~competente da Prefeitura no sentido de promover a realização da Feira do Livro no Município de Barrinha/SP de acordo com a Lei nº 2214 criada através do Projeto de Lei nº 55/2013 de minha autoria.</t>
+  </si>
+  <si>
+    <t>4222</t>
+  </si>
+  <si>
+    <t>86</t>
+  </si>
+  <si>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4222/ind_86.pdf</t>
+  </si>
+  <si>
+    <t>Indica à Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da Prefeitura no sentido da instalação de banheiros públicos e bebedouros de água na pista de skate.</t>
+  </si>
+  <si>
+    <t>4223</t>
+  </si>
+  <si>
+    <t>87</t>
+  </si>
+  <si>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4223/ind_87.pdf</t>
+  </si>
+  <si>
+    <t>Indica à Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da Prefeitura no sentido da substituição/manutenção das lâmpadas da Praça da Bíblia, visando melhorar a iluminação e a segurança no local.</t>
+  </si>
+  <si>
+    <t>4224</t>
+  </si>
+  <si>
+    <t>88</t>
+  </si>
+  <si>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4224/ind_88.pdf</t>
+  </si>
+  <si>
+    <t>Indica à Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da Prefeitura no sentido da realização de limpeza e desobstrução de todos os bueiros do bairro Jardim Paulista.</t>
+  </si>
+  <si>
+    <t>4226</t>
+  </si>
+  <si>
+    <t>89</t>
+  </si>
+  <si>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4226/ind_89.pdf</t>
+  </si>
+  <si>
+    <t>Indica a Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido da necessidade de realização de limpeza e manutenção na praça localizada nas proximidades do estabelecimento California Materiais para Construção.</t>
+  </si>
+  <si>
+    <t>4227</t>
+  </si>
+  <si>
+    <t>90</t>
+  </si>
+  <si>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4227/ind_90.pdf</t>
+  </si>
+  <si>
+    <t>Indica a Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da Prefeitura no sentido de realizar limpeza, capinação e retirada de mato na seguinte localidade: Rua Yoshiro Takahashi - Nova Aliança.</t>
+  </si>
+  <si>
+    <t>4228</t>
+  </si>
+  <si>
+    <t>91</t>
+  </si>
+  <si>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4228/ind_91.pdf</t>
+  </si>
+  <si>
+    <t>Indica a Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de realizar a limpeza, retirada de terra acumulada e desobstrução de manilha (tubulação de escoamento) na Rua Conceição J. Guateli no bairro Parque Mogi.</t>
+  </si>
+  <si>
+    <t>4229</t>
+  </si>
+  <si>
+    <t>92</t>
+  </si>
+  <si>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4229/ind_92.pdf</t>
+  </si>
+  <si>
+    <t>Indica a Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido da necessidade de realização de limpeza e desobstrução de bueiro localizado nas proximidades da Avenida Presidente Vargas.</t>
+  </si>
+  <si>
+    <t>4231</t>
+  </si>
+  <si>
+    <t>93</t>
+  </si>
+  <si>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4231/ind_93.pdf</t>
+  </si>
+  <si>
+    <t>Indica a Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da Prefeitura no sentido da necessidade de intensificação da fiscalização e adoção de medidas cabíveis para a limpeza de terrenos particulares localizados no bairro Nova Barrinha.</t>
+  </si>
+  <si>
+    <t>4232</t>
+  </si>
+  <si>
+    <t>94</t>
+  </si>
+  <si>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4232/ind_94.pdf</t>
+  </si>
+  <si>
+    <t>Indica à Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da Prefeitura no sentido de realizar limpeza de guia por toda extensão do conteiro central que ﬁca localizado na Av. Dr. João Carlos Bombonato, bairro Jd. California I.</t>
+  </si>
+  <si>
+    <t>4233</t>
+  </si>
+  <si>
+    <t>95</t>
+  </si>
+  <si>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4233/ind_95.pdf</t>
+  </si>
+  <si>
+    <t>Indica a Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da Prefeitura no sentido da necessidade de construção de calçada marginal ao longo da pista, na Avenida José Krumpos.</t>
+  </si>
+  <si>
+    <t>4234</t>
+  </si>
+  <si>
+    <t>96</t>
+  </si>
+  <si>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4234/ind_96.pdf</t>
+  </si>
+  <si>
+    <t>Indica a Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da Prefeitura no sentido da necessidade de realização de melhorias na Estrada Municipal Willy Mucha , Zona Rural.</t>
+  </si>
+  <si>
+    <t>4235</t>
+  </si>
+  <si>
+    <t>97</t>
+  </si>
+  <si>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4235/ind_97.pdf</t>
+  </si>
+  <si>
+    <t>Indica a Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da Prefeitura no sentido da necessidade de realização de serviços de asfaltamento nas chácaras localizadas atrás da Empresa “Orca” R. Liberato Pim,Barrinha - SP.</t>
+  </si>
+  <si>
+    <t>4236</t>
+  </si>
+  <si>
+    <t>98</t>
+  </si>
+  <si>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4236/ind_98.pdf</t>
+  </si>
+  <si>
+    <t>Indica à Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da Prefeitura no sentido de que sejam instalados Parques Playgrounds em todas as praças da nossa cidade.</t>
+  </si>
+  <si>
+    <t>4237</t>
+  </si>
+  <si>
+    <t>99</t>
+  </si>
+  <si>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4237/ind_99.pdf</t>
+  </si>
+  <si>
+    <t>Indica à Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da Prefeitura no sentido da necessidade de realização de limpeza e fiscalização de terrenos particulares localizados na Rua Manoel Bueno de Andrade, bairro Nova Aliança.</t>
+  </si>
+  <si>
+    <t>4238</t>
+  </si>
+  <si>
+    <t>100</t>
+  </si>
+  <si>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4238/ind_100.pdf</t>
+  </si>
+  <si>
+    <t>Indica a Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da Prefeitura no sentido da necessidade de adoção de providências para o recolhimento de veículo abandonado localizado na Rua Maria de Jesus Ferreira Lima.</t>
+  </si>
+  <si>
+    <t>4239</t>
+  </si>
+  <si>
+    <t>101</t>
+  </si>
+  <si>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4239/ind_101.pdf</t>
+  </si>
+  <si>
+    <t>Indica à Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da Prefeitura no sentido da realização de serviços de pintura e revitalização nas praças públicas do município.</t>
+  </si>
+  <si>
+    <t>4240</t>
+  </si>
+  <si>
+    <t>102</t>
+  </si>
+  <si>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4240/ind_102.pdf</t>
+  </si>
+  <si>
+    <t>Indica à Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da Prefeitura no sentido de realizar a instalação de um bebedouro d´água na creche Kasuminho, no bairro Belo Horizonte.</t>
+  </si>
+  <si>
+    <t>4241</t>
+  </si>
+  <si>
+    <t>103</t>
+  </si>
+  <si>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4241/ind_103.pdf</t>
+  </si>
+  <si>
+    <t>Indica à Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da Prefeitura no sentido de realizar a sinalização vertical e horizontal na Rua Osvaldo Sagula, bem como redutor de velocidade na extensão da rua.</t>
+  </si>
+  <si>
+    <t>4242</t>
+  </si>
+  <si>
+    <t>104</t>
+  </si>
+  <si>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4242/ind_104.pdf</t>
+  </si>
+  <si>
+    <t>Indica à Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da Prefeitura no sentido de  implantação de uma Sala de Recursos de Libras (Língua Brasileira de Sinais) na Rede Municipal de Ensino.</t>
+  </si>
+  <si>
+    <t>4243</t>
+  </si>
+  <si>
+    <t>105</t>
+  </si>
+  <si>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4243/ind_105.pdf</t>
+  </si>
+  <si>
+    <t>Indica à Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da Prefeitura no sentido de que se realize melhorias e ampliação das Salas de Especialidades Médicas no complexo da Unidade Mista de Saúde.</t>
+  </si>
+  <si>
+    <t>4244</t>
+  </si>
+  <si>
+    <t>106</t>
+  </si>
+  <si>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4244/ind_106.pdf</t>
+  </si>
+  <si>
+    <t>Indica à  Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da Prefeitura no sentido de proceder a  contratação de mais proﬁssionais da área da saúde nas seguintes especialidades: Ortopedista, Dermatologista, Oftalmologista, Neurologista, Cardiologista, Pediatra.</t>
+  </si>
+  <si>
+    <t>4245</t>
+  </si>
+  <si>
+    <t>107</t>
+  </si>
+  <si>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4245/ind_107.pdf</t>
+  </si>
+  <si>
+    <t>Indica à Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da Prefeitura no sentido de que seja realizada obra de calçamento do pátio do fundo da EMEI Ângelo Carlos Jordão.</t>
+  </si>
+  <si>
+    <t>4248</t>
+  </si>
+  <si>
+    <t>108</t>
+  </si>
+  <si>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4248/ind_108.pdf</t>
+  </si>
+  <si>
+    <t>Solicita à Prefeita Municipal a adesão do Município ao Programa São Paulo Amigo do Idoso, com o objetivo de fomento e articulação de políticas públicas voltadas à garantia de direitos da pessoa idosa e à promoção do envelhecimento ativo, coordenado pela Secretaria de Desenvolvimento Social do Estado de São Paulo.</t>
+  </si>
+  <si>
+    <t>4249</t>
+  </si>
+  <si>
+    <t>109</t>
+  </si>
+  <si>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4249/ind_109.pdf</t>
+  </si>
+  <si>
+    <t>Solicita à Prefeita Municipal de Barrinha que realize ampla divulgação do Programa Nacional e gratuito para registro oficial de cães e gatos "RG Animal", por meio da plataforma SinPatinhas, disponível na conta gov.br.</t>
+  </si>
+  <si>
+    <t>4250</t>
+  </si>
+  <si>
+    <t>110</t>
+  </si>
+  <si>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4250/ind_110.pdf</t>
+  </si>
+  <si>
+    <t>Solicita à Prefeitura Municipal a revisão da cobrança do IPTU referente ao Loteamento Residencial Nevada, de modo que seja observada a responsabilidade da loteadora/incorporadora até a entrega das chaves ou liberação do lote para construção, conforme decisão do Superior Tribunal de Justiça (Tema 886).</t>
+  </si>
+  <si>
+    <t>4251</t>
+  </si>
+  <si>
+    <t>111</t>
+  </si>
+  <si>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4251/ind_111.pdf</t>
+  </si>
+  <si>
+    <t>Solicita à Prefeita Municipal de Barrinha que promova ampla divulgação e incentivo sobre a possibilidade de destinação de parte do Imposto de Renda devido ao Fundo da Infância e Adolescência (FIA) e ao Fundo dos Direitos da Pessoa Idosa (FEI) do município de Barrinha, sendo que pessoas físicas podem destinar até 6% do imposto devido (3% para cada Fundo), enquanto empresas que declaram pelo Lucro Real podem destinar 1% para cada Fundo.</t>
+  </si>
+  <si>
+    <t>4256</t>
+  </si>
+  <si>
+    <t>112</t>
+  </si>
+  <si>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4256/ind_112.pdf</t>
+  </si>
+  <si>
+    <t>Indica à Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da Prefeitura no sentido de determinar a implantação de um Centro Dia de Referência no Município de Barrinha/SP, destinado ao atendimento de pessoas idosas e pessoas com deficiência que necessitam de cuidados especiais.</t>
+  </si>
+  <si>
+    <t>4257</t>
+  </si>
+  <si>
+    <t>113</t>
+  </si>
+  <si>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4257/ind_113.pdf</t>
+  </si>
+  <si>
+    <t>Solicita à Prefeita Municipal a realização da Semana de Mobilização denominada “Cadastro em Ação”, entre os dias 26 e 29 de março de 2026, como parte das comemorações dos 25 anos do Cadastro Único, com atividades voltadas à divulgação da importância desta política pública e à promoção de ações de atualização e inclusão de famílias.</t>
+  </si>
+  <si>
+    <t>4258</t>
+  </si>
+  <si>
+    <t>114</t>
+  </si>
+  <si>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4258/ind_114.pdf</t>
+  </si>
+  <si>
+    <t>Indica à Prefeita Municipal a criação de Comitê Intersetorial de Políticas Públicas para a Primeira Infância e a elaboração do Plano Municipal da Primeira Infância.</t>
+  </si>
+  <si>
+    <t>4265</t>
+  </si>
+  <si>
+    <t>115</t>
+  </si>
+  <si>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4265/ind_115.pdf</t>
+  </si>
+  <si>
+    <t>Indica à Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da Prefeitura no sentido de realizar recapeamento asfáltico na Rua Francisco Moreira Barros, nº 26, bairro Jardim Fossalussa (CDHU), além de implantação de sentido único na referida via.</t>
+  </si>
+  <si>
+    <t>4266</t>
+  </si>
+  <si>
+    <t>116</t>
+  </si>
+  <si>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4266/ind_116.pdf</t>
+  </si>
+  <si>
+    <t>Indica à Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da Prefeitura no sentido de que seja realizada a instalação de um bebedouro público no Cristo, localizado na entrada da cidade.</t>
+  </si>
+  <si>
+    <t>4267</t>
+  </si>
+  <si>
+    <t>117</t>
+  </si>
+  <si>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4267/ind_117.pdf</t>
+  </si>
+  <si>
+    <t>Indica à Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da Prefeitura no sentido de que seja realizada a substituição das cadeiras da Unidade Mista de Saúde, bem como de todos os Postos de Saúde do município.</t>
+  </si>
+  <si>
+    <t>4268</t>
+  </si>
+  <si>
+    <t>118</t>
+  </si>
+  <si>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4268/ind_118.pdf</t>
+  </si>
+  <si>
+    <t>Indica à Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da Prefeitura no sentido de realizar cobertura da quadra da escola CAEME, instituição que atende crianças, jovens e adultos com deficiência em nosso município.</t>
+  </si>
+  <si>
+    <t>4269</t>
+  </si>
+  <si>
+    <t>119</t>
+  </si>
+  <si>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4269/ind_119.pdf</t>
+  </si>
+  <si>
+    <t>Indica à Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da Prefeitura no sentido de que seja realizada a limpeza geral e a roçagem dos matos em toda a extensão do Córrego Jatobá.</t>
+  </si>
+  <si>
+    <t>4270</t>
+  </si>
+  <si>
+    <t>120</t>
+  </si>
+  <si>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4270/ind_120.pdf</t>
+  </si>
+  <si>
+    <t>Indica à Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da Prefeitura no sentido de que seja realizado, com urgência, o desentupimento de bueiros localizados na Rua Carlos Bombonato, nº 236, no Jardim Paulista, e na Rua 8, nº 629, no Jardim Bombonato.</t>
+  </si>
+  <si>
+    <t>4271</t>
+  </si>
+  <si>
+    <t>121</t>
+  </si>
+  <si>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4271/ind_121.pdf</t>
+  </si>
+  <si>
+    <t>Indica à Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da Prefeitura no sentido da  criação de acesso, com acessibilidade, ao palco do Anﬁteatro Municipal.</t>
+  </si>
+  <si>
+    <t>4272</t>
+  </si>
+  <si>
+    <t>122</t>
+  </si>
+  <si>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4272/ind_122.pdf</t>
+  </si>
+  <si>
+    <t>Indica à Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da Prefeitura no sentido de que seja realizado o recapeamento asfáltico na Avenida Jamil Said Saleh, no trecho compreendido entre os números 700 e 990, bem como na Rua 11 do CDHU, na Rua W7 no bairro Vera Lúcia e na Rua 3 no Jardim Bombonato.</t>
+  </si>
+  <si>
+    <t>4273</t>
+  </si>
+  <si>
+    <t>123</t>
+  </si>
+  <si>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4273/ind_123.pdf</t>
+  </si>
+  <si>
+    <t>Indica à Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da Prefeitura no sentido de que seja realizado o término da construção da praça localizada na Rua Armando Garcia Palma, esquina com a Rua Nivaldo Santucci, no Jardim Vera Lúcia II, com a devida conclusão do calçamento, instalação de iluminação pública, bem como a colocação de bancos e lixeiras.</t>
+  </si>
+  <si>
+    <t>4274</t>
+  </si>
+  <si>
+    <t>124</t>
+  </si>
+  <si>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4274/ind_124.pdf</t>
+  </si>
+  <si>
+    <t>Indica à Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da Prefeitura no sentido de que seja realizada, com urgência, a manutenção das vans que realizam o transporte dos alunos da APAE em nosso município.</t>
+  </si>
+  <si>
+    <t>4275</t>
+  </si>
+  <si>
+    <t>125</t>
+  </si>
+  <si>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4275/ind_125.pdf</t>
+  </si>
+  <si>
+    <t>Indica à Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da Prefeitura no sentido de que seja realizada providências para solução de enchentes no bairro Vila Recreio nas áreas próximo à Garagem Municipal.</t>
+  </si>
+  <si>
+    <t>4276</t>
+  </si>
+  <si>
+    <t>126</t>
+  </si>
+  <si>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4276/ind_126.pdf</t>
+  </si>
+  <si>
+    <t>Indica à Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da Prefeitura no sentido da realização de recapeamento asfáltico na Rua 11 (CDHU), Rua W7 (Vera Lúcia), Rua 3 (Jardim Bombonato) e na Rua Motoki Koto, no cruzamento com a Rua Rafael Brunini.</t>
+  </si>
+  <si>
+    <t>4277</t>
+  </si>
+  <si>
+    <t>127</t>
+  </si>
+  <si>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4277/ind_127.pdf</t>
+  </si>
+  <si>
+    <t>Indica à Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da Prefeitura no sentido de criação de um Parque Sensorial no Município.</t>
+  </si>
+  <si>
+    <t>4278</t>
+  </si>
+  <si>
+    <t>128</t>
+  </si>
+  <si>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4278/ind_128.pdf</t>
+  </si>
+  <si>
+    <t>Indica à Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da Prefeitura no sentido da realização de operação tapa-buracos na Rua Carlos Bombonato, nº 236; Rua 5, no Jardim Colorado; e na Avenida Doutor Gumercindo Veludo, nº 418 e nº 587, no Centro.</t>
+  </si>
+  <si>
+    <t>4279</t>
+  </si>
+  <si>
+    <t>129</t>
+  </si>
+  <si>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4279/ind_129.pdf</t>
+  </si>
+  <si>
+    <t>Indica à Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da Prefeitura no sentido de realizar a limpeza de todos os bueiros no bairro Jardim Paineiras, bem como a realização de calçamento na área de mata localizada na região.</t>
+  </si>
+  <si>
+    <t>4284</t>
+  </si>
+  <si>
+    <t>130</t>
+  </si>
+  <si>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4284/ind_130.pdf</t>
+  </si>
+  <si>
+    <t>Indica à Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da Prefeitura no sentido de que se adote o Projeto "Residência Inclusiva"no município.</t>
+  </si>
+  <si>
+    <t>4285</t>
+  </si>
+  <si>
+    <t>131</t>
+  </si>
+  <si>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4285/ind_131.pdf</t>
+  </si>
+  <si>
+    <t>Indica à Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da Prefeitura no sentido de necessidade da disponibilização de agentes da Guarda Municipal e a implantação de sinalização viária adequada, incluindo placas e demarcações, na entrada e saída da Creche Kasumi, visando a organização do transito e a segurança dos alunos.</t>
+  </si>
+  <si>
+    <t>4286</t>
+  </si>
+  <si>
+    <t>132</t>
+  </si>
+  <si>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4286/ind_132.pdf</t>
+  </si>
+  <si>
+    <t>Indica à Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da Prefeitura no sentido da realização de manutenção no semáforo localizado na Avenida Presidente Vargas, no Centro.</t>
+  </si>
+  <si>
+    <t>4287</t>
+  </si>
+  <si>
+    <t>133</t>
+  </si>
+  <si>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4287/ind_133.pdf</t>
+  </si>
+  <si>
+    <t>Indica à Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da Prefeitura no sentido disponibilizar almoço e jantar para a equipe de enfermagem e funcionários da Unidade Mista de Saúde.</t>
+  </si>
+  <si>
+    <t>4288</t>
+  </si>
+  <si>
+    <t>134</t>
+  </si>
+  <si>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4288/ind_134.pdf</t>
+  </si>
+  <si>
+    <t>Indica à Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da Prefeitura no sentido da disponibilização de guarda/segurança na farmácia de medicamentos controlados do município.</t>
+  </si>
+  <si>
+    <t>4289</t>
+  </si>
+  <si>
+    <t>135</t>
+  </si>
+  <si>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4289/ind_135.pdf</t>
+  </si>
+  <si>
+    <t>Indica à Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da Prefeitura no sentido de que determine à Secretaria Municipal de Saúde a implantação e/ou ampliação de equipe multidisciplinar para atendimento de pessoas com Transtorno do Espectro Autista (TEA), TDAH e demais transtornos do neurodesenvolvimento no município.</t>
+  </si>
+  <si>
+    <t>4290</t>
+  </si>
+  <si>
+    <t>136</t>
+  </si>
+  <si>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4290/ind_136.pdf</t>
+  </si>
+  <si>
+    <t>Indica à Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da Prefeitura no sentido de que determine à Secretaria Municipal de Saúde, em conjunto com a Secretaria de Educação, a criação de um Centro de Referência para atendimento de pessoas com Transtorno do Espectro Autista (TEA) no município.</t>
+  </si>
+  <si>
+    <t>4291</t>
+  </si>
+  <si>
+    <t>137</t>
+  </si>
+  <si>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4291/ind_137.pdf</t>
+  </si>
+  <si>
+    <t>Indica à Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da Prefeitura no sentido de necessidade da disponibilização de agentes da Guarda Municipal e a implantação de sinalização viária adequada, incluindo placas e demarcações, na entrada e saída de todas as creches e escolas da cidade, visando à organização do transito e à segurança dos alunos.</t>
+  </si>
+  <si>
+    <t>4292</t>
+  </si>
+  <si>
+    <t>138</t>
+  </si>
+  <si>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4292/ind_138.pdf</t>
+  </si>
+  <si>
+    <t>Indica à Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da Prefeitura no sentido de implantação e reforço da sinalização de trânsito em todos os bairros do município.</t>
+  </si>
+  <si>
+    <t>4293</t>
+  </si>
+  <si>
+    <t>139</t>
+  </si>
+  <si>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4293/ind_139.pdf</t>
+  </si>
+  <si>
+    <t>Indica à Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da Prefeitura no sentido de implantação de mão única nas principais ruas e com grande ﬂuxo de veículos no município.</t>
+  </si>
+  <si>
+    <t>4294</t>
+  </si>
+  <si>
+    <t>140</t>
+  </si>
+  <si>
+    <t>Professor Vicente</t>
+  </si>
+  <si>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4294/ind_140.pdf</t>
+  </si>
+  <si>
+    <t>Indica à Chefe do Executivo Municipal que sejam realizados estudos pelo setor competente da Prefeitura, no sentido de executar obra de contenção de enchentes, com a aquisição de novas manilhas para realizar os ajustes necessários em toda a extensão, com destaque para a Rua Princesa Isabel, bem como a Av. Presidente Vargas.</t>
+  </si>
+  <si>
+    <t>4295</t>
+  </si>
+  <si>
+    <t>141</t>
+  </si>
+  <si>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4295/ind_141.pdf</t>
+  </si>
+  <si>
+    <t>Indica à Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da Prefeitura no sentido de criação de grupos de apoio e orientação para famílias de pessoas com Transtorno doEspectro Autista (TEA), TDAH e demais transtornos do neurodesenvolvimento.</t>
+  </si>
+  <si>
+    <t>4296</t>
+  </si>
+  <si>
+    <t>142</t>
+  </si>
+  <si>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4296/ind_142.pdf</t>
+  </si>
+  <si>
+    <t>Indica à Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da Prefeitura no sentido da criação do Programa “Mães Atípicas” no município.</t>
+  </si>
+  <si>
+    <t>4297</t>
+  </si>
+  <si>
+    <t>143</t>
+  </si>
+  <si>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4297/ind_143.pdf</t>
+  </si>
+  <si>
+    <t>Indica à Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da Prefeitura no sentido de que sejam adquiridas MESAS ESCREVÍVEIS para as crianças das creches e um ESPAÇO DE ALIMENTAÇÃO INFANTIL apropriado para alimentar os bebês.</t>
+  </si>
+  <si>
+    <t>4298</t>
+  </si>
+  <si>
+    <t>144</t>
+  </si>
+  <si>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4298/ind_144.pdf</t>
+  </si>
+  <si>
+    <t>Indica à Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da Prefeitura no sentido de que seja realizado um CURSO DE BOLOS para as merendeiras das nossas escolas municipais.</t>
+  </si>
+  <si>
+    <t>4299</t>
+  </si>
+  <si>
+    <t>145</t>
+  </si>
+  <si>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4299/ind_145.pdf</t>
+  </si>
+  <si>
+    <t>Indica à Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da Prefeitura no sentido de realizar a capinagem por toda extensão da mata que ﬁca localizada Rua Maria Goreti Ferreira Silva proximo do Córrego Jatobá.</t>
+  </si>
+  <si>
+    <t>4300</t>
+  </si>
+  <si>
+    <t>146</t>
+  </si>
+  <si>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4300/ind_146.pdf</t>
+  </si>
+  <si>
+    <t>Indica à Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da Prefeitura no sentido de proceder a realização de concurso público para provimento de cargos essenciais no município, especialmente nas áreas de motorista, terapeuta ocupacional, fonoaudiólogo e proﬁssional de musicalização.</t>
+  </si>
+  <si>
+    <t>4301</t>
+  </si>
+  <si>
+    <t>147</t>
+  </si>
+  <si>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4301/ind_147.pdf</t>
+  </si>
+  <si>
+    <t>Indica à Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da Prefeitura no sentido de que determine ao setor competente a realização de conserto imediato ou, se necessário, a remoção do parquinho infantil localizado na Praça Matriz, em frente à Prefeitura Municipal.</t>
+  </si>
+  <si>
+    <t>4302</t>
+  </si>
+  <si>
+    <t>148</t>
+  </si>
+  <si>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4302/ind_148.pdf</t>
+  </si>
+  <si>
+    <t>Indica à Chefe do Executivo Municipal, por meio da Secretaria competente, estude a viabilidade de implantar a oferta de café da manhã aos alunos no início do período escolar, bem como a disponibilização de um lanche reforçado ou almoço ao ﬁnal das aulas nas escolas da rede municipal.</t>
+  </si>
+  <si>
+    <t>4303</t>
+  </si>
+  <si>
+    <t>149</t>
+  </si>
+  <si>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4303/ind_149.pdf</t>
+  </si>
+  <si>
+    <t>Indica à Chefe do Executivo Municipal que estudos sejam realizados, por meio da Secretaria Municipal de Educação, sobre a possibilidade de construção de novas salas de aula nas escolas da rede municipal, visando atender à crescente demanda de alunos.</t>
+  </si>
+  <si>
+    <t>4304</t>
+  </si>
+  <si>
+    <t>150</t>
+  </si>
+  <si>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4304/ind_150.pdf</t>
+  </si>
+  <si>
+    <t>Indica à Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da Prefeitura no sentido de que seja providenciada a instalação de uma lombada (redutor de velocidade) na Rua Mamud Assim Sucaria, em frente ao nº 403, próximo ao cruzamento com a Rua Alberta Marcari.</t>
+  </si>
+  <si>
+    <t>4305</t>
+  </si>
+  <si>
+    <t>151</t>
+  </si>
+  <si>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4305/ind_151.pdf</t>
+  </si>
+  <si>
+    <t>Indica à Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da Prefeitura para a realização do plantio de árvores da espécie Jequitibá-branco (Cariniana estrellensis) na pracinha localizada no bairro CDHU Novo, no Município de Barrinha/SP.</t>
+  </si>
+  <si>
+    <t>4306</t>
+  </si>
+  <si>
+    <t>152</t>
+  </si>
+  <si>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4306/ind_152.pdf</t>
+  </si>
+  <si>
+    <t>Indica à Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da Prefeitura no sentido de fazer a instalação de poltronas para acompanhantes e divisórias entre os leitos na Unidade Mista de Saúde do Município deBarrinha/SP.</t>
+  </si>
+  <si>
+    <t>4307</t>
+  </si>
+  <si>
+    <t>153</t>
+  </si>
+  <si>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4307/ind_153.pdf</t>
+  </si>
+  <si>
+    <t>Indica à Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da Prefeitura no sentido da necessidade de instalação de novo bebedouro de água e a revitalização da quadra esportiva da EMEB Ibraim Saleh.</t>
+  </si>
+  <si>
+    <t>4308</t>
+  </si>
+  <si>
+    <t>154</t>
+  </si>
+  <si>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4308/ind_154.pdf</t>
+  </si>
+  <si>
+    <t>Indica à Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da Prefeitura no sentido da realização de operação tapa-buracos na vias: Rua Sussumo Okano, em frente à Garagem da São Bento; Rua Décio de Freitas Ribeiro, localizada na COAB Velha; Avenida Castelo Branco, nº 1193, no bairro Vila Recreio; e Rua Pedro Garcia Cabrera, nº 367, no bairro Colorado II.</t>
+  </si>
+  <si>
+    <t>4309</t>
+  </si>
+  <si>
+    <t>155</t>
+  </si>
+  <si>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4309/ind_155.pdf</t>
+  </si>
+  <si>
+    <t>Indica à Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da Prefeitura no sentido da implantação de sinalização de trânsito no entorno da EMEIF Elza Aparecida Silverio Pavan com pintura de “PARE” e faixas de pedestres.</t>
+  </si>
+  <si>
+    <t>4310</t>
+  </si>
+  <si>
+    <t>156</t>
+  </si>
+  <si>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4310/ind_156.pdf</t>
+  </si>
+  <si>
+    <t>Indica à Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da Prefeitura no sentido de determinar aos setores competentes da Administração Pública a adoção das providências necessárias para a regulamentação, adequação e valorização da função de condutor de ambulância no município, em conformidade com a Lei Federal nº 15.250, de 3 de novembro de 2025.</t>
+  </si>
+  <si>
+    <t>4317</t>
+  </si>
+  <si>
+    <t>157</t>
+  </si>
+  <si>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4317/ind_157.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal a criação do programa “Leva e Traz Saúde” em Barrinha -SP, destinado a oferecer transporte gratuito a pacientes entre unidades de saúde do município, garantindo maior acessibilidade e continuidade nos cuidados médicos.</t>
+  </si>
+  <si>
+    <t>4318</t>
+  </si>
+  <si>
+    <t>158</t>
+  </si>
+  <si>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4318/ind_158.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo Municipal a reforma da Pista de Skate localizada na cidade de Barrinha- SP.</t>
+  </si>
+  <si>
+    <t>4319</t>
+  </si>
+  <si>
+    <t>159</t>
+  </si>
+  <si>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4319/ind_159.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo a realização de reforma e melhorias na Unidade Básica de Saúde (UBS VI) Alípio Ferreira Lima, visando garantir melhores condições de atendimento à população.</t>
+  </si>
+  <si>
+    <t>4320</t>
+  </si>
+  <si>
+    <t>160</t>
+  </si>
+  <si>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4320/ind_160.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo a criação do cargo público de Condutor de Ambulância, com piso salarial específico, reconhecendo-o como profissional de saúde regulamentado pela Lei nº 15.250/2025</t>
+  </si>
+  <si>
+    <t>4321</t>
+  </si>
+  <si>
+    <t>161</t>
+  </si>
+  <si>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4321/ind_161.pdf</t>
+  </si>
+  <si>
+    <t>Indica à Chefe do Executivo Municipal e a Secretária de Educação que dê  publicidade nas escolas do município de Barrinha sobre a iniciativa do Governo Federal denominada “MEC Livros”, por meio do endereço eletrônico https://meclivros.mec.gov.br, que disponibiliza gratuitamente um acervo de 1.700 obras.</t>
+  </si>
+  <si>
+    <t>4322</t>
+  </si>
+  <si>
+    <t>162</t>
+  </si>
+  <si>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4322/ind_162.pdf</t>
+  </si>
+  <si>
+    <t>Solicita estudos técnicos para a instalação de postes de iluminação pública na Avenida Vereador Júlio Marcari, na altura do cruzamento com as Ruas Cordeiro e Jazon Cayres.</t>
+  </si>
+  <si>
+    <t>4323</t>
+  </si>
+  <si>
+    <t>163</t>
+  </si>
+  <si>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4323/ind_163.pdf</t>
+  </si>
+  <si>
+    <t>Indica à Prefeita Municipal a necessidade de declarar até 30 de abril de 2026, as informações referentes ao período de 1º de janeiro a 31 de dezembro de 2025, ao Sistema Nacional de Informações sobre a Gestão de Resíduos Sólidos (SINIR), por meio da plataforma sistemas.sinir.gov.br.</t>
+  </si>
+  <si>
+    <t>4324</t>
+  </si>
+  <si>
+    <t>164</t>
+  </si>
+  <si>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4324/ind_164.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de que determine aos setores competentes a realização de estudos e providências visando a readequação e atualização da remuneração dos estagiários vinculados ao CIEE (Centro de Integração Empresa-Escola) que atuam junto à Prefeitura Municipal de Barrinha.</t>
+  </si>
+  <si>
+    <t>4325</t>
+  </si>
+  <si>
+    <t>165</t>
+  </si>
+  <si>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4325/ind_165.pdf</t>
+  </si>
+  <si>
+    <t>Indica à Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da Prefeitura no sentido de determinar a construção de um posto de saúde (Unidade Básica de Saúde – UBS) no bairro Jardim Colorado II, no Município de Barrinha/SP.</t>
+  </si>
+  <si>
+    <t>4326</t>
+  </si>
+  <si>
+    <t>166</t>
+  </si>
+  <si>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4326/ind_166.pdf</t>
+  </si>
+  <si>
+    <t>Indica à Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da Prefeitura no sentido de realizar a instalação de bancos e brinquedos na Praça do bairro Novo Horizonte, no município de Barrinha.</t>
+  </si>
+  <si>
+    <t>4327</t>
+  </si>
+  <si>
+    <t>167</t>
+  </si>
+  <si>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4327/ind_167.pdf</t>
+  </si>
+  <si>
+    <t>Indica à Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da Prefeitura no sentido de contratar médico reumatologista para atendimento na rede pública municipal de saúde.</t>
+  </si>
+  <si>
+    <t>4328</t>
+  </si>
+  <si>
+    <t>168</t>
+  </si>
+  <si>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4328/ind_168.pdf</t>
+  </si>
+  <si>
+    <t>Indica à Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da Prefeitura no sentido de determinar a construção de uma praça pública no bairro Jardim Colorado II, no Município de Barrinha/SP.</t>
+  </si>
+  <si>
+    <t>4329</t>
+  </si>
+  <si>
+    <t>169</t>
+  </si>
+  <si>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4329/ind_169.pdf</t>
+  </si>
+  <si>
+    <t>Indica à Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da Prefeitura no sentido de realização de operação tapa-buracos na Avenida Júlio Macari, altura do número 468, no município de Barrinha.</t>
+  </si>
+  <si>
+    <t>4330</t>
+  </si>
+  <si>
+    <t>170</t>
+  </si>
+  <si>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4330/ind_170.pdf</t>
+  </si>
+  <si>
+    <t>Indica à Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da Prefeitura no sentido de que se realize a instalação de bicicletários em locais apropriados para guarda segura de bicicletas.</t>
+  </si>
+  <si>
+    <t>4331</t>
+  </si>
+  <si>
+    <t>171</t>
+  </si>
+  <si>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4331/ind_171.pdf</t>
+  </si>
+  <si>
+    <t>Indica à  Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de determinar a instalação de ponto de ônibus no bairro Jardim Colorado II, no Município de Barrinha/SP.</t>
+  </si>
+  <si>
+    <t>4332</t>
+  </si>
+  <si>
+    <t>172</t>
+  </si>
+  <si>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4332/ind_172.pdf</t>
+  </si>
+  <si>
+    <t>Indica à Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de que seja realizado um Plano de Arborização Urbana, através de um estudo aprofundado contemplando diagnósticos da cobertura vegetal existente, definição de espécies adequadas, diretrizes de manejo, manutenção e expansão.</t>
+  </si>
+  <si>
+    <t>4333</t>
+  </si>
+  <si>
+    <t>173</t>
+  </si>
+  <si>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4333/ind_173.pdf</t>
+  </si>
+  <si>
+    <t>Indica à Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da Prefeitura no sentido de que seja realizado redução de carga horária para servidores públicos diagnosticados com Fibromialgia.</t>
+  </si>
+  <si>
+    <t>4334</t>
+  </si>
+  <si>
+    <t>174</t>
+  </si>
+  <si>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4334/ind_174.pdf</t>
+  </si>
+  <si>
+    <t>Indica à Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da Prefeitura no sentido de determinar a abertura dos portões da unidade de saúde para atendimento na especialidade de ortopedia a partir das 05h30 da manhã, no Município de Barrinha/SP.</t>
+  </si>
+  <si>
+    <t>4335</t>
+  </si>
+  <si>
+    <t>175</t>
+  </si>
+  <si>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4335/ind_175.pdf</t>
+  </si>
+  <si>
+    <t>Solicita a realização de estudos para instalação de iluminação pública na Estrada Municipal Willy Mucha, localizada na zona rural do município.</t>
+  </si>
+  <si>
+    <t>4336</t>
+  </si>
+  <si>
+    <t>176</t>
+  </si>
+  <si>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4336/ind_176.pdf</t>
+  </si>
+  <si>
+    <t>Indico à Excelentíssima Senhora Prefeita Municipal, nos termos regimentais, que determine ao setor competente a realização de reparo asfáltico (tapa-buraco) na Rua Antônio Alves Borges no bairro Jardim Belo Horizonte.</t>
+  </si>
+  <si>
+    <t>4246</t>
+  </si>
+  <si>
+    <t>MOC</t>
+  </si>
+  <si>
+    <t>Moção</t>
+  </si>
+  <si>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4246/moc_01.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Sentido Pesar pelo falecimento do Sr Valdinei Bezerra, com 53 anos de idade.</t>
+  </si>
+  <si>
+    <t>4247</t>
+  </si>
+  <si>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4247/moc_02.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Sentido Pesar pelo falecimento do Sr. Onofre Francisco dos Santos, com 93 anos de idade.</t>
+  </si>
+  <si>
+    <t>4254</t>
+  </si>
+  <si>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4254/moc_03.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Sentido Pesar pelo falecimento do Dr. Mailson Ferreira da Silva.</t>
+  </si>
+  <si>
+    <t>4255</t>
+  </si>
+  <si>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4255/moc_04.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Sentido Pesar pelo falecimento do Sr. Walter Alão aos 58 anos de idade.</t>
+  </si>
+  <si>
     <t>4116</t>
   </si>
   <si>
-    <t>2026</t>
-[...4 lines deleted...]
-  <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
     <t>Prefeito Municipal</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4116/pl-01-2026.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4116/pl-01-2026.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de Créditos Adicionais Suplementares/Especiais e dá outras providências.</t>
+  </si>
+  <si>
+    <t>4143</t>
+  </si>
+  <si>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4143/pl-02-2026-cmb.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a garantia de vacinação domiciliar para pessoas com Transtorno do Espectro Autista (TEA) e demais pessoas neurodivergentes no Município de Barrinha e dá outras providências.</t>
+  </si>
+  <si>
+    <t>4144</t>
+  </si>
+  <si>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4144/pl-03-2026-cmb.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a redenominação de bairro no Município de Barrinha e dá outras providências.</t>
+  </si>
+  <si>
+    <t>4154</t>
+  </si>
+  <si>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4154/pl-04-2026-cmb.pdf</t>
+  </si>
+  <si>
+    <t>4155</t>
+  </si>
+  <si>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4155/pl-05-2026-cmb.pdf</t>
+  </si>
+  <si>
+    <t>INSTITUI O ADESIVO OFICIAL “CORAÇÃO INCLUSIVO' NO MUNICÍPIO DE BARRINHA, DESTINADO À IDENTIFICAÇÃO DE VEÍCULOS DE CONDUTORES OU RESPONSÁVEIS POR PESSOAS COM DEFICIÊNCIA FÍSICA, INTELECTUAL OU TRANSTORNO DO ESPECTRO AUTISTA (TEA), E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>4189</t>
+  </si>
+  <si>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4189/pl-06-2026-cmb.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo a instituir o Programa Municipal de Instalação de Caçambas Comunitárias aos finais de semana no Município e dá outras providências.</t>
+  </si>
+  <si>
+    <t>4190</t>
+  </si>
+  <si>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4190/pl-07-2026-cmb.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo a instituir o Programa Municipal de Monitoramento Ambiental por Câmeras para combate ao descarte irregular de resíduos sólidos no Município e dá outras providências.</t>
+  </si>
+  <si>
+    <t>4191</t>
+  </si>
+  <si>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4191/pl-08-2026-cmb.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo a instituir o Programa Municipal de Coleta Domiciliar de Resíduos Volumosos no Município e dá outras providências.</t>
+  </si>
+  <si>
+    <t>4192</t>
+  </si>
+  <si>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4192/pl-09-2026-cmb.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a proibição de nomeação e contratação para cargos públicos de pessoas condenadas por violência doméstica e familiar contra a mulher no âmbito da Administração Pública do Município de Barrinha.</t>
+  </si>
+  <si>
+    <t>4206</t>
+  </si>
+  <si>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4206/pl-10-2026-cmb.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA O EXECUTIVO MUNICIPAL A TRANSFERIR RECURSOS FINANCEIROS A ENTIDADES INDICADAS NA FORMA QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>4280</t>
+  </si>
+  <si>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4280/pl-11-2026-cmb.pdf</t>
+  </si>
+  <si>
+    <t>4207</t>
+  </si>
+  <si>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4207/pl-12-2026-cmb.pdf</t>
+  </si>
+  <si>
+    <t>Institui o Programa Municipal “LIXO ZERO” – Fiscalização Colaborativa de Resíduos Sólidos no Município de Barrinha e dá outras providências.</t>
+  </si>
+  <si>
+    <t>4230</t>
+  </si>
+  <si>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4230/pl-13-2026-cmb.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo a instituir e realizar a Feira Anual de Ciências no Município de Barrinha e dá outras providências.</t>
+  </si>
+  <si>
+    <t>4252</t>
+  </si>
+  <si>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4252/pl-14-2026-cmb.pdf</t>
+  </si>
+  <si>
+    <t>Institui o Programa Praça Limpa no município de Barrinha e dá outras providências.</t>
+  </si>
+  <si>
+    <t>4253</t>
+  </si>
+  <si>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4253/pl-15-2026-cmb.pdf</t>
+  </si>
+  <si>
+    <t>4282</t>
+  </si>
+  <si>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4282/pl-16-2026-cmb.pdf</t>
+  </si>
+  <si>
+    <t>Denomina "PRAÇA ROTARY CLUB" o espaço que menciona no Residencial Vera Lúcia II, desta cidade.</t>
+  </si>
+  <si>
+    <t>4281</t>
+  </si>
+  <si>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4281/pl-18-2026-cmb.pdf</t>
+  </si>
+  <si>
+    <t>4283</t>
+  </si>
+  <si>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4283/pl-19-2026-cmb.pdf</t>
+  </si>
+  <si>
+    <t>Institui o Programa de benefícios fiscais de Barrinha REFIS 2026 e dá outras providências correlatas.</t>
+  </si>
+  <si>
+    <t>4314</t>
+  </si>
+  <si>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4314/pl-20-2026-cmb.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a implantação do Programa Ronda Escolar no Município de Barrinha – SP e dá outras providências.</t>
+  </si>
+  <si>
+    <t>4315</t>
+  </si>
+  <si>
+    <t>PRE</t>
+  </si>
+  <si>
+    <t>Projeto de Resolução</t>
+  </si>
+  <si>
+    <t>Emerson Colorido, Magnus - Filho Do Prof. Gil, Professora Marília, Ronaldo Troia</t>
+  </si>
+  <si>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4315/projeto-resolucao-01-2026-cmb.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a alteração do art. 218 e acréscimo de dispositivos ao Regimento Interno da Câmara Municipal de Barrinha/SP, disciplinando o procedimento de emendas parlamentares ao orçamento municipal.</t>
+  </si>
+  <si>
+    <t>4316</t>
+  </si>
+  <si>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4316/projeto-resolucao-02-2026-cmb.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre o procedimento para apresentação, análise, execução e fiscalização de emendas parlamentares no âmbito da Câmara Municipal de Barrinha/SP.</t>
+  </si>
+  <si>
+    <t>4153</t>
+  </si>
+  <si>
+    <t>REQ</t>
+  </si>
+  <si>
+    <t>Requerimento</t>
+  </si>
+  <si>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4153/req_01.pdf</t>
+  </si>
+  <si>
+    <t>Requer à Chefe do Executivo Municipal que o setor competente elabore um novo Plano Diretor do Município de Barrinha – SP. considerando que o Plano Diretor, atualmente em vigor, foi instituído no ano de 2006, encontrando-se defasado em relação à atual realidade urbana, social, econômica e ambiental do município.</t>
+  </si>
+  <si>
+    <t>4193</t>
+  </si>
+  <si>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4193/req_02.pdf</t>
+  </si>
+  <si>
+    <t>Requer à Chefe do Executivo Municipal que o setor competente informe a esta Casa e preste esclarecimentos referente à organização e funcionamento da Guarda/Vigia Municipal.</t>
+  </si>
+  <si>
+    <t>4194</t>
+  </si>
+  <si>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4194/req_03.pdf</t>
+  </si>
+  <si>
+    <t>REQUER à  Chefe do Executivo Municipal que, por meio do setor competente, informe a esta Casa de Leis se existe algum estudo em andamento para equiparação e valorização do salário-base das fonoaudiólogas efetivas em exercício no município._x000D_
+Requer, ainda, que seja avaliada a inclusão do cargo em futuros concursos públicos, aﬁm de possibilitar a ampliação do quadro de proﬁssionais e garantir que o municípioconte com proﬁssionais capacitados e interessados em exercer a função.</t>
+  </si>
+  <si>
+    <t>4195</t>
+  </si>
+  <si>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4195/req_04.pdf</t>
+  </si>
+  <si>
+    <t>REQUER à Chefe do Executivo Municipal que, por meio do setor competente, informe a esta Casa de Leis se existe algum estudo em andamento visando à equiparação e valorização do salário-base dos fisioterapeutas e psicólogos efetivos em exercício no município.</t>
+  </si>
+  <si>
+    <t>4214</t>
+  </si>
+  <si>
+    <t>Helinho Geloni, Ronaldo Troia</t>
+  </si>
+  <si>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4214/requerimento-05-2026-cmb.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Poder Executivo Municipal que estude a viabilidade de substituir o fornecimento de cestas básicas concedidas aos trabalhadores da Frente de Trabalho por benefício em forma de vale-alimentação.</t>
+  </si>
+  <si>
+    <t>4225</t>
+  </si>
+  <si>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4225/req_06.pdf</t>
+  </si>
+  <si>
+    <t>Requer à Chefe do Executivo Municipal que o setor competente informe a esta Casa quais estudos estão em andamento para o cumprimento da Lei Complementar oriunda do Projeto de Lei Complementar nº 143/2020, conhecida como “Descongela Já”. Ressalta-se que este Vereador, juntamente com o Vereador Caíque da Farmácia, protocolou o Ofício nº 11 em 29/01/2026, referente a esta situação.</t>
+  </si>
+  <si>
+    <t>4311</t>
+  </si>
+  <si>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4311/req_07.pdf</t>
+  </si>
+  <si>
+    <t>Requer à Chefe do Executivo Municipal que o setor competente informe a esta Casa, como está a abertura das inscrições do Programa Minha Casa, Minha Vida no Município de Barrinha/SP.</t>
+  </si>
+  <si>
+    <t>4312</t>
+  </si>
+  <si>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4312/req_08.pdf</t>
+  </si>
+  <si>
+    <t>Requer à Chefe do Executivo Municipal que o setor competente, Procuradoria do Município, informe a esta Casa, acerca da situação documental em que se encontra a gleba de terra onde está instalada a ÁREA INDUSTRIAL.</t>
+  </si>
+  <si>
+    <t>4313</t>
+  </si>
+  <si>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4313/req_09.pdf</t>
+  </si>
+  <si>
+    <t>Requer à Chefe do Executivo Municipal que o setor competente informe a esta Casa, se o Poder Executivo irá implantar a regulamentação, no âmbito do município de Barrinha, a fim de cumprimento da Lei Federal nº 15.326/2026.</t>
+  </si>
+  <si>
+    <t>4259</t>
+  </si>
+  <si>
+    <t>VETOT</t>
+  </si>
+  <si>
+    <t>Veto Total</t>
+  </si>
+  <si>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4259/veto-pl-93-2025-cmb.pdf</t>
+  </si>
+  <si>
+    <t>Veto Total ao Autógrafo do Projeto de Lei 93/2025, que "Dispõe sobre a obrigatoriedade de destinação de espaço reservado e acessível para pessoas com deficiência em todos os eventos públicos e privados que recebam apoio do Poder Público Municipal de Barrinha.".</t>
+  </si>
+  <si>
+    <t>4260</t>
+  </si>
+  <si>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4260/veto-pl-95-2025-cmb.pdf</t>
+  </si>
+  <si>
+    <t>Veto Total ao Autógrafo do Projeto de Lei 95/2025, que "Autoriza o Poder Executivo do Município de Barrinha/SP a instituir sinal de internet Wi-Fi gratuito nas praças públicas do Município, e dá outras providências.".</t>
+  </si>
+  <si>
+    <t>4261</t>
+  </si>
+  <si>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4261/veto-pl-98-2025-cmb.pdf</t>
+  </si>
+  <si>
+    <t>Veto Total ao Autógrafo do Projeto de Lei 98/2025, que "Institui o serviço municipal ‘Fala no Zap’ no âmbito do Município de Barrinha/SP, destinado ao atendimento da população por meio de assistente virtual (chatbot) via aplicativo WhatsApp, para solicitação e acompanhamento de serviços públicos, e dá outras providências.".</t>
+  </si>
+  <si>
+    <t>4262</t>
+  </si>
+  <si>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4262/veto-pl-99-2025-cmb.pdf</t>
+  </si>
+  <si>
+    <t>Veto Total ao Autógrafo do Projeto de Lei 99/2025, que "Dispõe sobre a obrigatoriedade do uso de focinheira, coleira e guia curta para cães de raças consideradas perigosas ou de grande porte, bem como para animais com histórico de agressividade, e dá outras providências.".</t>
+  </si>
+  <si>
+    <t>4263</t>
+  </si>
+  <si>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4263/veto-pl-101-2025-cmb.pdf</t>
+  </si>
+  <si>
+    <t>Veto Total ao Autógrafo do Projeto de Lei 101/2025, que "Institui o Programa Municipal de Incentivo e Proteção à Cultura Local e aos Artistas de Barrinha/SP e dá outras providências.".</t>
+  </si>
+  <si>
+    <t>4264</t>
+  </si>
+  <si>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4264/veto-pl-102-2025-cmb.pdf</t>
+  </si>
+  <si>
+    <t>Veto Total ao Autógrafo do Projeto de Lei 102/2025, que "Dispõe sobre a implantação de serviço de internet Wi-Fi gratuito nas Unidades Básicas de Saúde (UBSs) do município de Barrinha e dá outras providências.".</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -405,68 +2946,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4116/pl-01-2026.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4117/ind_01.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4118/ind_02_i.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4129/ind_03_i.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4120/ind_04_i.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4121/ind_05.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4122/ind_06.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4123/ind_07.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4124/ind_08.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4125/ind_09.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4126/ind_10.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4127/ind_11.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4128/ind_12.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4130/ind_13.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4131/ind_14.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4132/ind_15.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4133/ind_16.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4140/ind_23.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4135/ind_18.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4136/ind_19.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4137/ind_20.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4138/ind_21.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4139/ind_22.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4141/ind_23i.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4142/ind_24.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4145/ind_25.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4147/ind_26.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4148/ind_27.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4149/ind_28.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4150/ind_29.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4151/ind_30.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4152/ind_31.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4156/ind_32.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4157/ind_33.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4158/ind_34.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4159/ind_35.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4160/ind_36.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4161/ind_37.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4162/ind_38.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4163/ind_39.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4164/ind_40.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4165/ind_41.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4166/ind_42.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4167/ind_43.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4168/ind_44.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4169/ind_45.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4170/ind_46.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4171/ind_47.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4172/ind_48.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4173/ind_49.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4174/ind_50.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4175/ind_51.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4176/ind_52.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4177/ind_53.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4178/ind_54.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4179/ind_55.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4180/ind_56.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4181/ind_57.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4182/ind_58.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4183/ind_59.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4184/ind_60.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4185/ind_61.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4186/ind_62.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4187/ind_63.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4188/ind_64.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4196/ind_65.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4197/ind_66.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4198/ind_67.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4199/ind_68.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4200/ind_69.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4202/ind_70.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4203/ind_71.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4204/ind_72.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4205/ind_73.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4208/ind_74.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4209/ind_75.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4210/ind_76.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4211/ind_77.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4213/indicacao-78-2026-cmb.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4215/ind_79.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4216/ind_80.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4217/ind_81.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4218/ind_82.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4219/ind_83.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4220/ind_84.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4221/ind_85.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4222/ind_86.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4223/ind_87.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4224/ind_88.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4226/ind_89.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4227/ind_90.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4228/ind_91.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4229/ind_92.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4231/ind_93.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4232/ind_94.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4233/ind_95.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4234/ind_96.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4235/ind_97.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4236/ind_98.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4237/ind_99.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4238/ind_100.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4239/ind_101.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4240/ind_102.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4241/ind_103.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4242/ind_104.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4243/ind_105.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4244/ind_106.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4245/ind_107.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4248/ind_108.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4249/ind_109.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4250/ind_110.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4251/ind_111.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4256/ind_112.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4257/ind_113.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4258/ind_114.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4265/ind_115.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4266/ind_116.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4267/ind_117.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4268/ind_118.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4269/ind_119.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4270/ind_120.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4271/ind_121.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4272/ind_122.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4273/ind_123.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4274/ind_124.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4275/ind_125.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4276/ind_126.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4277/ind_127.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4278/ind_128.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4279/ind_129.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4284/ind_130.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4285/ind_131.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4286/ind_132.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4287/ind_133.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4288/ind_134.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4289/ind_135.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4290/ind_136.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4291/ind_137.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4292/ind_138.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4293/ind_139.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4294/ind_140.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4295/ind_141.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4296/ind_142.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4297/ind_143.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4298/ind_144.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4299/ind_145.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4300/ind_146.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4301/ind_147.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4302/ind_148.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4303/ind_149.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4304/ind_150.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4305/ind_151.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4306/ind_152.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4307/ind_153.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4308/ind_154.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4309/ind_155.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4310/ind_156.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4317/ind_157.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4318/ind_158.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4319/ind_159.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4320/ind_160.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4321/ind_161.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4322/ind_162.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4323/ind_163.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4324/ind_164.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4325/ind_165.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4326/ind_166.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4327/ind_167.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4328/ind_168.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4329/ind_169.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4330/ind_170.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4331/ind_171.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4332/ind_172.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4333/ind_173.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4334/ind_174.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4335/ind_175.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4336/ind_176.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4246/moc_01.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4247/moc_02.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4254/moc_03.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4255/moc_04.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4116/pl-01-2026.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4143/pl-02-2026-cmb.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4144/pl-03-2026-cmb.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4154/pl-04-2026-cmb.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4155/pl-05-2026-cmb.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4189/pl-06-2026-cmb.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4190/pl-07-2026-cmb.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4191/pl-08-2026-cmb.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4192/pl-09-2026-cmb.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4206/pl-10-2026-cmb.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4280/pl-11-2026-cmb.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4207/pl-12-2026-cmb.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4230/pl-13-2026-cmb.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4252/pl-14-2026-cmb.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4253/pl-15-2026-cmb.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4282/pl-16-2026-cmb.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4281/pl-18-2026-cmb.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4283/pl-19-2026-cmb.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4314/pl-20-2026-cmb.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4315/projeto-resolucao-01-2026-cmb.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4316/projeto-resolucao-02-2026-cmb.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4153/req_01.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4193/req_02.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4194/req_03.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4195/req_04.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4214/requerimento-05-2026-cmb.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4225/req_06.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4311/req_07.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4312/req_08.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4313/req_09.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4259/veto-pl-93-2025-cmb.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4260/veto-pl-95-2025-cmb.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4261/veto-pl-98-2025-cmb.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4262/veto-pl-99-2025-cmb.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4263/veto-pl-101-2025-cmb.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2026/4264/veto-pl-102-2025-cmb.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H2"/>
+  <dimension ref="A1:H217"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="17.42578125" bestFit="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="8" max="8" width="87.42578125" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="71.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="102.5703125" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
@@ -477,53 +3018,5858 @@
       <c r="A2" t="s">
         <v>8</v>
       </c>
       <c r="B2" t="s">
         <v>9</v>
       </c>
       <c r="C2" t="s">
         <v>10</v>
       </c>
       <c r="D2" t="s">
         <v>11</v>
       </c>
       <c r="E2" t="s">
         <v>12</v>
       </c>
       <c r="F2" t="s">
         <v>13</v>
       </c>
       <c r="G2" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H2" t="s">
         <v>15</v>
       </c>
     </row>
+    <row r="3" spans="1:8">
+      <c r="A3" t="s">
+        <v>16</v>
+      </c>
+      <c r="B3" t="s">
+        <v>9</v>
+      </c>
+      <c r="C3" t="s">
+        <v>17</v>
+      </c>
+      <c r="D3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E3" t="s">
+        <v>12</v>
+      </c>
+      <c r="F3" t="s">
+        <v>18</v>
+      </c>
+      <c r="G3" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="H3" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="4" spans="1:8">
+      <c r="A4" t="s">
+        <v>21</v>
+      </c>
+      <c r="B4" t="s">
+        <v>9</v>
+      </c>
+      <c r="C4" t="s">
+        <v>22</v>
+      </c>
+      <c r="D4" t="s">
+        <v>11</v>
+      </c>
+      <c r="E4" t="s">
+        <v>12</v>
+      </c>
+      <c r="F4" t="s">
+        <v>23</v>
+      </c>
+      <c r="G4" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="H4" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="5" spans="1:8">
+      <c r="A5" t="s">
+        <v>26</v>
+      </c>
+      <c r="B5" t="s">
+        <v>9</v>
+      </c>
+      <c r="C5" t="s">
+        <v>27</v>
+      </c>
+      <c r="D5" t="s">
+        <v>11</v>
+      </c>
+      <c r="E5" t="s">
+        <v>12</v>
+      </c>
+      <c r="F5" t="s">
+        <v>28</v>
+      </c>
+      <c r="G5" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="H5" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="6" spans="1:8">
+      <c r="A6" t="s">
+        <v>31</v>
+      </c>
+      <c r="B6" t="s">
+        <v>9</v>
+      </c>
+      <c r="C6" t="s">
+        <v>32</v>
+      </c>
+      <c r="D6" t="s">
+        <v>11</v>
+      </c>
+      <c r="E6" t="s">
+        <v>12</v>
+      </c>
+      <c r="F6" t="s">
+        <v>13</v>
+      </c>
+      <c r="G6" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="H6" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="7" spans="1:8">
+      <c r="A7" t="s">
+        <v>35</v>
+      </c>
+      <c r="B7" t="s">
+        <v>9</v>
+      </c>
+      <c r="C7" t="s">
+        <v>36</v>
+      </c>
+      <c r="D7" t="s">
+        <v>11</v>
+      </c>
+      <c r="E7" t="s">
+        <v>12</v>
+      </c>
+      <c r="F7" t="s">
+        <v>37</v>
+      </c>
+      <c r="G7" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="H7" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="8" spans="1:8">
+      <c r="A8" t="s">
+        <v>40</v>
+      </c>
+      <c r="B8" t="s">
+        <v>9</v>
+      </c>
+      <c r="C8" t="s">
+        <v>41</v>
+      </c>
+      <c r="D8" t="s">
+        <v>11</v>
+      </c>
+      <c r="E8" t="s">
+        <v>12</v>
+      </c>
+      <c r="F8" t="s">
+        <v>13</v>
+      </c>
+      <c r="G8" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="H8" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="9" spans="1:8">
+      <c r="A9" t="s">
+        <v>44</v>
+      </c>
+      <c r="B9" t="s">
+        <v>9</v>
+      </c>
+      <c r="C9" t="s">
+        <v>45</v>
+      </c>
+      <c r="D9" t="s">
+        <v>11</v>
+      </c>
+      <c r="E9" t="s">
+        <v>12</v>
+      </c>
+      <c r="F9" t="s">
+        <v>37</v>
+      </c>
+      <c r="G9" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="H9" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="10" spans="1:8">
+      <c r="A10" t="s">
+        <v>48</v>
+      </c>
+      <c r="B10" t="s">
+        <v>9</v>
+      </c>
+      <c r="C10" t="s">
+        <v>49</v>
+      </c>
+      <c r="D10" t="s">
+        <v>11</v>
+      </c>
+      <c r="E10" t="s">
+        <v>12</v>
+      </c>
+      <c r="F10" t="s">
+        <v>13</v>
+      </c>
+      <c r="G10" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="H10" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="11" spans="1:8">
+      <c r="A11" t="s">
+        <v>52</v>
+      </c>
+      <c r="B11" t="s">
+        <v>9</v>
+      </c>
+      <c r="C11" t="s">
+        <v>53</v>
+      </c>
+      <c r="D11" t="s">
+        <v>11</v>
+      </c>
+      <c r="E11" t="s">
+        <v>12</v>
+      </c>
+      <c r="F11" t="s">
+        <v>54</v>
+      </c>
+      <c r="G11" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="H11" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="12" spans="1:8">
+      <c r="A12" t="s">
+        <v>57</v>
+      </c>
+      <c r="B12" t="s">
+        <v>9</v>
+      </c>
+      <c r="C12" t="s">
+        <v>58</v>
+      </c>
+      <c r="D12" t="s">
+        <v>11</v>
+      </c>
+      <c r="E12" t="s">
+        <v>12</v>
+      </c>
+      <c r="F12" t="s">
+        <v>37</v>
+      </c>
+      <c r="G12" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="H12" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8">
+      <c r="A13" t="s">
+        <v>61</v>
+      </c>
+      <c r="B13" t="s">
+        <v>9</v>
+      </c>
+      <c r="C13" t="s">
+        <v>62</v>
+      </c>
+      <c r="D13" t="s">
+        <v>11</v>
+      </c>
+      <c r="E13" t="s">
+        <v>12</v>
+      </c>
+      <c r="F13" t="s">
+        <v>13</v>
+      </c>
+      <c r="G13" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="H13" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8">
+      <c r="A14" t="s">
+        <v>65</v>
+      </c>
+      <c r="B14" t="s">
+        <v>9</v>
+      </c>
+      <c r="C14" t="s">
+        <v>66</v>
+      </c>
+      <c r="D14" t="s">
+        <v>11</v>
+      </c>
+      <c r="E14" t="s">
+        <v>12</v>
+      </c>
+      <c r="F14" t="s">
+        <v>67</v>
+      </c>
+      <c r="G14" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="H14" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8">
+      <c r="A15" t="s">
+        <v>70</v>
+      </c>
+      <c r="B15" t="s">
+        <v>9</v>
+      </c>
+      <c r="C15" t="s">
+        <v>71</v>
+      </c>
+      <c r="D15" t="s">
+        <v>11</v>
+      </c>
+      <c r="E15" t="s">
+        <v>12</v>
+      </c>
+      <c r="F15" t="s">
+        <v>28</v>
+      </c>
+      <c r="G15" s="1" t="s">
+        <v>72</v>
+      </c>
+      <c r="H15" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8">
+      <c r="A16" t="s">
+        <v>74</v>
+      </c>
+      <c r="B16" t="s">
+        <v>9</v>
+      </c>
+      <c r="C16" t="s">
+        <v>75</v>
+      </c>
+      <c r="D16" t="s">
+        <v>11</v>
+      </c>
+      <c r="E16" t="s">
+        <v>12</v>
+      </c>
+      <c r="F16" t="s">
+        <v>67</v>
+      </c>
+      <c r="G16" s="1" t="s">
+        <v>76</v>
+      </c>
+      <c r="H16" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="17" spans="1:8">
+      <c r="A17" t="s">
+        <v>78</v>
+      </c>
+      <c r="B17" t="s">
+        <v>9</v>
+      </c>
+      <c r="C17" t="s">
+        <v>79</v>
+      </c>
+      <c r="D17" t="s">
+        <v>11</v>
+      </c>
+      <c r="E17" t="s">
+        <v>12</v>
+      </c>
+      <c r="F17" t="s">
+        <v>28</v>
+      </c>
+      <c r="G17" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="H17" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="18" spans="1:8">
+      <c r="A18" t="s">
+        <v>82</v>
+      </c>
+      <c r="B18" t="s">
+        <v>9</v>
+      </c>
+      <c r="C18" t="s">
+        <v>83</v>
+      </c>
+      <c r="D18" t="s">
+        <v>11</v>
+      </c>
+      <c r="E18" t="s">
+        <v>12</v>
+      </c>
+      <c r="F18" t="s">
+        <v>67</v>
+      </c>
+      <c r="G18" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="H18" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="19" spans="1:8">
+      <c r="A19" t="s">
+        <v>86</v>
+      </c>
+      <c r="B19" t="s">
+        <v>9</v>
+      </c>
+      <c r="C19" t="s">
+        <v>87</v>
+      </c>
+      <c r="D19" t="s">
+        <v>11</v>
+      </c>
+      <c r="E19" t="s">
+        <v>12</v>
+      </c>
+      <c r="F19" t="s">
+        <v>28</v>
+      </c>
+      <c r="G19" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="H19" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="20" spans="1:8">
+      <c r="A20" t="s">
+        <v>90</v>
+      </c>
+      <c r="B20" t="s">
+        <v>9</v>
+      </c>
+      <c r="C20" t="s">
+        <v>91</v>
+      </c>
+      <c r="D20" t="s">
+        <v>11</v>
+      </c>
+      <c r="E20" t="s">
+        <v>12</v>
+      </c>
+      <c r="F20" t="s">
+        <v>28</v>
+      </c>
+      <c r="G20" s="1" t="s">
+        <v>92</v>
+      </c>
+      <c r="H20" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="21" spans="1:8">
+      <c r="A21" t="s">
+        <v>94</v>
+      </c>
+      <c r="B21" t="s">
+        <v>9</v>
+      </c>
+      <c r="C21" t="s">
+        <v>95</v>
+      </c>
+      <c r="D21" t="s">
+        <v>11</v>
+      </c>
+      <c r="E21" t="s">
+        <v>12</v>
+      </c>
+      <c r="F21" t="s">
+        <v>13</v>
+      </c>
+      <c r="G21" s="1" t="s">
+        <v>96</v>
+      </c>
+      <c r="H21" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="22" spans="1:8">
+      <c r="A22" t="s">
+        <v>98</v>
+      </c>
+      <c r="B22" t="s">
+        <v>9</v>
+      </c>
+      <c r="C22" t="s">
+        <v>99</v>
+      </c>
+      <c r="D22" t="s">
+        <v>11</v>
+      </c>
+      <c r="E22" t="s">
+        <v>12</v>
+      </c>
+      <c r="F22" t="s">
+        <v>100</v>
+      </c>
+      <c r="G22" s="1" t="s">
+        <v>101</v>
+      </c>
+      <c r="H22" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="23" spans="1:8">
+      <c r="A23" t="s">
+        <v>103</v>
+      </c>
+      <c r="B23" t="s">
+        <v>9</v>
+      </c>
+      <c r="C23" t="s">
+        <v>104</v>
+      </c>
+      <c r="D23" t="s">
+        <v>11</v>
+      </c>
+      <c r="E23" t="s">
+        <v>12</v>
+      </c>
+      <c r="F23" t="s">
+        <v>100</v>
+      </c>
+      <c r="G23" s="1" t="s">
+        <v>105</v>
+      </c>
+      <c r="H23" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="24" spans="1:8">
+      <c r="A24" t="s">
+        <v>107</v>
+      </c>
+      <c r="B24" t="s">
+        <v>9</v>
+      </c>
+      <c r="C24" t="s">
+        <v>108</v>
+      </c>
+      <c r="D24" t="s">
+        <v>11</v>
+      </c>
+      <c r="E24" t="s">
+        <v>12</v>
+      </c>
+      <c r="F24" t="s">
+        <v>109</v>
+      </c>
+      <c r="G24" s="1" t="s">
+        <v>110</v>
+      </c>
+      <c r="H24" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="25" spans="1:8">
+      <c r="A25" t="s">
+        <v>112</v>
+      </c>
+      <c r="B25" t="s">
+        <v>9</v>
+      </c>
+      <c r="C25" t="s">
+        <v>113</v>
+      </c>
+      <c r="D25" t="s">
+        <v>11</v>
+      </c>
+      <c r="E25" t="s">
+        <v>12</v>
+      </c>
+      <c r="F25" t="s">
+        <v>109</v>
+      </c>
+      <c r="G25" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="H25" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8">
+      <c r="A26" t="s">
+        <v>116</v>
+      </c>
+      <c r="B26" t="s">
+        <v>9</v>
+      </c>
+      <c r="C26" t="s">
+        <v>117</v>
+      </c>
+      <c r="D26" t="s">
+        <v>11</v>
+      </c>
+      <c r="E26" t="s">
+        <v>12</v>
+      </c>
+      <c r="F26" t="s">
+        <v>13</v>
+      </c>
+      <c r="G26" s="1" t="s">
+        <v>118</v>
+      </c>
+      <c r="H26" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="27" spans="1:8">
+      <c r="A27" t="s">
+        <v>120</v>
+      </c>
+      <c r="B27" t="s">
+        <v>9</v>
+      </c>
+      <c r="C27" t="s">
+        <v>121</v>
+      </c>
+      <c r="D27" t="s">
+        <v>11</v>
+      </c>
+      <c r="E27" t="s">
+        <v>12</v>
+      </c>
+      <c r="F27" t="s">
+        <v>13</v>
+      </c>
+      <c r="G27" s="1" t="s">
+        <v>122</v>
+      </c>
+      <c r="H27" t="s">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="28" spans="1:8">
+      <c r="A28" t="s">
+        <v>124</v>
+      </c>
+      <c r="B28" t="s">
+        <v>9</v>
+      </c>
+      <c r="C28" t="s">
+        <v>125</v>
+      </c>
+      <c r="D28" t="s">
+        <v>11</v>
+      </c>
+      <c r="E28" t="s">
+        <v>12</v>
+      </c>
+      <c r="F28" t="s">
+        <v>13</v>
+      </c>
+      <c r="G28" s="1" t="s">
+        <v>126</v>
+      </c>
+      <c r="H28" t="s">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="29" spans="1:8">
+      <c r="A29" t="s">
+        <v>128</v>
+      </c>
+      <c r="B29" t="s">
+        <v>9</v>
+      </c>
+      <c r="C29" t="s">
+        <v>129</v>
+      </c>
+      <c r="D29" t="s">
+        <v>11</v>
+      </c>
+      <c r="E29" t="s">
+        <v>12</v>
+      </c>
+      <c r="F29" t="s">
+        <v>54</v>
+      </c>
+      <c r="G29" s="1" t="s">
+        <v>130</v>
+      </c>
+      <c r="H29" t="s">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8">
+      <c r="A30" t="s">
+        <v>132</v>
+      </c>
+      <c r="B30" t="s">
+        <v>9</v>
+      </c>
+      <c r="C30" t="s">
+        <v>133</v>
+      </c>
+      <c r="D30" t="s">
+        <v>11</v>
+      </c>
+      <c r="E30" t="s">
+        <v>12</v>
+      </c>
+      <c r="F30" t="s">
+        <v>13</v>
+      </c>
+      <c r="G30" s="1" t="s">
+        <v>134</v>
+      </c>
+      <c r="H30" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="31" spans="1:8">
+      <c r="A31" t="s">
+        <v>136</v>
+      </c>
+      <c r="B31" t="s">
+        <v>9</v>
+      </c>
+      <c r="C31" t="s">
+        <v>137</v>
+      </c>
+      <c r="D31" t="s">
+        <v>11</v>
+      </c>
+      <c r="E31" t="s">
+        <v>12</v>
+      </c>
+      <c r="F31" t="s">
+        <v>13</v>
+      </c>
+      <c r="G31" s="1" t="s">
+        <v>138</v>
+      </c>
+      <c r="H31" t="s">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="32" spans="1:8">
+      <c r="A32" t="s">
+        <v>140</v>
+      </c>
+      <c r="B32" t="s">
+        <v>9</v>
+      </c>
+      <c r="C32" t="s">
+        <v>141</v>
+      </c>
+      <c r="D32" t="s">
+        <v>11</v>
+      </c>
+      <c r="E32" t="s">
+        <v>12</v>
+      </c>
+      <c r="F32" t="s">
+        <v>28</v>
+      </c>
+      <c r="G32" s="1" t="s">
+        <v>142</v>
+      </c>
+      <c r="H32" t="s">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="33" spans="1:8">
+      <c r="A33" t="s">
+        <v>144</v>
+      </c>
+      <c r="B33" t="s">
+        <v>9</v>
+      </c>
+      <c r="C33" t="s">
+        <v>145</v>
+      </c>
+      <c r="D33" t="s">
+        <v>11</v>
+      </c>
+      <c r="E33" t="s">
+        <v>12</v>
+      </c>
+      <c r="F33" t="s">
+        <v>67</v>
+      </c>
+      <c r="G33" s="1" t="s">
+        <v>146</v>
+      </c>
+      <c r="H33" t="s">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="34" spans="1:8">
+      <c r="A34" t="s">
+        <v>148</v>
+      </c>
+      <c r="B34" t="s">
+        <v>9</v>
+      </c>
+      <c r="C34" t="s">
+        <v>149</v>
+      </c>
+      <c r="D34" t="s">
+        <v>11</v>
+      </c>
+      <c r="E34" t="s">
+        <v>12</v>
+      </c>
+      <c r="F34" t="s">
+        <v>67</v>
+      </c>
+      <c r="G34" s="1" t="s">
+        <v>150</v>
+      </c>
+      <c r="H34" t="s">
+        <v>151</v>
+      </c>
+    </row>
+    <row r="35" spans="1:8">
+      <c r="A35" t="s">
+        <v>152</v>
+      </c>
+      <c r="B35" t="s">
+        <v>9</v>
+      </c>
+      <c r="C35" t="s">
+        <v>153</v>
+      </c>
+      <c r="D35" t="s">
+        <v>11</v>
+      </c>
+      <c r="E35" t="s">
+        <v>12</v>
+      </c>
+      <c r="F35" t="s">
+        <v>67</v>
+      </c>
+      <c r="G35" s="1" t="s">
+        <v>154</v>
+      </c>
+      <c r="H35" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="36" spans="1:8">
+      <c r="A36" t="s">
+        <v>156</v>
+      </c>
+      <c r="B36" t="s">
+        <v>9</v>
+      </c>
+      <c r="C36" t="s">
+        <v>157</v>
+      </c>
+      <c r="D36" t="s">
+        <v>11</v>
+      </c>
+      <c r="E36" t="s">
+        <v>12</v>
+      </c>
+      <c r="F36" t="s">
+        <v>28</v>
+      </c>
+      <c r="G36" s="1" t="s">
+        <v>158</v>
+      </c>
+      <c r="H36" t="s">
+        <v>159</v>
+      </c>
+    </row>
+    <row r="37" spans="1:8">
+      <c r="A37" t="s">
+        <v>160</v>
+      </c>
+      <c r="B37" t="s">
+        <v>9</v>
+      </c>
+      <c r="C37" t="s">
+        <v>161</v>
+      </c>
+      <c r="D37" t="s">
+        <v>11</v>
+      </c>
+      <c r="E37" t="s">
+        <v>12</v>
+      </c>
+      <c r="F37" t="s">
+        <v>28</v>
+      </c>
+      <c r="G37" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="H37" t="s">
+        <v>163</v>
+      </c>
+    </row>
+    <row r="38" spans="1:8">
+      <c r="A38" t="s">
+        <v>164</v>
+      </c>
+      <c r="B38" t="s">
+        <v>9</v>
+      </c>
+      <c r="C38" t="s">
+        <v>165</v>
+      </c>
+      <c r="D38" t="s">
+        <v>11</v>
+      </c>
+      <c r="E38" t="s">
+        <v>12</v>
+      </c>
+      <c r="F38" t="s">
+        <v>166</v>
+      </c>
+      <c r="G38" s="1" t="s">
+        <v>167</v>
+      </c>
+      <c r="H38" t="s">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8">
+      <c r="A39" t="s">
+        <v>169</v>
+      </c>
+      <c r="B39" t="s">
+        <v>9</v>
+      </c>
+      <c r="C39" t="s">
+        <v>170</v>
+      </c>
+      <c r="D39" t="s">
+        <v>11</v>
+      </c>
+      <c r="E39" t="s">
+        <v>12</v>
+      </c>
+      <c r="F39" t="s">
+        <v>28</v>
+      </c>
+      <c r="G39" s="1" t="s">
+        <v>171</v>
+      </c>
+      <c r="H39" t="s">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8">
+      <c r="A40" t="s">
+        <v>173</v>
+      </c>
+      <c r="B40" t="s">
+        <v>9</v>
+      </c>
+      <c r="C40" t="s">
+        <v>174</v>
+      </c>
+      <c r="D40" t="s">
+        <v>11</v>
+      </c>
+      <c r="E40" t="s">
+        <v>12</v>
+      </c>
+      <c r="F40" t="s">
+        <v>28</v>
+      </c>
+      <c r="G40" s="1" t="s">
+        <v>175</v>
+      </c>
+      <c r="H40" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8">
+      <c r="A41" t="s">
+        <v>177</v>
+      </c>
+      <c r="B41" t="s">
+        <v>9</v>
+      </c>
+      <c r="C41" t="s">
+        <v>178</v>
+      </c>
+      <c r="D41" t="s">
+        <v>11</v>
+      </c>
+      <c r="E41" t="s">
+        <v>12</v>
+      </c>
+      <c r="F41" t="s">
+        <v>18</v>
+      </c>
+      <c r="G41" s="1" t="s">
+        <v>179</v>
+      </c>
+      <c r="H41" t="s">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8">
+      <c r="A42" t="s">
+        <v>181</v>
+      </c>
+      <c r="B42" t="s">
+        <v>9</v>
+      </c>
+      <c r="C42" t="s">
+        <v>182</v>
+      </c>
+      <c r="D42" t="s">
+        <v>11</v>
+      </c>
+      <c r="E42" t="s">
+        <v>12</v>
+      </c>
+      <c r="F42" t="s">
+        <v>28</v>
+      </c>
+      <c r="G42" s="1" t="s">
+        <v>183</v>
+      </c>
+      <c r="H42" t="s">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8">
+      <c r="A43" t="s">
+        <v>185</v>
+      </c>
+      <c r="B43" t="s">
+        <v>9</v>
+      </c>
+      <c r="C43" t="s">
+        <v>186</v>
+      </c>
+      <c r="D43" t="s">
+        <v>11</v>
+      </c>
+      <c r="E43" t="s">
+        <v>12</v>
+      </c>
+      <c r="F43" t="s">
+        <v>28</v>
+      </c>
+      <c r="G43" s="1" t="s">
+        <v>187</v>
+      </c>
+      <c r="H43" t="s">
+        <v>188</v>
+      </c>
+    </row>
+    <row r="44" spans="1:8">
+      <c r="A44" t="s">
+        <v>189</v>
+      </c>
+      <c r="B44" t="s">
+        <v>9</v>
+      </c>
+      <c r="C44" t="s">
+        <v>190</v>
+      </c>
+      <c r="D44" t="s">
+        <v>11</v>
+      </c>
+      <c r="E44" t="s">
+        <v>12</v>
+      </c>
+      <c r="F44" t="s">
+        <v>191</v>
+      </c>
+      <c r="G44" s="1" t="s">
+        <v>192</v>
+      </c>
+      <c r="H44" t="s">
+        <v>193</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8">
+      <c r="A45" t="s">
+        <v>194</v>
+      </c>
+      <c r="B45" t="s">
+        <v>9</v>
+      </c>
+      <c r="C45" t="s">
+        <v>195</v>
+      </c>
+      <c r="D45" t="s">
+        <v>11</v>
+      </c>
+      <c r="E45" t="s">
+        <v>12</v>
+      </c>
+      <c r="F45" t="s">
+        <v>28</v>
+      </c>
+      <c r="G45" s="1" t="s">
+        <v>196</v>
+      </c>
+      <c r="H45" t="s">
+        <v>197</v>
+      </c>
+    </row>
+    <row r="46" spans="1:8">
+      <c r="A46" t="s">
+        <v>198</v>
+      </c>
+      <c r="B46" t="s">
+        <v>9</v>
+      </c>
+      <c r="C46" t="s">
+        <v>199</v>
+      </c>
+      <c r="D46" t="s">
+        <v>11</v>
+      </c>
+      <c r="E46" t="s">
+        <v>12</v>
+      </c>
+      <c r="F46" t="s">
+        <v>109</v>
+      </c>
+      <c r="G46" s="1" t="s">
+        <v>200</v>
+      </c>
+      <c r="H46" t="s">
+        <v>201</v>
+      </c>
+    </row>
+    <row r="47" spans="1:8">
+      <c r="A47" t="s">
+        <v>202</v>
+      </c>
+      <c r="B47" t="s">
+        <v>9</v>
+      </c>
+      <c r="C47" t="s">
+        <v>203</v>
+      </c>
+      <c r="D47" t="s">
+        <v>11</v>
+      </c>
+      <c r="E47" t="s">
+        <v>12</v>
+      </c>
+      <c r="F47" t="s">
+        <v>54</v>
+      </c>
+      <c r="G47" s="1" t="s">
+        <v>204</v>
+      </c>
+      <c r="H47" t="s">
+        <v>205</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8">
+      <c r="A48" t="s">
+        <v>206</v>
+      </c>
+      <c r="B48" t="s">
+        <v>9</v>
+      </c>
+      <c r="C48" t="s">
+        <v>207</v>
+      </c>
+      <c r="D48" t="s">
+        <v>11</v>
+      </c>
+      <c r="E48" t="s">
+        <v>12</v>
+      </c>
+      <c r="F48" t="s">
+        <v>28</v>
+      </c>
+      <c r="G48" s="1" t="s">
+        <v>208</v>
+      </c>
+      <c r="H48" t="s">
+        <v>209</v>
+      </c>
+    </row>
+    <row r="49" spans="1:8">
+      <c r="A49" t="s">
+        <v>210</v>
+      </c>
+      <c r="B49" t="s">
+        <v>9</v>
+      </c>
+      <c r="C49" t="s">
+        <v>211</v>
+      </c>
+      <c r="D49" t="s">
+        <v>11</v>
+      </c>
+      <c r="E49" t="s">
+        <v>12</v>
+      </c>
+      <c r="F49" t="s">
+        <v>109</v>
+      </c>
+      <c r="G49" s="1" t="s">
+        <v>212</v>
+      </c>
+      <c r="H49" t="s">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8">
+      <c r="A50" t="s">
+        <v>214</v>
+      </c>
+      <c r="B50" t="s">
+        <v>9</v>
+      </c>
+      <c r="C50" t="s">
+        <v>215</v>
+      </c>
+      <c r="D50" t="s">
+        <v>11</v>
+      </c>
+      <c r="E50" t="s">
+        <v>12</v>
+      </c>
+      <c r="F50" t="s">
+        <v>28</v>
+      </c>
+      <c r="G50" s="1" t="s">
+        <v>216</v>
+      </c>
+      <c r="H50" t="s">
+        <v>217</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8">
+      <c r="A51" t="s">
+        <v>218</v>
+      </c>
+      <c r="B51" t="s">
+        <v>9</v>
+      </c>
+      <c r="C51" t="s">
+        <v>219</v>
+      </c>
+      <c r="D51" t="s">
+        <v>11</v>
+      </c>
+      <c r="E51" t="s">
+        <v>12</v>
+      </c>
+      <c r="F51" t="s">
+        <v>109</v>
+      </c>
+      <c r="G51" s="1" t="s">
+        <v>220</v>
+      </c>
+      <c r="H51" t="s">
+        <v>221</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8">
+      <c r="A52" t="s">
+        <v>222</v>
+      </c>
+      <c r="B52" t="s">
+        <v>9</v>
+      </c>
+      <c r="C52" t="s">
+        <v>223</v>
+      </c>
+      <c r="D52" t="s">
+        <v>11</v>
+      </c>
+      <c r="E52" t="s">
+        <v>12</v>
+      </c>
+      <c r="F52" t="s">
+        <v>109</v>
+      </c>
+      <c r="G52" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="H52" t="s">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8">
+      <c r="A53" t="s">
+        <v>226</v>
+      </c>
+      <c r="B53" t="s">
+        <v>9</v>
+      </c>
+      <c r="C53" t="s">
+        <v>227</v>
+      </c>
+      <c r="D53" t="s">
+        <v>11</v>
+      </c>
+      <c r="E53" t="s">
+        <v>12</v>
+      </c>
+      <c r="F53" t="s">
+        <v>109</v>
+      </c>
+      <c r="G53" s="1" t="s">
+        <v>228</v>
+      </c>
+      <c r="H53" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8">
+      <c r="A54" t="s">
+        <v>230</v>
+      </c>
+      <c r="B54" t="s">
+        <v>9</v>
+      </c>
+      <c r="C54" t="s">
+        <v>231</v>
+      </c>
+      <c r="D54" t="s">
+        <v>11</v>
+      </c>
+      <c r="E54" t="s">
+        <v>12</v>
+      </c>
+      <c r="F54" t="s">
+        <v>109</v>
+      </c>
+      <c r="G54" s="1" t="s">
+        <v>232</v>
+      </c>
+      <c r="H54" t="s">
+        <v>233</v>
+      </c>
+    </row>
+    <row r="55" spans="1:8">
+      <c r="A55" t="s">
+        <v>234</v>
+      </c>
+      <c r="B55" t="s">
+        <v>9</v>
+      </c>
+      <c r="C55" t="s">
+        <v>235</v>
+      </c>
+      <c r="D55" t="s">
+        <v>11</v>
+      </c>
+      <c r="E55" t="s">
+        <v>12</v>
+      </c>
+      <c r="F55" t="s">
+        <v>54</v>
+      </c>
+      <c r="G55" s="1" t="s">
+        <v>236</v>
+      </c>
+      <c r="H55" t="s">
+        <v>237</v>
+      </c>
+    </row>
+    <row r="56" spans="1:8">
+      <c r="A56" t="s">
+        <v>238</v>
+      </c>
+      <c r="B56" t="s">
+        <v>9</v>
+      </c>
+      <c r="C56" t="s">
+        <v>239</v>
+      </c>
+      <c r="D56" t="s">
+        <v>11</v>
+      </c>
+      <c r="E56" t="s">
+        <v>12</v>
+      </c>
+      <c r="F56" t="s">
+        <v>28</v>
+      </c>
+      <c r="G56" s="1" t="s">
+        <v>240</v>
+      </c>
+      <c r="H56" t="s">
+        <v>241</v>
+      </c>
+    </row>
+    <row r="57" spans="1:8">
+      <c r="A57" t="s">
+        <v>242</v>
+      </c>
+      <c r="B57" t="s">
+        <v>9</v>
+      </c>
+      <c r="C57" t="s">
+        <v>243</v>
+      </c>
+      <c r="D57" t="s">
+        <v>11</v>
+      </c>
+      <c r="E57" t="s">
+        <v>12</v>
+      </c>
+      <c r="F57" t="s">
+        <v>54</v>
+      </c>
+      <c r="G57" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="H57" t="s">
+        <v>245</v>
+      </c>
+    </row>
+    <row r="58" spans="1:8">
+      <c r="A58" t="s">
+        <v>246</v>
+      </c>
+      <c r="B58" t="s">
+        <v>9</v>
+      </c>
+      <c r="C58" t="s">
+        <v>247</v>
+      </c>
+      <c r="D58" t="s">
+        <v>11</v>
+      </c>
+      <c r="E58" t="s">
+        <v>12</v>
+      </c>
+      <c r="F58" t="s">
+        <v>28</v>
+      </c>
+      <c r="G58" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="H58" t="s">
+        <v>249</v>
+      </c>
+    </row>
+    <row r="59" spans="1:8">
+      <c r="A59" t="s">
+        <v>250</v>
+      </c>
+      <c r="B59" t="s">
+        <v>9</v>
+      </c>
+      <c r="C59" t="s">
+        <v>251</v>
+      </c>
+      <c r="D59" t="s">
+        <v>11</v>
+      </c>
+      <c r="E59" t="s">
+        <v>12</v>
+      </c>
+      <c r="F59" t="s">
+        <v>54</v>
+      </c>
+      <c r="G59" s="1" t="s">
+        <v>252</v>
+      </c>
+      <c r="H59" t="s">
+        <v>253</v>
+      </c>
+    </row>
+    <row r="60" spans="1:8">
+      <c r="A60" t="s">
+        <v>254</v>
+      </c>
+      <c r="B60" t="s">
+        <v>9</v>
+      </c>
+      <c r="C60" t="s">
+        <v>255</v>
+      </c>
+      <c r="D60" t="s">
+        <v>11</v>
+      </c>
+      <c r="E60" t="s">
+        <v>12</v>
+      </c>
+      <c r="F60" t="s">
+        <v>28</v>
+      </c>
+      <c r="G60" s="1" t="s">
+        <v>256</v>
+      </c>
+      <c r="H60" t="s">
+        <v>257</v>
+      </c>
+    </row>
+    <row r="61" spans="1:8">
+      <c r="A61" t="s">
+        <v>258</v>
+      </c>
+      <c r="B61" t="s">
+        <v>9</v>
+      </c>
+      <c r="C61" t="s">
+        <v>259</v>
+      </c>
+      <c r="D61" t="s">
+        <v>11</v>
+      </c>
+      <c r="E61" t="s">
+        <v>12</v>
+      </c>
+      <c r="F61" t="s">
+        <v>28</v>
+      </c>
+      <c r="G61" s="1" t="s">
+        <v>260</v>
+      </c>
+      <c r="H61" t="s">
+        <v>261</v>
+      </c>
+    </row>
+    <row r="62" spans="1:8">
+      <c r="A62" t="s">
+        <v>262</v>
+      </c>
+      <c r="B62" t="s">
+        <v>9</v>
+      </c>
+      <c r="C62" t="s">
+        <v>263</v>
+      </c>
+      <c r="D62" t="s">
+        <v>11</v>
+      </c>
+      <c r="E62" t="s">
+        <v>12</v>
+      </c>
+      <c r="F62" t="s">
+        <v>54</v>
+      </c>
+      <c r="G62" s="1" t="s">
+        <v>264</v>
+      </c>
+      <c r="H62" t="s">
+        <v>265</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8">
+      <c r="A63" t="s">
+        <v>266</v>
+      </c>
+      <c r="B63" t="s">
+        <v>9</v>
+      </c>
+      <c r="C63" t="s">
+        <v>267</v>
+      </c>
+      <c r="D63" t="s">
+        <v>11</v>
+      </c>
+      <c r="E63" t="s">
+        <v>12</v>
+      </c>
+      <c r="F63" t="s">
+        <v>28</v>
+      </c>
+      <c r="G63" s="1" t="s">
+        <v>268</v>
+      </c>
+      <c r="H63" t="s">
+        <v>269</v>
+      </c>
+    </row>
+    <row r="64" spans="1:8">
+      <c r="A64" t="s">
+        <v>270</v>
+      </c>
+      <c r="B64" t="s">
+        <v>9</v>
+      </c>
+      <c r="C64" t="s">
+        <v>271</v>
+      </c>
+      <c r="D64" t="s">
+        <v>11</v>
+      </c>
+      <c r="E64" t="s">
+        <v>12</v>
+      </c>
+      <c r="F64" t="s">
+        <v>28</v>
+      </c>
+      <c r="G64" s="1" t="s">
+        <v>272</v>
+      </c>
+      <c r="H64" t="s">
+        <v>273</v>
+      </c>
+    </row>
+    <row r="65" spans="1:8">
+      <c r="A65" t="s">
+        <v>274</v>
+      </c>
+      <c r="B65" t="s">
+        <v>9</v>
+      </c>
+      <c r="C65" t="s">
+        <v>275</v>
+      </c>
+      <c r="D65" t="s">
+        <v>11</v>
+      </c>
+      <c r="E65" t="s">
+        <v>12</v>
+      </c>
+      <c r="F65" t="s">
+        <v>191</v>
+      </c>
+      <c r="G65" s="1" t="s">
+        <v>276</v>
+      </c>
+      <c r="H65" t="s">
+        <v>277</v>
+      </c>
+    </row>
+    <row r="66" spans="1:8">
+      <c r="A66" t="s">
+        <v>278</v>
+      </c>
+      <c r="B66" t="s">
+        <v>9</v>
+      </c>
+      <c r="C66" t="s">
+        <v>279</v>
+      </c>
+      <c r="D66" t="s">
+        <v>11</v>
+      </c>
+      <c r="E66" t="s">
+        <v>12</v>
+      </c>
+      <c r="F66" t="s">
+        <v>28</v>
+      </c>
+      <c r="G66" s="1" t="s">
+        <v>280</v>
+      </c>
+      <c r="H66" t="s">
+        <v>281</v>
+      </c>
+    </row>
+    <row r="67" spans="1:8">
+      <c r="A67" t="s">
+        <v>282</v>
+      </c>
+      <c r="B67" t="s">
+        <v>9</v>
+      </c>
+      <c r="C67" t="s">
+        <v>283</v>
+      </c>
+      <c r="D67" t="s">
+        <v>11</v>
+      </c>
+      <c r="E67" t="s">
+        <v>12</v>
+      </c>
+      <c r="F67" t="s">
+        <v>166</v>
+      </c>
+      <c r="G67" s="1" t="s">
+        <v>284</v>
+      </c>
+      <c r="H67" t="s">
+        <v>285</v>
+      </c>
+    </row>
+    <row r="68" spans="1:8">
+      <c r="A68" t="s">
+        <v>286</v>
+      </c>
+      <c r="B68" t="s">
+        <v>9</v>
+      </c>
+      <c r="C68" t="s">
+        <v>287</v>
+      </c>
+      <c r="D68" t="s">
+        <v>11</v>
+      </c>
+      <c r="E68" t="s">
+        <v>12</v>
+      </c>
+      <c r="F68" t="s">
+        <v>166</v>
+      </c>
+      <c r="G68" s="1" t="s">
+        <v>288</v>
+      </c>
+      <c r="H68" t="s">
+        <v>289</v>
+      </c>
+    </row>
+    <row r="69" spans="1:8">
+      <c r="A69" t="s">
+        <v>290</v>
+      </c>
+      <c r="B69" t="s">
+        <v>9</v>
+      </c>
+      <c r="C69" t="s">
+        <v>291</v>
+      </c>
+      <c r="D69" t="s">
+        <v>11</v>
+      </c>
+      <c r="E69" t="s">
+        <v>12</v>
+      </c>
+      <c r="F69" t="s">
+        <v>100</v>
+      </c>
+      <c r="G69" s="1" t="s">
+        <v>292</v>
+      </c>
+      <c r="H69" t="s">
+        <v>293</v>
+      </c>
+    </row>
+    <row r="70" spans="1:8">
+      <c r="A70" t="s">
+        <v>294</v>
+      </c>
+      <c r="B70" t="s">
+        <v>9</v>
+      </c>
+      <c r="C70" t="s">
+        <v>295</v>
+      </c>
+      <c r="D70" t="s">
+        <v>11</v>
+      </c>
+      <c r="E70" t="s">
+        <v>12</v>
+      </c>
+      <c r="F70" t="s">
+        <v>100</v>
+      </c>
+      <c r="G70" s="1" t="s">
+        <v>296</v>
+      </c>
+      <c r="H70" t="s">
+        <v>297</v>
+      </c>
+    </row>
+    <row r="71" spans="1:8">
+      <c r="A71" t="s">
+        <v>298</v>
+      </c>
+      <c r="B71" t="s">
+        <v>9</v>
+      </c>
+      <c r="C71" t="s">
+        <v>299</v>
+      </c>
+      <c r="D71" t="s">
+        <v>11</v>
+      </c>
+      <c r="E71" t="s">
+        <v>12</v>
+      </c>
+      <c r="F71" t="s">
+        <v>109</v>
+      </c>
+      <c r="G71" s="1" t="s">
+        <v>300</v>
+      </c>
+      <c r="H71" t="s">
+        <v>301</v>
+      </c>
+    </row>
+    <row r="72" spans="1:8">
+      <c r="A72" t="s">
+        <v>302</v>
+      </c>
+      <c r="B72" t="s">
+        <v>9</v>
+      </c>
+      <c r="C72" t="s">
+        <v>303</v>
+      </c>
+      <c r="D72" t="s">
+        <v>11</v>
+      </c>
+      <c r="E72" t="s">
+        <v>12</v>
+      </c>
+      <c r="F72" t="s">
+        <v>109</v>
+      </c>
+      <c r="G72" s="1" t="s">
+        <v>304</v>
+      </c>
+      <c r="H72" t="s">
+        <v>305</v>
+      </c>
+    </row>
+    <row r="73" spans="1:8">
+      <c r="A73" t="s">
+        <v>306</v>
+      </c>
+      <c r="B73" t="s">
+        <v>9</v>
+      </c>
+      <c r="C73" t="s">
+        <v>307</v>
+      </c>
+      <c r="D73" t="s">
+        <v>11</v>
+      </c>
+      <c r="E73" t="s">
+        <v>12</v>
+      </c>
+      <c r="F73" t="s">
+        <v>109</v>
+      </c>
+      <c r="G73" s="1" t="s">
+        <v>308</v>
+      </c>
+      <c r="H73" t="s">
+        <v>309</v>
+      </c>
+    </row>
+    <row r="74" spans="1:8">
+      <c r="A74" t="s">
+        <v>310</v>
+      </c>
+      <c r="B74" t="s">
+        <v>9</v>
+      </c>
+      <c r="C74" t="s">
+        <v>311</v>
+      </c>
+      <c r="D74" t="s">
+        <v>11</v>
+      </c>
+      <c r="E74" t="s">
+        <v>12</v>
+      </c>
+      <c r="F74" t="s">
+        <v>109</v>
+      </c>
+      <c r="G74" s="1" t="s">
+        <v>312</v>
+      </c>
+      <c r="H74" t="s">
+        <v>313</v>
+      </c>
+    </row>
+    <row r="75" spans="1:8">
+      <c r="A75" t="s">
+        <v>314</v>
+      </c>
+      <c r="B75" t="s">
+        <v>9</v>
+      </c>
+      <c r="C75" t="s">
+        <v>315</v>
+      </c>
+      <c r="D75" t="s">
+        <v>11</v>
+      </c>
+      <c r="E75" t="s">
+        <v>12</v>
+      </c>
+      <c r="F75" t="s">
+        <v>100</v>
+      </c>
+      <c r="G75" s="1" t="s">
+        <v>316</v>
+      </c>
+      <c r="H75" t="s">
+        <v>317</v>
+      </c>
+    </row>
+    <row r="76" spans="1:8">
+      <c r="A76" t="s">
+        <v>318</v>
+      </c>
+      <c r="B76" t="s">
+        <v>9</v>
+      </c>
+      <c r="C76" t="s">
+        <v>319</v>
+      </c>
+      <c r="D76" t="s">
+        <v>11</v>
+      </c>
+      <c r="E76" t="s">
+        <v>12</v>
+      </c>
+      <c r="F76" t="s">
+        <v>109</v>
+      </c>
+      <c r="G76" s="1" t="s">
+        <v>320</v>
+      </c>
+      <c r="H76" t="s">
+        <v>321</v>
+      </c>
+    </row>
+    <row r="77" spans="1:8">
+      <c r="A77" t="s">
+        <v>322</v>
+      </c>
+      <c r="B77" t="s">
+        <v>9</v>
+      </c>
+      <c r="C77" t="s">
+        <v>323</v>
+      </c>
+      <c r="D77" t="s">
+        <v>11</v>
+      </c>
+      <c r="E77" t="s">
+        <v>12</v>
+      </c>
+      <c r="F77" t="s">
+        <v>109</v>
+      </c>
+      <c r="G77" s="1" t="s">
+        <v>324</v>
+      </c>
+      <c r="H77" t="s">
+        <v>325</v>
+      </c>
+    </row>
+    <row r="78" spans="1:8">
+      <c r="A78" t="s">
+        <v>326</v>
+      </c>
+      <c r="B78" t="s">
+        <v>9</v>
+      </c>
+      <c r="C78" t="s">
+        <v>327</v>
+      </c>
+      <c r="D78" t="s">
+        <v>11</v>
+      </c>
+      <c r="E78" t="s">
+        <v>12</v>
+      </c>
+      <c r="F78" t="s">
+        <v>109</v>
+      </c>
+      <c r="G78" s="1" t="s">
+        <v>328</v>
+      </c>
+      <c r="H78" t="s">
+        <v>329</v>
+      </c>
+    </row>
+    <row r="79" spans="1:8">
+      <c r="A79" t="s">
+        <v>330</v>
+      </c>
+      <c r="B79" t="s">
+        <v>9</v>
+      </c>
+      <c r="C79" t="s">
+        <v>331</v>
+      </c>
+      <c r="D79" t="s">
+        <v>11</v>
+      </c>
+      <c r="E79" t="s">
+        <v>12</v>
+      </c>
+      <c r="F79" t="s">
+        <v>332</v>
+      </c>
+      <c r="G79" s="1" t="s">
+        <v>333</v>
+      </c>
+      <c r="H79" t="s">
+        <v>334</v>
+      </c>
+    </row>
+    <row r="80" spans="1:8">
+      <c r="A80" t="s">
+        <v>335</v>
+      </c>
+      <c r="B80" t="s">
+        <v>9</v>
+      </c>
+      <c r="C80" t="s">
+        <v>336</v>
+      </c>
+      <c r="D80" t="s">
+        <v>11</v>
+      </c>
+      <c r="E80" t="s">
+        <v>12</v>
+      </c>
+      <c r="F80" t="s">
+        <v>13</v>
+      </c>
+      <c r="G80" s="1" t="s">
+        <v>337</v>
+      </c>
+      <c r="H80" t="s">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="81" spans="1:8">
+      <c r="A81" t="s">
+        <v>339</v>
+      </c>
+      <c r="B81" t="s">
+        <v>9</v>
+      </c>
+      <c r="C81" t="s">
+        <v>340</v>
+      </c>
+      <c r="D81" t="s">
+        <v>11</v>
+      </c>
+      <c r="E81" t="s">
+        <v>12</v>
+      </c>
+      <c r="F81" t="s">
+        <v>54</v>
+      </c>
+      <c r="G81" s="1" t="s">
+        <v>341</v>
+      </c>
+      <c r="H81" t="s">
+        <v>342</v>
+      </c>
+    </row>
+    <row r="82" spans="1:8">
+      <c r="A82" t="s">
+        <v>343</v>
+      </c>
+      <c r="B82" t="s">
+        <v>9</v>
+      </c>
+      <c r="C82" t="s">
+        <v>344</v>
+      </c>
+      <c r="D82" t="s">
+        <v>11</v>
+      </c>
+      <c r="E82" t="s">
+        <v>12</v>
+      </c>
+      <c r="F82" t="s">
+        <v>191</v>
+      </c>
+      <c r="G82" s="1" t="s">
+        <v>345</v>
+      </c>
+      <c r="H82" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="83" spans="1:8">
+      <c r="A83" t="s">
+        <v>347</v>
+      </c>
+      <c r="B83" t="s">
+        <v>9</v>
+      </c>
+      <c r="C83" t="s">
+        <v>348</v>
+      </c>
+      <c r="D83" t="s">
+        <v>11</v>
+      </c>
+      <c r="E83" t="s">
+        <v>12</v>
+      </c>
+      <c r="F83" t="s">
+        <v>28</v>
+      </c>
+      <c r="G83" s="1" t="s">
+        <v>349</v>
+      </c>
+      <c r="H83" t="s">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="84" spans="1:8">
+      <c r="A84" t="s">
+        <v>351</v>
+      </c>
+      <c r="B84" t="s">
+        <v>9</v>
+      </c>
+      <c r="C84" t="s">
+        <v>352</v>
+      </c>
+      <c r="D84" t="s">
+        <v>11</v>
+      </c>
+      <c r="E84" t="s">
+        <v>12</v>
+      </c>
+      <c r="F84" t="s">
+        <v>28</v>
+      </c>
+      <c r="G84" s="1" t="s">
+        <v>353</v>
+      </c>
+      <c r="H84" t="s">
+        <v>354</v>
+      </c>
+    </row>
+    <row r="85" spans="1:8">
+      <c r="A85" t="s">
+        <v>355</v>
+      </c>
+      <c r="B85" t="s">
+        <v>9</v>
+      </c>
+      <c r="C85" t="s">
+        <v>356</v>
+      </c>
+      <c r="D85" t="s">
+        <v>11</v>
+      </c>
+      <c r="E85" t="s">
+        <v>12</v>
+      </c>
+      <c r="F85" t="s">
+        <v>28</v>
+      </c>
+      <c r="G85" s="1" t="s">
+        <v>357</v>
+      </c>
+      <c r="H85" t="s">
+        <v>358</v>
+      </c>
+    </row>
+    <row r="86" spans="1:8">
+      <c r="A86" t="s">
+        <v>359</v>
+      </c>
+      <c r="B86" t="s">
+        <v>9</v>
+      </c>
+      <c r="C86" t="s">
+        <v>360</v>
+      </c>
+      <c r="D86" t="s">
+        <v>11</v>
+      </c>
+      <c r="E86" t="s">
+        <v>12</v>
+      </c>
+      <c r="F86" t="s">
+        <v>191</v>
+      </c>
+      <c r="G86" s="1" t="s">
+        <v>361</v>
+      </c>
+      <c r="H86" t="s">
+        <v>362</v>
+      </c>
+    </row>
+    <row r="87" spans="1:8">
+      <c r="A87" t="s">
+        <v>363</v>
+      </c>
+      <c r="B87" t="s">
+        <v>9</v>
+      </c>
+      <c r="C87" t="s">
+        <v>364</v>
+      </c>
+      <c r="D87" t="s">
+        <v>11</v>
+      </c>
+      <c r="E87" t="s">
+        <v>12</v>
+      </c>
+      <c r="F87" t="s">
+        <v>28</v>
+      </c>
+      <c r="G87" s="1" t="s">
+        <v>365</v>
+      </c>
+      <c r="H87" t="s">
+        <v>366</v>
+      </c>
+    </row>
+    <row r="88" spans="1:8">
+      <c r="A88" t="s">
+        <v>367</v>
+      </c>
+      <c r="B88" t="s">
+        <v>9</v>
+      </c>
+      <c r="C88" t="s">
+        <v>368</v>
+      </c>
+      <c r="D88" t="s">
+        <v>11</v>
+      </c>
+      <c r="E88" t="s">
+        <v>12</v>
+      </c>
+      <c r="F88" t="s">
+        <v>28</v>
+      </c>
+      <c r="G88" s="1" t="s">
+        <v>369</v>
+      </c>
+      <c r="H88" t="s">
+        <v>370</v>
+      </c>
+    </row>
+    <row r="89" spans="1:8">
+      <c r="A89" t="s">
+        <v>371</v>
+      </c>
+      <c r="B89" t="s">
+        <v>9</v>
+      </c>
+      <c r="C89" t="s">
+        <v>372</v>
+      </c>
+      <c r="D89" t="s">
+        <v>11</v>
+      </c>
+      <c r="E89" t="s">
+        <v>12</v>
+      </c>
+      <c r="F89" t="s">
+        <v>28</v>
+      </c>
+      <c r="G89" s="1" t="s">
+        <v>373</v>
+      </c>
+      <c r="H89" t="s">
+        <v>374</v>
+      </c>
+    </row>
+    <row r="90" spans="1:8">
+      <c r="A90" t="s">
+        <v>375</v>
+      </c>
+      <c r="B90" t="s">
+        <v>9</v>
+      </c>
+      <c r="C90" t="s">
+        <v>376</v>
+      </c>
+      <c r="D90" t="s">
+        <v>11</v>
+      </c>
+      <c r="E90" t="s">
+        <v>12</v>
+      </c>
+      <c r="F90" t="s">
+        <v>67</v>
+      </c>
+      <c r="G90" s="1" t="s">
+        <v>377</v>
+      </c>
+      <c r="H90" t="s">
+        <v>378</v>
+      </c>
+    </row>
+    <row r="91" spans="1:8">
+      <c r="A91" t="s">
+        <v>379</v>
+      </c>
+      <c r="B91" t="s">
+        <v>9</v>
+      </c>
+      <c r="C91" t="s">
+        <v>380</v>
+      </c>
+      <c r="D91" t="s">
+        <v>11</v>
+      </c>
+      <c r="E91" t="s">
+        <v>12</v>
+      </c>
+      <c r="F91" t="s">
+        <v>67</v>
+      </c>
+      <c r="G91" s="1" t="s">
+        <v>381</v>
+      </c>
+      <c r="H91" t="s">
+        <v>382</v>
+      </c>
+    </row>
+    <row r="92" spans="1:8">
+      <c r="A92" t="s">
+        <v>383</v>
+      </c>
+      <c r="B92" t="s">
+        <v>9</v>
+      </c>
+      <c r="C92" t="s">
+        <v>384</v>
+      </c>
+      <c r="D92" t="s">
+        <v>11</v>
+      </c>
+      <c r="E92" t="s">
+        <v>12</v>
+      </c>
+      <c r="F92" t="s">
+        <v>67</v>
+      </c>
+      <c r="G92" s="1" t="s">
+        <v>385</v>
+      </c>
+      <c r="H92" t="s">
+        <v>386</v>
+      </c>
+    </row>
+    <row r="93" spans="1:8">
+      <c r="A93" t="s">
+        <v>387</v>
+      </c>
+      <c r="B93" t="s">
+        <v>9</v>
+      </c>
+      <c r="C93" t="s">
+        <v>388</v>
+      </c>
+      <c r="D93" t="s">
+        <v>11</v>
+      </c>
+      <c r="E93" t="s">
+        <v>12</v>
+      </c>
+      <c r="F93" t="s">
+        <v>67</v>
+      </c>
+      <c r="G93" s="1" t="s">
+        <v>389</v>
+      </c>
+      <c r="H93" t="s">
+        <v>390</v>
+      </c>
+    </row>
+    <row r="94" spans="1:8">
+      <c r="A94" t="s">
+        <v>391</v>
+      </c>
+      <c r="B94" t="s">
+        <v>9</v>
+      </c>
+      <c r="C94" t="s">
+        <v>392</v>
+      </c>
+      <c r="D94" t="s">
+        <v>11</v>
+      </c>
+      <c r="E94" t="s">
+        <v>12</v>
+      </c>
+      <c r="F94" t="s">
+        <v>67</v>
+      </c>
+      <c r="G94" s="1" t="s">
+        <v>393</v>
+      </c>
+      <c r="H94" t="s">
+        <v>394</v>
+      </c>
+    </row>
+    <row r="95" spans="1:8">
+      <c r="A95" t="s">
+        <v>395</v>
+      </c>
+      <c r="B95" t="s">
+        <v>9</v>
+      </c>
+      <c r="C95" t="s">
+        <v>396</v>
+      </c>
+      <c r="D95" t="s">
+        <v>11</v>
+      </c>
+      <c r="E95" t="s">
+        <v>12</v>
+      </c>
+      <c r="F95" t="s">
+        <v>18</v>
+      </c>
+      <c r="G95" s="1" t="s">
+        <v>397</v>
+      </c>
+      <c r="H95" t="s">
+        <v>398</v>
+      </c>
+    </row>
+    <row r="96" spans="1:8">
+      <c r="A96" t="s">
+        <v>399</v>
+      </c>
+      <c r="B96" t="s">
+        <v>9</v>
+      </c>
+      <c r="C96" t="s">
+        <v>400</v>
+      </c>
+      <c r="D96" t="s">
+        <v>11</v>
+      </c>
+      <c r="E96" t="s">
+        <v>12</v>
+      </c>
+      <c r="F96" t="s">
+        <v>67</v>
+      </c>
+      <c r="G96" s="1" t="s">
+        <v>401</v>
+      </c>
+      <c r="H96" t="s">
+        <v>402</v>
+      </c>
+    </row>
+    <row r="97" spans="1:8">
+      <c r="A97" t="s">
+        <v>403</v>
+      </c>
+      <c r="B97" t="s">
+        <v>9</v>
+      </c>
+      <c r="C97" t="s">
+        <v>404</v>
+      </c>
+      <c r="D97" t="s">
+        <v>11</v>
+      </c>
+      <c r="E97" t="s">
+        <v>12</v>
+      </c>
+      <c r="F97" t="s">
+        <v>67</v>
+      </c>
+      <c r="G97" s="1" t="s">
+        <v>405</v>
+      </c>
+      <c r="H97" t="s">
+        <v>406</v>
+      </c>
+    </row>
+    <row r="98" spans="1:8">
+      <c r="A98" t="s">
+        <v>407</v>
+      </c>
+      <c r="B98" t="s">
+        <v>9</v>
+      </c>
+      <c r="C98" t="s">
+        <v>408</v>
+      </c>
+      <c r="D98" t="s">
+        <v>11</v>
+      </c>
+      <c r="E98" t="s">
+        <v>12</v>
+      </c>
+      <c r="F98" t="s">
+        <v>67</v>
+      </c>
+      <c r="G98" s="1" t="s">
+        <v>409</v>
+      </c>
+      <c r="H98" t="s">
+        <v>410</v>
+      </c>
+    </row>
+    <row r="99" spans="1:8">
+      <c r="A99" t="s">
+        <v>411</v>
+      </c>
+      <c r="B99" t="s">
+        <v>9</v>
+      </c>
+      <c r="C99" t="s">
+        <v>412</v>
+      </c>
+      <c r="D99" t="s">
+        <v>11</v>
+      </c>
+      <c r="E99" t="s">
+        <v>12</v>
+      </c>
+      <c r="F99" t="s">
+        <v>37</v>
+      </c>
+      <c r="G99" s="1" t="s">
+        <v>413</v>
+      </c>
+      <c r="H99" t="s">
+        <v>414</v>
+      </c>
+    </row>
+    <row r="100" spans="1:8">
+      <c r="A100" t="s">
+        <v>415</v>
+      </c>
+      <c r="B100" t="s">
+        <v>9</v>
+      </c>
+      <c r="C100" t="s">
+        <v>416</v>
+      </c>
+      <c r="D100" t="s">
+        <v>11</v>
+      </c>
+      <c r="E100" t="s">
+        <v>12</v>
+      </c>
+      <c r="F100" t="s">
+        <v>67</v>
+      </c>
+      <c r="G100" s="1" t="s">
+        <v>417</v>
+      </c>
+      <c r="H100" t="s">
+        <v>418</v>
+      </c>
+    </row>
+    <row r="101" spans="1:8">
+      <c r="A101" t="s">
+        <v>419</v>
+      </c>
+      <c r="B101" t="s">
+        <v>9</v>
+      </c>
+      <c r="C101" t="s">
+        <v>420</v>
+      </c>
+      <c r="D101" t="s">
+        <v>11</v>
+      </c>
+      <c r="E101" t="s">
+        <v>12</v>
+      </c>
+      <c r="F101" t="s">
+        <v>67</v>
+      </c>
+      <c r="G101" s="1" t="s">
+        <v>421</v>
+      </c>
+      <c r="H101" t="s">
+        <v>422</v>
+      </c>
+    </row>
+    <row r="102" spans="1:8">
+      <c r="A102" t="s">
+        <v>423</v>
+      </c>
+      <c r="B102" t="s">
+        <v>9</v>
+      </c>
+      <c r="C102" t="s">
+        <v>424</v>
+      </c>
+      <c r="D102" t="s">
+        <v>11</v>
+      </c>
+      <c r="E102" t="s">
+        <v>12</v>
+      </c>
+      <c r="F102" t="s">
+        <v>67</v>
+      </c>
+      <c r="G102" s="1" t="s">
+        <v>425</v>
+      </c>
+      <c r="H102" t="s">
+        <v>426</v>
+      </c>
+    </row>
+    <row r="103" spans="1:8">
+      <c r="A103" t="s">
+        <v>427</v>
+      </c>
+      <c r="B103" t="s">
+        <v>9</v>
+      </c>
+      <c r="C103" t="s">
+        <v>428</v>
+      </c>
+      <c r="D103" t="s">
+        <v>11</v>
+      </c>
+      <c r="E103" t="s">
+        <v>12</v>
+      </c>
+      <c r="F103" t="s">
+        <v>100</v>
+      </c>
+      <c r="G103" s="1" t="s">
+        <v>429</v>
+      </c>
+      <c r="H103" t="s">
+        <v>430</v>
+      </c>
+    </row>
+    <row r="104" spans="1:8">
+      <c r="A104" t="s">
+        <v>431</v>
+      </c>
+      <c r="B104" t="s">
+        <v>9</v>
+      </c>
+      <c r="C104" t="s">
+        <v>432</v>
+      </c>
+      <c r="D104" t="s">
+        <v>11</v>
+      </c>
+      <c r="E104" t="s">
+        <v>12</v>
+      </c>
+      <c r="F104" t="s">
+        <v>37</v>
+      </c>
+      <c r="G104" s="1" t="s">
+        <v>433</v>
+      </c>
+      <c r="H104" t="s">
+        <v>434</v>
+      </c>
+    </row>
+    <row r="105" spans="1:8">
+      <c r="A105" t="s">
+        <v>435</v>
+      </c>
+      <c r="B105" t="s">
+        <v>9</v>
+      </c>
+      <c r="C105" t="s">
+        <v>436</v>
+      </c>
+      <c r="D105" t="s">
+        <v>11</v>
+      </c>
+      <c r="E105" t="s">
+        <v>12</v>
+      </c>
+      <c r="F105" t="s">
+        <v>166</v>
+      </c>
+      <c r="G105" s="1" t="s">
+        <v>437</v>
+      </c>
+      <c r="H105" t="s">
+        <v>438</v>
+      </c>
+    </row>
+    <row r="106" spans="1:8">
+      <c r="A106" t="s">
+        <v>439</v>
+      </c>
+      <c r="B106" t="s">
+        <v>9</v>
+      </c>
+      <c r="C106" t="s">
+        <v>440</v>
+      </c>
+      <c r="D106" t="s">
+        <v>11</v>
+      </c>
+      <c r="E106" t="s">
+        <v>12</v>
+      </c>
+      <c r="F106" t="s">
+        <v>37</v>
+      </c>
+      <c r="G106" s="1" t="s">
+        <v>441</v>
+      </c>
+      <c r="H106" t="s">
+        <v>442</v>
+      </c>
+    </row>
+    <row r="107" spans="1:8">
+      <c r="A107" t="s">
+        <v>443</v>
+      </c>
+      <c r="B107" t="s">
+        <v>9</v>
+      </c>
+      <c r="C107" t="s">
+        <v>444</v>
+      </c>
+      <c r="D107" t="s">
+        <v>11</v>
+      </c>
+      <c r="E107" t="s">
+        <v>12</v>
+      </c>
+      <c r="F107" t="s">
+        <v>191</v>
+      </c>
+      <c r="G107" s="1" t="s">
+        <v>445</v>
+      </c>
+      <c r="H107" t="s">
+        <v>446</v>
+      </c>
+    </row>
+    <row r="108" spans="1:8">
+      <c r="A108" t="s">
+        <v>447</v>
+      </c>
+      <c r="B108" t="s">
+        <v>9</v>
+      </c>
+      <c r="C108" t="s">
+        <v>448</v>
+      </c>
+      <c r="D108" t="s">
+        <v>11</v>
+      </c>
+      <c r="E108" t="s">
+        <v>12</v>
+      </c>
+      <c r="F108" t="s">
+        <v>37</v>
+      </c>
+      <c r="G108" s="1" t="s">
+        <v>449</v>
+      </c>
+      <c r="H108" t="s">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="109" spans="1:8">
+      <c r="A109" t="s">
+        <v>451</v>
+      </c>
+      <c r="B109" t="s">
+        <v>9</v>
+      </c>
+      <c r="C109" t="s">
+        <v>452</v>
+      </c>
+      <c r="D109" t="s">
+        <v>11</v>
+      </c>
+      <c r="E109" t="s">
+        <v>12</v>
+      </c>
+      <c r="F109" t="s">
+        <v>109</v>
+      </c>
+      <c r="G109" s="1" t="s">
+        <v>453</v>
+      </c>
+      <c r="H109" t="s">
+        <v>454</v>
+      </c>
+    </row>
+    <row r="110" spans="1:8">
+      <c r="A110" t="s">
+        <v>455</v>
+      </c>
+      <c r="B110" t="s">
+        <v>9</v>
+      </c>
+      <c r="C110" t="s">
+        <v>456</v>
+      </c>
+      <c r="D110" t="s">
+        <v>11</v>
+      </c>
+      <c r="E110" t="s">
+        <v>12</v>
+      </c>
+      <c r="F110" t="s">
+        <v>109</v>
+      </c>
+      <c r="G110" s="1" t="s">
+        <v>457</v>
+      </c>
+      <c r="H110" t="s">
+        <v>458</v>
+      </c>
+    </row>
+    <row r="111" spans="1:8">
+      <c r="A111" t="s">
+        <v>459</v>
+      </c>
+      <c r="B111" t="s">
+        <v>9</v>
+      </c>
+      <c r="C111" t="s">
+        <v>460</v>
+      </c>
+      <c r="D111" t="s">
+        <v>11</v>
+      </c>
+      <c r="E111" t="s">
+        <v>12</v>
+      </c>
+      <c r="F111" t="s">
+        <v>109</v>
+      </c>
+      <c r="G111" s="1" t="s">
+        <v>461</v>
+      </c>
+      <c r="H111" t="s">
+        <v>462</v>
+      </c>
+    </row>
+    <row r="112" spans="1:8">
+      <c r="A112" t="s">
+        <v>463</v>
+      </c>
+      <c r="B112" t="s">
+        <v>9</v>
+      </c>
+      <c r="C112" t="s">
+        <v>464</v>
+      </c>
+      <c r="D112" t="s">
+        <v>11</v>
+      </c>
+      <c r="E112" t="s">
+        <v>12</v>
+      </c>
+      <c r="F112" t="s">
+        <v>109</v>
+      </c>
+      <c r="G112" s="1" t="s">
+        <v>465</v>
+      </c>
+      <c r="H112" t="s">
+        <v>466</v>
+      </c>
+    </row>
+    <row r="113" spans="1:8">
+      <c r="A113" t="s">
+        <v>467</v>
+      </c>
+      <c r="B113" t="s">
+        <v>9</v>
+      </c>
+      <c r="C113" t="s">
+        <v>468</v>
+      </c>
+      <c r="D113" t="s">
+        <v>11</v>
+      </c>
+      <c r="E113" t="s">
+        <v>12</v>
+      </c>
+      <c r="F113" t="s">
+        <v>191</v>
+      </c>
+      <c r="G113" s="1" t="s">
+        <v>469</v>
+      </c>
+      <c r="H113" t="s">
+        <v>470</v>
+      </c>
+    </row>
+    <row r="114" spans="1:8">
+      <c r="A114" t="s">
+        <v>471</v>
+      </c>
+      <c r="B114" t="s">
+        <v>9</v>
+      </c>
+      <c r="C114" t="s">
+        <v>472</v>
+      </c>
+      <c r="D114" t="s">
+        <v>11</v>
+      </c>
+      <c r="E114" t="s">
+        <v>12</v>
+      </c>
+      <c r="F114" t="s">
+        <v>109</v>
+      </c>
+      <c r="G114" s="1" t="s">
+        <v>473</v>
+      </c>
+      <c r="H114" t="s">
+        <v>474</v>
+      </c>
+    </row>
+    <row r="115" spans="1:8">
+      <c r="A115" t="s">
+        <v>475</v>
+      </c>
+      <c r="B115" t="s">
+        <v>9</v>
+      </c>
+      <c r="C115" t="s">
+        <v>476</v>
+      </c>
+      <c r="D115" t="s">
+        <v>11</v>
+      </c>
+      <c r="E115" t="s">
+        <v>12</v>
+      </c>
+      <c r="F115" t="s">
+        <v>109</v>
+      </c>
+      <c r="G115" s="1" t="s">
+        <v>477</v>
+      </c>
+      <c r="H115" t="s">
+        <v>478</v>
+      </c>
+    </row>
+    <row r="116" spans="1:8">
+      <c r="A116" t="s">
+        <v>479</v>
+      </c>
+      <c r="B116" t="s">
+        <v>9</v>
+      </c>
+      <c r="C116" t="s">
+        <v>480</v>
+      </c>
+      <c r="D116" t="s">
+        <v>11</v>
+      </c>
+      <c r="E116" t="s">
+        <v>12</v>
+      </c>
+      <c r="F116" t="s">
+        <v>13</v>
+      </c>
+      <c r="G116" s="1" t="s">
+        <v>481</v>
+      </c>
+      <c r="H116" t="s">
+        <v>482</v>
+      </c>
+    </row>
+    <row r="117" spans="1:8">
+      <c r="A117" t="s">
+        <v>483</v>
+      </c>
+      <c r="B117" t="s">
+        <v>9</v>
+      </c>
+      <c r="C117" t="s">
+        <v>484</v>
+      </c>
+      <c r="D117" t="s">
+        <v>11</v>
+      </c>
+      <c r="E117" t="s">
+        <v>12</v>
+      </c>
+      <c r="F117" t="s">
+        <v>28</v>
+      </c>
+      <c r="G117" s="1" t="s">
+        <v>485</v>
+      </c>
+      <c r="H117" t="s">
+        <v>486</v>
+      </c>
+    </row>
+    <row r="118" spans="1:8">
+      <c r="A118" t="s">
+        <v>487</v>
+      </c>
+      <c r="B118" t="s">
+        <v>9</v>
+      </c>
+      <c r="C118" t="s">
+        <v>488</v>
+      </c>
+      <c r="D118" t="s">
+        <v>11</v>
+      </c>
+      <c r="E118" t="s">
+        <v>12</v>
+      </c>
+      <c r="F118" t="s">
+        <v>28</v>
+      </c>
+      <c r="G118" s="1" t="s">
+        <v>489</v>
+      </c>
+      <c r="H118" t="s">
+        <v>490</v>
+      </c>
+    </row>
+    <row r="119" spans="1:8">
+      <c r="A119" t="s">
+        <v>491</v>
+      </c>
+      <c r="B119" t="s">
+        <v>9</v>
+      </c>
+      <c r="C119" t="s">
+        <v>492</v>
+      </c>
+      <c r="D119" t="s">
+        <v>11</v>
+      </c>
+      <c r="E119" t="s">
+        <v>12</v>
+      </c>
+      <c r="F119" t="s">
+        <v>54</v>
+      </c>
+      <c r="G119" s="1" t="s">
+        <v>493</v>
+      </c>
+      <c r="H119" t="s">
+        <v>494</v>
+      </c>
+    </row>
+    <row r="120" spans="1:8">
+      <c r="A120" t="s">
+        <v>495</v>
+      </c>
+      <c r="B120" t="s">
+        <v>9</v>
+      </c>
+      <c r="C120" t="s">
+        <v>496</v>
+      </c>
+      <c r="D120" t="s">
+        <v>11</v>
+      </c>
+      <c r="E120" t="s">
+        <v>12</v>
+      </c>
+      <c r="F120" t="s">
+        <v>28</v>
+      </c>
+      <c r="G120" s="1" t="s">
+        <v>497</v>
+      </c>
+      <c r="H120" t="s">
+        <v>498</v>
+      </c>
+    </row>
+    <row r="121" spans="1:8">
+      <c r="A121" t="s">
+        <v>499</v>
+      </c>
+      <c r="B121" t="s">
+        <v>9</v>
+      </c>
+      <c r="C121" t="s">
+        <v>500</v>
+      </c>
+      <c r="D121" t="s">
+        <v>11</v>
+      </c>
+      <c r="E121" t="s">
+        <v>12</v>
+      </c>
+      <c r="F121" t="s">
+        <v>28</v>
+      </c>
+      <c r="G121" s="1" t="s">
+        <v>501</v>
+      </c>
+      <c r="H121" t="s">
+        <v>502</v>
+      </c>
+    </row>
+    <row r="122" spans="1:8">
+      <c r="A122" t="s">
+        <v>503</v>
+      </c>
+      <c r="B122" t="s">
+        <v>9</v>
+      </c>
+      <c r="C122" t="s">
+        <v>504</v>
+      </c>
+      <c r="D122" t="s">
+        <v>11</v>
+      </c>
+      <c r="E122" t="s">
+        <v>12</v>
+      </c>
+      <c r="F122" t="s">
+        <v>54</v>
+      </c>
+      <c r="G122" s="1" t="s">
+        <v>505</v>
+      </c>
+      <c r="H122" t="s">
+        <v>506</v>
+      </c>
+    </row>
+    <row r="123" spans="1:8">
+      <c r="A123" t="s">
+        <v>507</v>
+      </c>
+      <c r="B123" t="s">
+        <v>9</v>
+      </c>
+      <c r="C123" t="s">
+        <v>508</v>
+      </c>
+      <c r="D123" t="s">
+        <v>11</v>
+      </c>
+      <c r="E123" t="s">
+        <v>12</v>
+      </c>
+      <c r="F123" t="s">
+        <v>28</v>
+      </c>
+      <c r="G123" s="1" t="s">
+        <v>509</v>
+      </c>
+      <c r="H123" t="s">
+        <v>510</v>
+      </c>
+    </row>
+    <row r="124" spans="1:8">
+      <c r="A124" t="s">
+        <v>511</v>
+      </c>
+      <c r="B124" t="s">
+        <v>9</v>
+      </c>
+      <c r="C124" t="s">
+        <v>512</v>
+      </c>
+      <c r="D124" t="s">
+        <v>11</v>
+      </c>
+      <c r="E124" t="s">
+        <v>12</v>
+      </c>
+      <c r="F124" t="s">
+        <v>28</v>
+      </c>
+      <c r="G124" s="1" t="s">
+        <v>513</v>
+      </c>
+      <c r="H124" t="s">
+        <v>514</v>
+      </c>
+    </row>
+    <row r="125" spans="1:8">
+      <c r="A125" t="s">
+        <v>515</v>
+      </c>
+      <c r="B125" t="s">
+        <v>9</v>
+      </c>
+      <c r="C125" t="s">
+        <v>516</v>
+      </c>
+      <c r="D125" t="s">
+        <v>11</v>
+      </c>
+      <c r="E125" t="s">
+        <v>12</v>
+      </c>
+      <c r="F125" t="s">
+        <v>54</v>
+      </c>
+      <c r="G125" s="1" t="s">
+        <v>517</v>
+      </c>
+      <c r="H125" t="s">
+        <v>518</v>
+      </c>
+    </row>
+    <row r="126" spans="1:8">
+      <c r="A126" t="s">
+        <v>519</v>
+      </c>
+      <c r="B126" t="s">
+        <v>9</v>
+      </c>
+      <c r="C126" t="s">
+        <v>520</v>
+      </c>
+      <c r="D126" t="s">
+        <v>11</v>
+      </c>
+      <c r="E126" t="s">
+        <v>12</v>
+      </c>
+      <c r="F126" t="s">
+        <v>28</v>
+      </c>
+      <c r="G126" s="1" t="s">
+        <v>521</v>
+      </c>
+      <c r="H126" t="s">
+        <v>522</v>
+      </c>
+    </row>
+    <row r="127" spans="1:8">
+      <c r="A127" t="s">
+        <v>523</v>
+      </c>
+      <c r="B127" t="s">
+        <v>9</v>
+      </c>
+      <c r="C127" t="s">
+        <v>524</v>
+      </c>
+      <c r="D127" t="s">
+        <v>11</v>
+      </c>
+      <c r="E127" t="s">
+        <v>12</v>
+      </c>
+      <c r="F127" t="s">
+        <v>28</v>
+      </c>
+      <c r="G127" s="1" t="s">
+        <v>525</v>
+      </c>
+      <c r="H127" t="s">
+        <v>526</v>
+      </c>
+    </row>
+    <row r="128" spans="1:8">
+      <c r="A128" t="s">
+        <v>527</v>
+      </c>
+      <c r="B128" t="s">
+        <v>9</v>
+      </c>
+      <c r="C128" t="s">
+        <v>528</v>
+      </c>
+      <c r="D128" t="s">
+        <v>11</v>
+      </c>
+      <c r="E128" t="s">
+        <v>12</v>
+      </c>
+      <c r="F128" t="s">
+        <v>54</v>
+      </c>
+      <c r="G128" s="1" t="s">
+        <v>529</v>
+      </c>
+      <c r="H128" t="s">
+        <v>530</v>
+      </c>
+    </row>
+    <row r="129" spans="1:8">
+      <c r="A129" t="s">
+        <v>531</v>
+      </c>
+      <c r="B129" t="s">
+        <v>9</v>
+      </c>
+      <c r="C129" t="s">
+        <v>532</v>
+      </c>
+      <c r="D129" t="s">
+        <v>11</v>
+      </c>
+      <c r="E129" t="s">
+        <v>12</v>
+      </c>
+      <c r="F129" t="s">
+        <v>28</v>
+      </c>
+      <c r="G129" s="1" t="s">
+        <v>533</v>
+      </c>
+      <c r="H129" t="s">
+        <v>534</v>
+      </c>
+    </row>
+    <row r="130" spans="1:8">
+      <c r="A130" t="s">
+        <v>535</v>
+      </c>
+      <c r="B130" t="s">
+        <v>9</v>
+      </c>
+      <c r="C130" t="s">
+        <v>536</v>
+      </c>
+      <c r="D130" t="s">
+        <v>11</v>
+      </c>
+      <c r="E130" t="s">
+        <v>12</v>
+      </c>
+      <c r="F130" t="s">
+        <v>28</v>
+      </c>
+      <c r="G130" s="1" t="s">
+        <v>537</v>
+      </c>
+      <c r="H130" t="s">
+        <v>538</v>
+      </c>
+    </row>
+    <row r="131" spans="1:8">
+      <c r="A131" t="s">
+        <v>539</v>
+      </c>
+      <c r="B131" t="s">
+        <v>9</v>
+      </c>
+      <c r="C131" t="s">
+        <v>540</v>
+      </c>
+      <c r="D131" t="s">
+        <v>11</v>
+      </c>
+      <c r="E131" t="s">
+        <v>12</v>
+      </c>
+      <c r="F131" t="s">
+        <v>54</v>
+      </c>
+      <c r="G131" s="1" t="s">
+        <v>541</v>
+      </c>
+      <c r="H131" t="s">
+        <v>542</v>
+      </c>
+    </row>
+    <row r="132" spans="1:8">
+      <c r="A132" t="s">
+        <v>543</v>
+      </c>
+      <c r="B132" t="s">
+        <v>9</v>
+      </c>
+      <c r="C132" t="s">
+        <v>544</v>
+      </c>
+      <c r="D132" t="s">
+        <v>11</v>
+      </c>
+      <c r="E132" t="s">
+        <v>12</v>
+      </c>
+      <c r="F132" t="s">
+        <v>28</v>
+      </c>
+      <c r="G132" s="1" t="s">
+        <v>545</v>
+      </c>
+      <c r="H132" t="s">
+        <v>546</v>
+      </c>
+    </row>
+    <row r="133" spans="1:8">
+      <c r="A133" t="s">
+        <v>547</v>
+      </c>
+      <c r="B133" t="s">
+        <v>9</v>
+      </c>
+      <c r="C133" t="s">
+        <v>548</v>
+      </c>
+      <c r="D133" t="s">
+        <v>11</v>
+      </c>
+      <c r="E133" t="s">
+        <v>12</v>
+      </c>
+      <c r="F133" t="s">
+        <v>28</v>
+      </c>
+      <c r="G133" s="1" t="s">
+        <v>549</v>
+      </c>
+      <c r="H133" t="s">
+        <v>550</v>
+      </c>
+    </row>
+    <row r="134" spans="1:8">
+      <c r="A134" t="s">
+        <v>551</v>
+      </c>
+      <c r="B134" t="s">
+        <v>9</v>
+      </c>
+      <c r="C134" t="s">
+        <v>552</v>
+      </c>
+      <c r="D134" t="s">
+        <v>11</v>
+      </c>
+      <c r="E134" t="s">
+        <v>12</v>
+      </c>
+      <c r="F134" t="s">
+        <v>13</v>
+      </c>
+      <c r="G134" s="1" t="s">
+        <v>553</v>
+      </c>
+      <c r="H134" t="s">
+        <v>554</v>
+      </c>
+    </row>
+    <row r="135" spans="1:8">
+      <c r="A135" t="s">
+        <v>555</v>
+      </c>
+      <c r="B135" t="s">
+        <v>9</v>
+      </c>
+      <c r="C135" t="s">
+        <v>556</v>
+      </c>
+      <c r="D135" t="s">
+        <v>11</v>
+      </c>
+      <c r="E135" t="s">
+        <v>12</v>
+      </c>
+      <c r="F135" t="s">
+        <v>13</v>
+      </c>
+      <c r="G135" s="1" t="s">
+        <v>557</v>
+      </c>
+      <c r="H135" t="s">
+        <v>558</v>
+      </c>
+    </row>
+    <row r="136" spans="1:8">
+      <c r="A136" t="s">
+        <v>559</v>
+      </c>
+      <c r="B136" t="s">
+        <v>9</v>
+      </c>
+      <c r="C136" t="s">
+        <v>560</v>
+      </c>
+      <c r="D136" t="s">
+        <v>11</v>
+      </c>
+      <c r="E136" t="s">
+        <v>12</v>
+      </c>
+      <c r="F136" t="s">
+        <v>54</v>
+      </c>
+      <c r="G136" s="1" t="s">
+        <v>561</v>
+      </c>
+      <c r="H136" t="s">
+        <v>562</v>
+      </c>
+    </row>
+    <row r="137" spans="1:8">
+      <c r="A137" t="s">
+        <v>563</v>
+      </c>
+      <c r="B137" t="s">
+        <v>9</v>
+      </c>
+      <c r="C137" t="s">
+        <v>564</v>
+      </c>
+      <c r="D137" t="s">
+        <v>11</v>
+      </c>
+      <c r="E137" t="s">
+        <v>12</v>
+      </c>
+      <c r="F137" t="s">
+        <v>54</v>
+      </c>
+      <c r="G137" s="1" t="s">
+        <v>565</v>
+      </c>
+      <c r="H137" t="s">
+        <v>566</v>
+      </c>
+    </row>
+    <row r="138" spans="1:8">
+      <c r="A138" t="s">
+        <v>567</v>
+      </c>
+      <c r="B138" t="s">
+        <v>9</v>
+      </c>
+      <c r="C138" t="s">
+        <v>568</v>
+      </c>
+      <c r="D138" t="s">
+        <v>11</v>
+      </c>
+      <c r="E138" t="s">
+        <v>12</v>
+      </c>
+      <c r="F138" t="s">
+        <v>28</v>
+      </c>
+      <c r="G138" s="1" t="s">
+        <v>569</v>
+      </c>
+      <c r="H138" t="s">
+        <v>570</v>
+      </c>
+    </row>
+    <row r="139" spans="1:8">
+      <c r="A139" t="s">
+        <v>571</v>
+      </c>
+      <c r="B139" t="s">
+        <v>9</v>
+      </c>
+      <c r="C139" t="s">
+        <v>572</v>
+      </c>
+      <c r="D139" t="s">
+        <v>11</v>
+      </c>
+      <c r="E139" t="s">
+        <v>12</v>
+      </c>
+      <c r="F139" t="s">
+        <v>13</v>
+      </c>
+      <c r="G139" s="1" t="s">
+        <v>573</v>
+      </c>
+      <c r="H139" t="s">
+        <v>574</v>
+      </c>
+    </row>
+    <row r="140" spans="1:8">
+      <c r="A140" t="s">
+        <v>575</v>
+      </c>
+      <c r="B140" t="s">
+        <v>9</v>
+      </c>
+      <c r="C140" t="s">
+        <v>576</v>
+      </c>
+      <c r="D140" t="s">
+        <v>11</v>
+      </c>
+      <c r="E140" t="s">
+        <v>12</v>
+      </c>
+      <c r="F140" t="s">
+        <v>13</v>
+      </c>
+      <c r="G140" s="1" t="s">
+        <v>577</v>
+      </c>
+      <c r="H140" t="s">
+        <v>578</v>
+      </c>
+    </row>
+    <row r="141" spans="1:8">
+      <c r="A141" t="s">
+        <v>579</v>
+      </c>
+      <c r="B141" t="s">
+        <v>9</v>
+      </c>
+      <c r="C141" t="s">
+        <v>580</v>
+      </c>
+      <c r="D141" t="s">
+        <v>11</v>
+      </c>
+      <c r="E141" t="s">
+        <v>12</v>
+      </c>
+      <c r="F141" t="s">
+        <v>581</v>
+      </c>
+      <c r="G141" s="1" t="s">
+        <v>582</v>
+      </c>
+      <c r="H141" t="s">
+        <v>583</v>
+      </c>
+    </row>
+    <row r="142" spans="1:8">
+      <c r="A142" t="s">
+        <v>584</v>
+      </c>
+      <c r="B142" t="s">
+        <v>9</v>
+      </c>
+      <c r="C142" t="s">
+        <v>585</v>
+      </c>
+      <c r="D142" t="s">
+        <v>11</v>
+      </c>
+      <c r="E142" t="s">
+        <v>12</v>
+      </c>
+      <c r="F142" t="s">
+        <v>54</v>
+      </c>
+      <c r="G142" s="1" t="s">
+        <v>586</v>
+      </c>
+      <c r="H142" t="s">
+        <v>587</v>
+      </c>
+    </row>
+    <row r="143" spans="1:8">
+      <c r="A143" t="s">
+        <v>588</v>
+      </c>
+      <c r="B143" t="s">
+        <v>9</v>
+      </c>
+      <c r="C143" t="s">
+        <v>589</v>
+      </c>
+      <c r="D143" t="s">
+        <v>11</v>
+      </c>
+      <c r="E143" t="s">
+        <v>12</v>
+      </c>
+      <c r="F143" t="s">
+        <v>54</v>
+      </c>
+      <c r="G143" s="1" t="s">
+        <v>590</v>
+      </c>
+      <c r="H143" t="s">
+        <v>591</v>
+      </c>
+    </row>
+    <row r="144" spans="1:8">
+      <c r="A144" t="s">
+        <v>592</v>
+      </c>
+      <c r="B144" t="s">
+        <v>9</v>
+      </c>
+      <c r="C144" t="s">
+        <v>593</v>
+      </c>
+      <c r="D144" t="s">
+        <v>11</v>
+      </c>
+      <c r="E144" t="s">
+        <v>12</v>
+      </c>
+      <c r="F144" t="s">
+        <v>37</v>
+      </c>
+      <c r="G144" s="1" t="s">
+        <v>594</v>
+      </c>
+      <c r="H144" t="s">
+        <v>595</v>
+      </c>
+    </row>
+    <row r="145" spans="1:8">
+      <c r="A145" t="s">
+        <v>596</v>
+      </c>
+      <c r="B145" t="s">
+        <v>9</v>
+      </c>
+      <c r="C145" t="s">
+        <v>597</v>
+      </c>
+      <c r="D145" t="s">
+        <v>11</v>
+      </c>
+      <c r="E145" t="s">
+        <v>12</v>
+      </c>
+      <c r="F145" t="s">
+        <v>37</v>
+      </c>
+      <c r="G145" s="1" t="s">
+        <v>598</v>
+      </c>
+      <c r="H145" t="s">
+        <v>599</v>
+      </c>
+    </row>
+    <row r="146" spans="1:8">
+      <c r="A146" t="s">
+        <v>600</v>
+      </c>
+      <c r="B146" t="s">
+        <v>9</v>
+      </c>
+      <c r="C146" t="s">
+        <v>601</v>
+      </c>
+      <c r="D146" t="s">
+        <v>11</v>
+      </c>
+      <c r="E146" t="s">
+        <v>12</v>
+      </c>
+      <c r="F146" t="s">
+        <v>18</v>
+      </c>
+      <c r="G146" s="1" t="s">
+        <v>602</v>
+      </c>
+      <c r="H146" t="s">
+        <v>603</v>
+      </c>
+    </row>
+    <row r="147" spans="1:8">
+      <c r="A147" t="s">
+        <v>604</v>
+      </c>
+      <c r="B147" t="s">
+        <v>9</v>
+      </c>
+      <c r="C147" t="s">
+        <v>605</v>
+      </c>
+      <c r="D147" t="s">
+        <v>11</v>
+      </c>
+      <c r="E147" t="s">
+        <v>12</v>
+      </c>
+      <c r="F147" t="s">
+        <v>54</v>
+      </c>
+      <c r="G147" s="1" t="s">
+        <v>606</v>
+      </c>
+      <c r="H147" t="s">
+        <v>607</v>
+      </c>
+    </row>
+    <row r="148" spans="1:8">
+      <c r="A148" t="s">
+        <v>608</v>
+      </c>
+      <c r="B148" t="s">
+        <v>9</v>
+      </c>
+      <c r="C148" t="s">
+        <v>609</v>
+      </c>
+      <c r="D148" t="s">
+        <v>11</v>
+      </c>
+      <c r="E148" t="s">
+        <v>12</v>
+      </c>
+      <c r="F148" t="s">
+        <v>54</v>
+      </c>
+      <c r="G148" s="1" t="s">
+        <v>610</v>
+      </c>
+      <c r="H148" t="s">
+        <v>611</v>
+      </c>
+    </row>
+    <row r="149" spans="1:8">
+      <c r="A149" t="s">
+        <v>612</v>
+      </c>
+      <c r="B149" t="s">
+        <v>9</v>
+      </c>
+      <c r="C149" t="s">
+        <v>613</v>
+      </c>
+      <c r="D149" t="s">
+        <v>11</v>
+      </c>
+      <c r="E149" t="s">
+        <v>12</v>
+      </c>
+      <c r="F149" t="s">
+        <v>54</v>
+      </c>
+      <c r="G149" s="1" t="s">
+        <v>614</v>
+      </c>
+      <c r="H149" t="s">
+        <v>615</v>
+      </c>
+    </row>
+    <row r="150" spans="1:8">
+      <c r="A150" t="s">
+        <v>616</v>
+      </c>
+      <c r="B150" t="s">
+        <v>9</v>
+      </c>
+      <c r="C150" t="s">
+        <v>617</v>
+      </c>
+      <c r="D150" t="s">
+        <v>11</v>
+      </c>
+      <c r="E150" t="s">
+        <v>12</v>
+      </c>
+      <c r="F150" t="s">
+        <v>54</v>
+      </c>
+      <c r="G150" s="1" t="s">
+        <v>618</v>
+      </c>
+      <c r="H150" t="s">
+        <v>619</v>
+      </c>
+    </row>
+    <row r="151" spans="1:8">
+      <c r="A151" t="s">
+        <v>620</v>
+      </c>
+      <c r="B151" t="s">
+        <v>9</v>
+      </c>
+      <c r="C151" t="s">
+        <v>621</v>
+      </c>
+      <c r="D151" t="s">
+        <v>11</v>
+      </c>
+      <c r="E151" t="s">
+        <v>12</v>
+      </c>
+      <c r="F151" t="s">
+        <v>166</v>
+      </c>
+      <c r="G151" s="1" t="s">
+        <v>622</v>
+      </c>
+      <c r="H151" t="s">
+        <v>623</v>
+      </c>
+    </row>
+    <row r="152" spans="1:8">
+      <c r="A152" t="s">
+        <v>624</v>
+      </c>
+      <c r="B152" t="s">
+        <v>9</v>
+      </c>
+      <c r="C152" t="s">
+        <v>625</v>
+      </c>
+      <c r="D152" t="s">
+        <v>11</v>
+      </c>
+      <c r="E152" t="s">
+        <v>12</v>
+      </c>
+      <c r="F152" t="s">
+        <v>191</v>
+      </c>
+      <c r="G152" s="1" t="s">
+        <v>626</v>
+      </c>
+      <c r="H152" t="s">
+        <v>627</v>
+      </c>
+    </row>
+    <row r="153" spans="1:8">
+      <c r="A153" t="s">
+        <v>628</v>
+      </c>
+      <c r="B153" t="s">
+        <v>9</v>
+      </c>
+      <c r="C153" t="s">
+        <v>629</v>
+      </c>
+      <c r="D153" t="s">
+        <v>11</v>
+      </c>
+      <c r="E153" t="s">
+        <v>12</v>
+      </c>
+      <c r="F153" t="s">
+        <v>191</v>
+      </c>
+      <c r="G153" s="1" t="s">
+        <v>630</v>
+      </c>
+      <c r="H153" t="s">
+        <v>631</v>
+      </c>
+    </row>
+    <row r="154" spans="1:8">
+      <c r="A154" t="s">
+        <v>632</v>
+      </c>
+      <c r="B154" t="s">
+        <v>9</v>
+      </c>
+      <c r="C154" t="s">
+        <v>633</v>
+      </c>
+      <c r="D154" t="s">
+        <v>11</v>
+      </c>
+      <c r="E154" t="s">
+        <v>12</v>
+      </c>
+      <c r="F154" t="s">
+        <v>28</v>
+      </c>
+      <c r="G154" s="1" t="s">
+        <v>634</v>
+      </c>
+      <c r="H154" t="s">
+        <v>635</v>
+      </c>
+    </row>
+    <row r="155" spans="1:8">
+      <c r="A155" t="s">
+        <v>636</v>
+      </c>
+      <c r="B155" t="s">
+        <v>9</v>
+      </c>
+      <c r="C155" t="s">
+        <v>637</v>
+      </c>
+      <c r="D155" t="s">
+        <v>11</v>
+      </c>
+      <c r="E155" t="s">
+        <v>12</v>
+      </c>
+      <c r="F155" t="s">
+        <v>28</v>
+      </c>
+      <c r="G155" s="1" t="s">
+        <v>638</v>
+      </c>
+      <c r="H155" t="s">
+        <v>639</v>
+      </c>
+    </row>
+    <row r="156" spans="1:8">
+      <c r="A156" t="s">
+        <v>640</v>
+      </c>
+      <c r="B156" t="s">
+        <v>9</v>
+      </c>
+      <c r="C156" t="s">
+        <v>641</v>
+      </c>
+      <c r="D156" t="s">
+        <v>11</v>
+      </c>
+      <c r="E156" t="s">
+        <v>12</v>
+      </c>
+      <c r="F156" t="s">
+        <v>28</v>
+      </c>
+      <c r="G156" s="1" t="s">
+        <v>642</v>
+      </c>
+      <c r="H156" t="s">
+        <v>643</v>
+      </c>
+    </row>
+    <row r="157" spans="1:8">
+      <c r="A157" t="s">
+        <v>644</v>
+      </c>
+      <c r="B157" t="s">
+        <v>9</v>
+      </c>
+      <c r="C157" t="s">
+        <v>645</v>
+      </c>
+      <c r="D157" t="s">
+        <v>11</v>
+      </c>
+      <c r="E157" t="s">
+        <v>12</v>
+      </c>
+      <c r="F157" t="s">
+        <v>191</v>
+      </c>
+      <c r="G157" s="1" t="s">
+        <v>646</v>
+      </c>
+      <c r="H157" t="s">
+        <v>647</v>
+      </c>
+    </row>
+    <row r="158" spans="1:8">
+      <c r="A158" t="s">
+        <v>648</v>
+      </c>
+      <c r="B158" t="s">
+        <v>9</v>
+      </c>
+      <c r="C158" t="s">
+        <v>649</v>
+      </c>
+      <c r="D158" t="s">
+        <v>11</v>
+      </c>
+      <c r="E158" t="s">
+        <v>12</v>
+      </c>
+      <c r="F158" t="s">
+        <v>109</v>
+      </c>
+      <c r="G158" s="1" t="s">
+        <v>650</v>
+      </c>
+      <c r="H158" t="s">
+        <v>651</v>
+      </c>
+    </row>
+    <row r="159" spans="1:8">
+      <c r="A159" t="s">
+        <v>652</v>
+      </c>
+      <c r="B159" t="s">
+        <v>9</v>
+      </c>
+      <c r="C159" t="s">
+        <v>653</v>
+      </c>
+      <c r="D159" t="s">
+        <v>11</v>
+      </c>
+      <c r="E159" t="s">
+        <v>12</v>
+      </c>
+      <c r="F159" t="s">
+        <v>109</v>
+      </c>
+      <c r="G159" s="1" t="s">
+        <v>654</v>
+      </c>
+      <c r="H159" t="s">
+        <v>655</v>
+      </c>
+    </row>
+    <row r="160" spans="1:8">
+      <c r="A160" t="s">
+        <v>656</v>
+      </c>
+      <c r="B160" t="s">
+        <v>9</v>
+      </c>
+      <c r="C160" t="s">
+        <v>657</v>
+      </c>
+      <c r="D160" t="s">
+        <v>11</v>
+      </c>
+      <c r="E160" t="s">
+        <v>12</v>
+      </c>
+      <c r="F160" t="s">
+        <v>109</v>
+      </c>
+      <c r="G160" s="1" t="s">
+        <v>658</v>
+      </c>
+      <c r="H160" t="s">
+        <v>659</v>
+      </c>
+    </row>
+    <row r="161" spans="1:8">
+      <c r="A161" t="s">
+        <v>660</v>
+      </c>
+      <c r="B161" t="s">
+        <v>9</v>
+      </c>
+      <c r="C161" t="s">
+        <v>661</v>
+      </c>
+      <c r="D161" t="s">
+        <v>11</v>
+      </c>
+      <c r="E161" t="s">
+        <v>12</v>
+      </c>
+      <c r="F161" t="s">
+        <v>109</v>
+      </c>
+      <c r="G161" s="1" t="s">
+        <v>662</v>
+      </c>
+      <c r="H161" t="s">
+        <v>663</v>
+      </c>
+    </row>
+    <row r="162" spans="1:8">
+      <c r="A162" t="s">
+        <v>664</v>
+      </c>
+      <c r="B162" t="s">
+        <v>9</v>
+      </c>
+      <c r="C162" t="s">
+        <v>665</v>
+      </c>
+      <c r="D162" t="s">
+        <v>11</v>
+      </c>
+      <c r="E162" t="s">
+        <v>12</v>
+      </c>
+      <c r="F162" t="s">
+        <v>109</v>
+      </c>
+      <c r="G162" s="1" t="s">
+        <v>666</v>
+      </c>
+      <c r="H162" t="s">
+        <v>667</v>
+      </c>
+    </row>
+    <row r="163" spans="1:8">
+      <c r="A163" t="s">
+        <v>668</v>
+      </c>
+      <c r="B163" t="s">
+        <v>9</v>
+      </c>
+      <c r="C163" t="s">
+        <v>669</v>
+      </c>
+      <c r="D163" t="s">
+        <v>11</v>
+      </c>
+      <c r="E163" t="s">
+        <v>12</v>
+      </c>
+      <c r="F163" t="s">
+        <v>109</v>
+      </c>
+      <c r="G163" s="1" t="s">
+        <v>670</v>
+      </c>
+      <c r="H163" t="s">
+        <v>671</v>
+      </c>
+    </row>
+    <row r="164" spans="1:8">
+      <c r="A164" t="s">
+        <v>672</v>
+      </c>
+      <c r="B164" t="s">
+        <v>9</v>
+      </c>
+      <c r="C164" t="s">
+        <v>673</v>
+      </c>
+      <c r="D164" t="s">
+        <v>11</v>
+      </c>
+      <c r="E164" t="s">
+        <v>12</v>
+      </c>
+      <c r="F164" t="s">
+        <v>109</v>
+      </c>
+      <c r="G164" s="1" t="s">
+        <v>674</v>
+      </c>
+      <c r="H164" t="s">
+        <v>675</v>
+      </c>
+    </row>
+    <row r="165" spans="1:8">
+      <c r="A165" t="s">
+        <v>676</v>
+      </c>
+      <c r="B165" t="s">
+        <v>9</v>
+      </c>
+      <c r="C165" t="s">
+        <v>677</v>
+      </c>
+      <c r="D165" t="s">
+        <v>11</v>
+      </c>
+      <c r="E165" t="s">
+        <v>12</v>
+      </c>
+      <c r="F165" t="s">
+        <v>191</v>
+      </c>
+      <c r="G165" s="1" t="s">
+        <v>678</v>
+      </c>
+      <c r="H165" t="s">
+        <v>679</v>
+      </c>
+    </row>
+    <row r="166" spans="1:8">
+      <c r="A166" t="s">
+        <v>680</v>
+      </c>
+      <c r="B166" t="s">
+        <v>9</v>
+      </c>
+      <c r="C166" t="s">
+        <v>681</v>
+      </c>
+      <c r="D166" t="s">
+        <v>11</v>
+      </c>
+      <c r="E166" t="s">
+        <v>12</v>
+      </c>
+      <c r="F166" t="s">
+        <v>191</v>
+      </c>
+      <c r="G166" s="1" t="s">
+        <v>682</v>
+      </c>
+      <c r="H166" t="s">
+        <v>683</v>
+      </c>
+    </row>
+    <row r="167" spans="1:8">
+      <c r="A167" t="s">
+        <v>684</v>
+      </c>
+      <c r="B167" t="s">
+        <v>9</v>
+      </c>
+      <c r="C167" t="s">
+        <v>685</v>
+      </c>
+      <c r="D167" t="s">
+        <v>11</v>
+      </c>
+      <c r="E167" t="s">
+        <v>12</v>
+      </c>
+      <c r="F167" t="s">
+        <v>13</v>
+      </c>
+      <c r="G167" s="1" t="s">
+        <v>686</v>
+      </c>
+      <c r="H167" t="s">
+        <v>687</v>
+      </c>
+    </row>
+    <row r="168" spans="1:8">
+      <c r="A168" t="s">
+        <v>688</v>
+      </c>
+      <c r="B168" t="s">
+        <v>9</v>
+      </c>
+      <c r="C168" t="s">
+        <v>689</v>
+      </c>
+      <c r="D168" t="s">
+        <v>11</v>
+      </c>
+      <c r="E168" t="s">
+        <v>12</v>
+      </c>
+      <c r="F168" t="s">
+        <v>54</v>
+      </c>
+      <c r="G168" s="1" t="s">
+        <v>690</v>
+      </c>
+      <c r="H168" t="s">
+        <v>691</v>
+      </c>
+    </row>
+    <row r="169" spans="1:8">
+      <c r="A169" t="s">
+        <v>692</v>
+      </c>
+      <c r="B169" t="s">
+        <v>9</v>
+      </c>
+      <c r="C169" t="s">
+        <v>693</v>
+      </c>
+      <c r="D169" t="s">
+        <v>11</v>
+      </c>
+      <c r="E169" t="s">
+        <v>12</v>
+      </c>
+      <c r="F169" t="s">
+        <v>191</v>
+      </c>
+      <c r="G169" s="1" t="s">
+        <v>694</v>
+      </c>
+      <c r="H169" t="s">
+        <v>695</v>
+      </c>
+    </row>
+    <row r="170" spans="1:8">
+      <c r="A170" t="s">
+        <v>696</v>
+      </c>
+      <c r="B170" t="s">
+        <v>9</v>
+      </c>
+      <c r="C170" t="s">
+        <v>697</v>
+      </c>
+      <c r="D170" t="s">
+        <v>11</v>
+      </c>
+      <c r="E170" t="s">
+        <v>12</v>
+      </c>
+      <c r="F170" t="s">
+        <v>13</v>
+      </c>
+      <c r="G170" s="1" t="s">
+        <v>698</v>
+      </c>
+      <c r="H170" t="s">
+        <v>699</v>
+      </c>
+    </row>
+    <row r="171" spans="1:8">
+      <c r="A171" t="s">
+        <v>700</v>
+      </c>
+      <c r="B171" t="s">
+        <v>9</v>
+      </c>
+      <c r="C171" t="s">
+        <v>701</v>
+      </c>
+      <c r="D171" t="s">
+        <v>11</v>
+      </c>
+      <c r="E171" t="s">
+        <v>12</v>
+      </c>
+      <c r="F171" t="s">
+        <v>54</v>
+      </c>
+      <c r="G171" s="1" t="s">
+        <v>702</v>
+      </c>
+      <c r="H171" t="s">
+        <v>703</v>
+      </c>
+    </row>
+    <row r="172" spans="1:8">
+      <c r="A172" t="s">
+        <v>704</v>
+      </c>
+      <c r="B172" t="s">
+        <v>9</v>
+      </c>
+      <c r="C172" t="s">
+        <v>705</v>
+      </c>
+      <c r="D172" t="s">
+        <v>11</v>
+      </c>
+      <c r="E172" t="s">
+        <v>12</v>
+      </c>
+      <c r="F172" t="s">
+        <v>191</v>
+      </c>
+      <c r="G172" s="1" t="s">
+        <v>706</v>
+      </c>
+      <c r="H172" t="s">
+        <v>707</v>
+      </c>
+    </row>
+    <row r="173" spans="1:8">
+      <c r="A173" t="s">
+        <v>708</v>
+      </c>
+      <c r="B173" t="s">
+        <v>9</v>
+      </c>
+      <c r="C173" t="s">
+        <v>709</v>
+      </c>
+      <c r="D173" t="s">
+        <v>11</v>
+      </c>
+      <c r="E173" t="s">
+        <v>12</v>
+      </c>
+      <c r="F173" t="s">
+        <v>37</v>
+      </c>
+      <c r="G173" s="1" t="s">
+        <v>710</v>
+      </c>
+      <c r="H173" t="s">
+        <v>711</v>
+      </c>
+    </row>
+    <row r="174" spans="1:8">
+      <c r="A174" t="s">
+        <v>712</v>
+      </c>
+      <c r="B174" t="s">
+        <v>9</v>
+      </c>
+      <c r="C174" t="s">
+        <v>713</v>
+      </c>
+      <c r="D174" t="s">
+        <v>11</v>
+      </c>
+      <c r="E174" t="s">
+        <v>12</v>
+      </c>
+      <c r="F174" t="s">
+        <v>54</v>
+      </c>
+      <c r="G174" s="1" t="s">
+        <v>714</v>
+      </c>
+      <c r="H174" t="s">
+        <v>715</v>
+      </c>
+    </row>
+    <row r="175" spans="1:8">
+      <c r="A175" t="s">
+        <v>716</v>
+      </c>
+      <c r="B175" t="s">
+        <v>9</v>
+      </c>
+      <c r="C175" t="s">
+        <v>717</v>
+      </c>
+      <c r="D175" t="s">
+        <v>11</v>
+      </c>
+      <c r="E175" t="s">
+        <v>12</v>
+      </c>
+      <c r="F175" t="s">
+        <v>191</v>
+      </c>
+      <c r="G175" s="1" t="s">
+        <v>718</v>
+      </c>
+      <c r="H175" t="s">
+        <v>719</v>
+      </c>
+    </row>
+    <row r="176" spans="1:8">
+      <c r="A176" t="s">
+        <v>720</v>
+      </c>
+      <c r="B176" t="s">
+        <v>9</v>
+      </c>
+      <c r="C176" t="s">
+        <v>721</v>
+      </c>
+      <c r="D176" t="s">
+        <v>11</v>
+      </c>
+      <c r="E176" t="s">
+        <v>12</v>
+      </c>
+      <c r="F176" t="s">
+        <v>67</v>
+      </c>
+      <c r="G176" s="1" t="s">
+        <v>722</v>
+      </c>
+      <c r="H176" t="s">
+        <v>723</v>
+      </c>
+    </row>
+    <row r="177" spans="1:8">
+      <c r="A177" t="s">
+        <v>724</v>
+      </c>
+      <c r="B177" t="s">
+        <v>9</v>
+      </c>
+      <c r="C177" t="s">
+        <v>725</v>
+      </c>
+      <c r="D177" t="s">
+        <v>11</v>
+      </c>
+      <c r="E177" t="s">
+        <v>12</v>
+      </c>
+      <c r="F177" t="s">
+        <v>67</v>
+      </c>
+      <c r="G177" s="1" t="s">
+        <v>726</v>
+      </c>
+      <c r="H177" t="s">
+        <v>727</v>
+      </c>
+    </row>
+    <row r="178" spans="1:8">
+      <c r="A178" t="s">
+        <v>728</v>
+      </c>
+      <c r="B178" t="s">
+        <v>9</v>
+      </c>
+      <c r="C178" t="s">
+        <v>10</v>
+      </c>
+      <c r="D178" t="s">
+        <v>729</v>
+      </c>
+      <c r="E178" t="s">
+        <v>730</v>
+      </c>
+      <c r="F178" t="s">
+        <v>37</v>
+      </c>
+      <c r="G178" s="1" t="s">
+        <v>731</v>
+      </c>
+      <c r="H178" t="s">
+        <v>732</v>
+      </c>
+    </row>
+    <row r="179" spans="1:8">
+      <c r="A179" t="s">
+        <v>733</v>
+      </c>
+      <c r="B179" t="s">
+        <v>9</v>
+      </c>
+      <c r="C179" t="s">
+        <v>17</v>
+      </c>
+      <c r="D179" t="s">
+        <v>729</v>
+      </c>
+      <c r="E179" t="s">
+        <v>730</v>
+      </c>
+      <c r="F179" t="s">
+        <v>37</v>
+      </c>
+      <c r="G179" s="1" t="s">
+        <v>734</v>
+      </c>
+      <c r="H179" t="s">
+        <v>735</v>
+      </c>
+    </row>
+    <row r="180" spans="1:8">
+      <c r="A180" t="s">
+        <v>736</v>
+      </c>
+      <c r="B180" t="s">
+        <v>9</v>
+      </c>
+      <c r="C180" t="s">
+        <v>22</v>
+      </c>
+      <c r="D180" t="s">
+        <v>729</v>
+      </c>
+      <c r="E180" t="s">
+        <v>730</v>
+      </c>
+      <c r="F180" t="s">
+        <v>37</v>
+      </c>
+      <c r="G180" s="1" t="s">
+        <v>737</v>
+      </c>
+      <c r="H180" t="s">
+        <v>738</v>
+      </c>
+    </row>
+    <row r="181" spans="1:8">
+      <c r="A181" t="s">
+        <v>739</v>
+      </c>
+      <c r="B181" t="s">
+        <v>9</v>
+      </c>
+      <c r="C181" t="s">
+        <v>27</v>
+      </c>
+      <c r="D181" t="s">
+        <v>729</v>
+      </c>
+      <c r="E181" t="s">
+        <v>730</v>
+      </c>
+      <c r="F181" t="s">
+        <v>37</v>
+      </c>
+      <c r="G181" s="1" t="s">
+        <v>740</v>
+      </c>
+      <c r="H181" t="s">
+        <v>741</v>
+      </c>
+    </row>
+    <row r="182" spans="1:8">
+      <c r="A182" t="s">
+        <v>742</v>
+      </c>
+      <c r="B182" t="s">
+        <v>9</v>
+      </c>
+      <c r="C182" t="s">
+        <v>10</v>
+      </c>
+      <c r="D182" t="s">
+        <v>743</v>
+      </c>
+      <c r="E182" t="s">
+        <v>744</v>
+      </c>
+      <c r="F182" t="s">
+        <v>745</v>
+      </c>
+      <c r="G182" s="1" t="s">
+        <v>746</v>
+      </c>
+      <c r="H182" t="s">
+        <v>747</v>
+      </c>
+    </row>
+    <row r="183" spans="1:8">
+      <c r="A183" t="s">
+        <v>748</v>
+      </c>
+      <c r="B183" t="s">
+        <v>9</v>
+      </c>
+      <c r="C183" t="s">
+        <v>17</v>
+      </c>
+      <c r="D183" t="s">
+        <v>743</v>
+      </c>
+      <c r="E183" t="s">
+        <v>744</v>
+      </c>
+      <c r="F183" t="s">
+        <v>54</v>
+      </c>
+      <c r="G183" s="1" t="s">
+        <v>749</v>
+      </c>
+      <c r="H183" t="s">
+        <v>750</v>
+      </c>
+    </row>
+    <row r="184" spans="1:8">
+      <c r="A184" t="s">
+        <v>751</v>
+      </c>
+      <c r="B184" t="s">
+        <v>9</v>
+      </c>
+      <c r="C184" t="s">
+        <v>22</v>
+      </c>
+      <c r="D184" t="s">
+        <v>743</v>
+      </c>
+      <c r="E184" t="s">
+        <v>744</v>
+      </c>
+      <c r="F184" t="s">
+        <v>166</v>
+      </c>
+      <c r="G184" s="1" t="s">
+        <v>752</v>
+      </c>
+      <c r="H184" t="s">
+        <v>753</v>
+      </c>
+    </row>
+    <row r="185" spans="1:8">
+      <c r="A185" t="s">
+        <v>754</v>
+      </c>
+      <c r="B185" t="s">
+        <v>9</v>
+      </c>
+      <c r="C185" t="s">
+        <v>27</v>
+      </c>
+      <c r="D185" t="s">
+        <v>743</v>
+      </c>
+      <c r="E185" t="s">
+        <v>744</v>
+      </c>
+      <c r="F185" t="s">
+        <v>745</v>
+      </c>
+      <c r="G185" s="1" t="s">
+        <v>755</v>
+      </c>
+      <c r="H185" t="s">
+        <v>747</v>
+      </c>
+    </row>
+    <row r="186" spans="1:8">
+      <c r="A186" t="s">
+        <v>756</v>
+      </c>
+      <c r="B186" t="s">
+        <v>9</v>
+      </c>
+      <c r="C186" t="s">
+        <v>32</v>
+      </c>
+      <c r="D186" t="s">
+        <v>743</v>
+      </c>
+      <c r="E186" t="s">
+        <v>744</v>
+      </c>
+      <c r="F186" t="s">
+        <v>54</v>
+      </c>
+      <c r="G186" s="1" t="s">
+        <v>757</v>
+      </c>
+      <c r="H186" t="s">
+        <v>758</v>
+      </c>
+    </row>
+    <row r="187" spans="1:8">
+      <c r="A187" t="s">
+        <v>759</v>
+      </c>
+      <c r="B187" t="s">
+        <v>9</v>
+      </c>
+      <c r="C187" t="s">
+        <v>36</v>
+      </c>
+      <c r="D187" t="s">
+        <v>743</v>
+      </c>
+      <c r="E187" t="s">
+        <v>744</v>
+      </c>
+      <c r="F187" t="s">
+        <v>28</v>
+      </c>
+      <c r="G187" s="1" t="s">
+        <v>760</v>
+      </c>
+      <c r="H187" t="s">
+        <v>761</v>
+      </c>
+    </row>
+    <row r="188" spans="1:8">
+      <c r="A188" t="s">
+        <v>762</v>
+      </c>
+      <c r="B188" t="s">
+        <v>9</v>
+      </c>
+      <c r="C188" t="s">
+        <v>41</v>
+      </c>
+      <c r="D188" t="s">
+        <v>743</v>
+      </c>
+      <c r="E188" t="s">
+        <v>744</v>
+      </c>
+      <c r="F188" t="s">
+        <v>28</v>
+      </c>
+      <c r="G188" s="1" t="s">
+        <v>763</v>
+      </c>
+      <c r="H188" t="s">
+        <v>764</v>
+      </c>
+    </row>
+    <row r="189" spans="1:8">
+      <c r="A189" t="s">
+        <v>765</v>
+      </c>
+      <c r="B189" t="s">
+        <v>9</v>
+      </c>
+      <c r="C189" t="s">
+        <v>45</v>
+      </c>
+      <c r="D189" t="s">
+        <v>743</v>
+      </c>
+      <c r="E189" t="s">
+        <v>744</v>
+      </c>
+      <c r="F189" t="s">
+        <v>28</v>
+      </c>
+      <c r="G189" s="1" t="s">
+        <v>766</v>
+      </c>
+      <c r="H189" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="190" spans="1:8">
+      <c r="A190" t="s">
+        <v>768</v>
+      </c>
+      <c r="B190" t="s">
+        <v>9</v>
+      </c>
+      <c r="C190" t="s">
+        <v>49</v>
+      </c>
+      <c r="D190" t="s">
+        <v>743</v>
+      </c>
+      <c r="E190" t="s">
+        <v>744</v>
+      </c>
+      <c r="F190" t="s">
+        <v>54</v>
+      </c>
+      <c r="G190" s="1" t="s">
+        <v>769</v>
+      </c>
+      <c r="H190" t="s">
+        <v>770</v>
+      </c>
+    </row>
+    <row r="191" spans="1:8">
+      <c r="A191" t="s">
+        <v>771</v>
+      </c>
+      <c r="B191" t="s">
+        <v>9</v>
+      </c>
+      <c r="C191" t="s">
+        <v>53</v>
+      </c>
+      <c r="D191" t="s">
+        <v>743</v>
+      </c>
+      <c r="E191" t="s">
+        <v>744</v>
+      </c>
+      <c r="F191" t="s">
+        <v>745</v>
+      </c>
+      <c r="G191" s="1" t="s">
+        <v>772</v>
+      </c>
+      <c r="H191" t="s">
+        <v>773</v>
+      </c>
+    </row>
+    <row r="192" spans="1:8">
+      <c r="A192" t="s">
+        <v>774</v>
+      </c>
+      <c r="B192" t="s">
+        <v>9</v>
+      </c>
+      <c r="C192" t="s">
+        <v>58</v>
+      </c>
+      <c r="D192" t="s">
+        <v>743</v>
+      </c>
+      <c r="E192" t="s">
+        <v>744</v>
+      </c>
+      <c r="F192" t="s">
+        <v>745</v>
+      </c>
+      <c r="G192" s="1" t="s">
+        <v>775</v>
+      </c>
+      <c r="H192" t="s">
+        <v>747</v>
+      </c>
+    </row>
+    <row r="193" spans="1:8">
+      <c r="A193" t="s">
+        <v>776</v>
+      </c>
+      <c r="B193" t="s">
+        <v>9</v>
+      </c>
+      <c r="C193" t="s">
+        <v>62</v>
+      </c>
+      <c r="D193" t="s">
+        <v>743</v>
+      </c>
+      <c r="E193" t="s">
+        <v>744</v>
+      </c>
+      <c r="F193" t="s">
+        <v>28</v>
+      </c>
+      <c r="G193" s="1" t="s">
+        <v>777</v>
+      </c>
+      <c r="H193" t="s">
+        <v>778</v>
+      </c>
+    </row>
+    <row r="194" spans="1:8">
+      <c r="A194" t="s">
+        <v>779</v>
+      </c>
+      <c r="B194" t="s">
+        <v>9</v>
+      </c>
+      <c r="C194" t="s">
+        <v>66</v>
+      </c>
+      <c r="D194" t="s">
+        <v>743</v>
+      </c>
+      <c r="E194" t="s">
+        <v>744</v>
+      </c>
+      <c r="F194" t="s">
+        <v>581</v>
+      </c>
+      <c r="G194" s="1" t="s">
+        <v>780</v>
+      </c>
+      <c r="H194" t="s">
+        <v>781</v>
+      </c>
+    </row>
+    <row r="195" spans="1:8">
+      <c r="A195" t="s">
+        <v>782</v>
+      </c>
+      <c r="B195" t="s">
+        <v>9</v>
+      </c>
+      <c r="C195" t="s">
+        <v>71</v>
+      </c>
+      <c r="D195" t="s">
+        <v>743</v>
+      </c>
+      <c r="E195" t="s">
+        <v>744</v>
+      </c>
+      <c r="F195" t="s">
+        <v>28</v>
+      </c>
+      <c r="G195" s="1" t="s">
+        <v>783</v>
+      </c>
+      <c r="H195" t="s">
+        <v>784</v>
+      </c>
+    </row>
+    <row r="196" spans="1:8">
+      <c r="A196" t="s">
+        <v>785</v>
+      </c>
+      <c r="B196" t="s">
+        <v>9</v>
+      </c>
+      <c r="C196" t="s">
+        <v>75</v>
+      </c>
+      <c r="D196" t="s">
+        <v>743</v>
+      </c>
+      <c r="E196" t="s">
+        <v>744</v>
+      </c>
+      <c r="F196" t="s">
+        <v>745</v>
+      </c>
+      <c r="G196" s="1" t="s">
+        <v>786</v>
+      </c>
+      <c r="H196" t="s">
+        <v>747</v>
+      </c>
+    </row>
+    <row r="197" spans="1:8">
+      <c r="A197" t="s">
+        <v>787</v>
+      </c>
+      <c r="B197" t="s">
+        <v>9</v>
+      </c>
+      <c r="C197" t="s">
+        <v>79</v>
+      </c>
+      <c r="D197" t="s">
+        <v>743</v>
+      </c>
+      <c r="E197" t="s">
+        <v>744</v>
+      </c>
+      <c r="F197" t="s">
+        <v>37</v>
+      </c>
+      <c r="G197" s="1" t="s">
+        <v>788</v>
+      </c>
+      <c r="H197" t="s">
+        <v>789</v>
+      </c>
+    </row>
+    <row r="198" spans="1:8">
+      <c r="A198" t="s">
+        <v>790</v>
+      </c>
+      <c r="B198" t="s">
+        <v>9</v>
+      </c>
+      <c r="C198" t="s">
+        <v>87</v>
+      </c>
+      <c r="D198" t="s">
+        <v>743</v>
+      </c>
+      <c r="E198" t="s">
+        <v>744</v>
+      </c>
+      <c r="F198" t="s">
+        <v>745</v>
+      </c>
+      <c r="G198" s="1" t="s">
+        <v>791</v>
+      </c>
+      <c r="H198" t="s">
+        <v>747</v>
+      </c>
+    </row>
+    <row r="199" spans="1:8">
+      <c r="A199" t="s">
+        <v>792</v>
+      </c>
+      <c r="B199" t="s">
+        <v>9</v>
+      </c>
+      <c r="C199" t="s">
+        <v>91</v>
+      </c>
+      <c r="D199" t="s">
+        <v>743</v>
+      </c>
+      <c r="E199" t="s">
+        <v>744</v>
+      </c>
+      <c r="F199" t="s">
+        <v>745</v>
+      </c>
+      <c r="G199" s="1" t="s">
+        <v>793</v>
+      </c>
+      <c r="H199" t="s">
+        <v>794</v>
+      </c>
+    </row>
+    <row r="200" spans="1:8">
+      <c r="A200" t="s">
+        <v>795</v>
+      </c>
+      <c r="B200" t="s">
+        <v>9</v>
+      </c>
+      <c r="C200" t="s">
+        <v>95</v>
+      </c>
+      <c r="D200" t="s">
+        <v>743</v>
+      </c>
+      <c r="E200" t="s">
+        <v>744</v>
+      </c>
+      <c r="F200" t="s">
+        <v>28</v>
+      </c>
+      <c r="G200" s="1" t="s">
+        <v>796</v>
+      </c>
+      <c r="H200" t="s">
+        <v>797</v>
+      </c>
+    </row>
+    <row r="201" spans="1:8">
+      <c r="A201" t="s">
+        <v>798</v>
+      </c>
+      <c r="B201" t="s">
+        <v>9</v>
+      </c>
+      <c r="C201" t="s">
+        <v>10</v>
+      </c>
+      <c r="D201" t="s">
+        <v>799</v>
+      </c>
+      <c r="E201" t="s">
+        <v>800</v>
+      </c>
+      <c r="F201" t="s">
+        <v>801</v>
+      </c>
+      <c r="G201" s="1" t="s">
+        <v>802</v>
+      </c>
+      <c r="H201" t="s">
+        <v>803</v>
+      </c>
+    </row>
+    <row r="202" spans="1:8">
+      <c r="A202" t="s">
+        <v>804</v>
+      </c>
+      <c r="B202" t="s">
+        <v>9</v>
+      </c>
+      <c r="C202" t="s">
+        <v>17</v>
+      </c>
+      <c r="D202" t="s">
+        <v>799</v>
+      </c>
+      <c r="E202" t="s">
+        <v>800</v>
+      </c>
+      <c r="F202" t="s">
+        <v>801</v>
+      </c>
+      <c r="G202" s="1" t="s">
+        <v>805</v>
+      </c>
+      <c r="H202" t="s">
+        <v>806</v>
+      </c>
+    </row>
+    <row r="203" spans="1:8">
+      <c r="A203" t="s">
+        <v>807</v>
+      </c>
+      <c r="B203" t="s">
+        <v>9</v>
+      </c>
+      <c r="C203" t="s">
+        <v>10</v>
+      </c>
+      <c r="D203" t="s">
+        <v>808</v>
+      </c>
+      <c r="E203" t="s">
+        <v>809</v>
+      </c>
+      <c r="F203" t="s">
+        <v>191</v>
+      </c>
+      <c r="G203" s="1" t="s">
+        <v>810</v>
+      </c>
+      <c r="H203" t="s">
+        <v>811</v>
+      </c>
+    </row>
+    <row r="204" spans="1:8">
+      <c r="A204" t="s">
+        <v>812</v>
+      </c>
+      <c r="B204" t="s">
+        <v>9</v>
+      </c>
+      <c r="C204" t="s">
+        <v>17</v>
+      </c>
+      <c r="D204" t="s">
+        <v>808</v>
+      </c>
+      <c r="E204" t="s">
+        <v>809</v>
+      </c>
+      <c r="F204" t="s">
+        <v>54</v>
+      </c>
+      <c r="G204" s="1" t="s">
+        <v>813</v>
+      </c>
+      <c r="H204" t="s">
+        <v>814</v>
+      </c>
+    </row>
+    <row r="205" spans="1:8">
+      <c r="A205" t="s">
+        <v>815</v>
+      </c>
+      <c r="B205" t="s">
+        <v>9</v>
+      </c>
+      <c r="C205" t="s">
+        <v>22</v>
+      </c>
+      <c r="D205" t="s">
+        <v>808</v>
+      </c>
+      <c r="E205" t="s">
+        <v>809</v>
+      </c>
+      <c r="F205" t="s">
+        <v>581</v>
+      </c>
+      <c r="G205" s="1" t="s">
+        <v>816</v>
+      </c>
+      <c r="H205" t="s">
+        <v>817</v>
+      </c>
+    </row>
+    <row r="206" spans="1:8">
+      <c r="A206" t="s">
+        <v>818</v>
+      </c>
+      <c r="B206" t="s">
+        <v>9</v>
+      </c>
+      <c r="C206" t="s">
+        <v>27</v>
+      </c>
+      <c r="D206" t="s">
+        <v>808</v>
+      </c>
+      <c r="E206" t="s">
+        <v>809</v>
+      </c>
+      <c r="F206" t="s">
+        <v>581</v>
+      </c>
+      <c r="G206" s="1" t="s">
+        <v>819</v>
+      </c>
+      <c r="H206" t="s">
+        <v>820</v>
+      </c>
+    </row>
+    <row r="207" spans="1:8">
+      <c r="A207" t="s">
+        <v>821</v>
+      </c>
+      <c r="B207" t="s">
+        <v>9</v>
+      </c>
+      <c r="C207" t="s">
+        <v>32</v>
+      </c>
+      <c r="D207" t="s">
+        <v>808</v>
+      </c>
+      <c r="E207" t="s">
+        <v>809</v>
+      </c>
+      <c r="F207" t="s">
+        <v>822</v>
+      </c>
+      <c r="G207" s="1" t="s">
+        <v>823</v>
+      </c>
+      <c r="H207" t="s">
+        <v>824</v>
+      </c>
+    </row>
+    <row r="208" spans="1:8">
+      <c r="A208" t="s">
+        <v>825</v>
+      </c>
+      <c r="B208" t="s">
+        <v>9</v>
+      </c>
+      <c r="C208" t="s">
+        <v>36</v>
+      </c>
+      <c r="D208" t="s">
+        <v>808</v>
+      </c>
+      <c r="E208" t="s">
+        <v>809</v>
+      </c>
+      <c r="F208" t="s">
+        <v>581</v>
+      </c>
+      <c r="G208" s="1" t="s">
+        <v>826</v>
+      </c>
+      <c r="H208" t="s">
+        <v>827</v>
+      </c>
+    </row>
+    <row r="209" spans="1:8">
+      <c r="A209" t="s">
+        <v>828</v>
+      </c>
+      <c r="B209" t="s">
+        <v>9</v>
+      </c>
+      <c r="C209" t="s">
+        <v>41</v>
+      </c>
+      <c r="D209" t="s">
+        <v>808</v>
+      </c>
+      <c r="E209" t="s">
+        <v>809</v>
+      </c>
+      <c r="F209" t="s">
+        <v>191</v>
+      </c>
+      <c r="G209" s="1" t="s">
+        <v>829</v>
+      </c>
+      <c r="H209" t="s">
+        <v>830</v>
+      </c>
+    </row>
+    <row r="210" spans="1:8">
+      <c r="A210" t="s">
+        <v>831</v>
+      </c>
+      <c r="B210" t="s">
+        <v>9</v>
+      </c>
+      <c r="C210" t="s">
+        <v>45</v>
+      </c>
+      <c r="D210" t="s">
+        <v>808</v>
+      </c>
+      <c r="E210" t="s">
+        <v>809</v>
+      </c>
+      <c r="F210" t="s">
+        <v>37</v>
+      </c>
+      <c r="G210" s="1" t="s">
+        <v>832</v>
+      </c>
+      <c r="H210" t="s">
+        <v>833</v>
+      </c>
+    </row>
+    <row r="211" spans="1:8">
+      <c r="A211" t="s">
+        <v>834</v>
+      </c>
+      <c r="B211" t="s">
+        <v>9</v>
+      </c>
+      <c r="C211" t="s">
+        <v>49</v>
+      </c>
+      <c r="D211" t="s">
+        <v>808</v>
+      </c>
+      <c r="E211" t="s">
+        <v>809</v>
+      </c>
+      <c r="F211" t="s">
+        <v>37</v>
+      </c>
+      <c r="G211" s="1" t="s">
+        <v>835</v>
+      </c>
+      <c r="H211" t="s">
+        <v>836</v>
+      </c>
+    </row>
+    <row r="212" spans="1:8">
+      <c r="A212" t="s">
+        <v>837</v>
+      </c>
+      <c r="B212" t="s">
+        <v>9</v>
+      </c>
+      <c r="C212" t="s">
+        <v>10</v>
+      </c>
+      <c r="D212" t="s">
+        <v>838</v>
+      </c>
+      <c r="E212" t="s">
+        <v>839</v>
+      </c>
+      <c r="F212" t="s">
+        <v>745</v>
+      </c>
+      <c r="G212" s="1" t="s">
+        <v>840</v>
+      </c>
+      <c r="H212" t="s">
+        <v>841</v>
+      </c>
+    </row>
+    <row r="213" spans="1:8">
+      <c r="A213" t="s">
+        <v>842</v>
+      </c>
+      <c r="B213" t="s">
+        <v>9</v>
+      </c>
+      <c r="C213" t="s">
+        <v>17</v>
+      </c>
+      <c r="D213" t="s">
+        <v>838</v>
+      </c>
+      <c r="E213" t="s">
+        <v>839</v>
+      </c>
+      <c r="F213" t="s">
+        <v>745</v>
+      </c>
+      <c r="G213" s="1" t="s">
+        <v>843</v>
+      </c>
+      <c r="H213" t="s">
+        <v>844</v>
+      </c>
+    </row>
+    <row r="214" spans="1:8">
+      <c r="A214" t="s">
+        <v>845</v>
+      </c>
+      <c r="B214" t="s">
+        <v>9</v>
+      </c>
+      <c r="C214" t="s">
+        <v>22</v>
+      </c>
+      <c r="D214" t="s">
+        <v>838</v>
+      </c>
+      <c r="E214" t="s">
+        <v>839</v>
+      </c>
+      <c r="F214" t="s">
+        <v>745</v>
+      </c>
+      <c r="G214" s="1" t="s">
+        <v>846</v>
+      </c>
+      <c r="H214" t="s">
+        <v>847</v>
+      </c>
+    </row>
+    <row r="215" spans="1:8">
+      <c r="A215" t="s">
+        <v>848</v>
+      </c>
+      <c r="B215" t="s">
+        <v>9</v>
+      </c>
+      <c r="C215" t="s">
+        <v>27</v>
+      </c>
+      <c r="D215" t="s">
+        <v>838</v>
+      </c>
+      <c r="E215" t="s">
+        <v>839</v>
+      </c>
+      <c r="F215" t="s">
+        <v>745</v>
+      </c>
+      <c r="G215" s="1" t="s">
+        <v>849</v>
+      </c>
+      <c r="H215" t="s">
+        <v>850</v>
+      </c>
+    </row>
+    <row r="216" spans="1:8">
+      <c r="A216" t="s">
+        <v>851</v>
+      </c>
+      <c r="B216" t="s">
+        <v>9</v>
+      </c>
+      <c r="C216" t="s">
+        <v>32</v>
+      </c>
+      <c r="D216" t="s">
+        <v>838</v>
+      </c>
+      <c r="E216" t="s">
+        <v>839</v>
+      </c>
+      <c r="F216" t="s">
+        <v>745</v>
+      </c>
+      <c r="G216" s="1" t="s">
+        <v>852</v>
+      </c>
+      <c r="H216" t="s">
+        <v>853</v>
+      </c>
+    </row>
+    <row r="217" spans="1:8">
+      <c r="A217" t="s">
+        <v>854</v>
+      </c>
+      <c r="B217" t="s">
+        <v>9</v>
+      </c>
+      <c r="C217" t="s">
+        <v>36</v>
+      </c>
+      <c r="D217" t="s">
+        <v>838</v>
+      </c>
+      <c r="E217" t="s">
+        <v>839</v>
+      </c>
+      <c r="F217" t="s">
+        <v>745</v>
+      </c>
+      <c r="G217" s="1" t="s">
+        <v>855</v>
+      </c>
+      <c r="H217" t="s">
+        <v>856</v>
+      </c>
+    </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
+    <hyperlink ref="G3" r:id="rId2"/>
+    <hyperlink ref="G4" r:id="rId3"/>
+    <hyperlink ref="G5" r:id="rId4"/>
+    <hyperlink ref="G6" r:id="rId5"/>
+    <hyperlink ref="G7" r:id="rId6"/>
+    <hyperlink ref="G8" r:id="rId7"/>
+    <hyperlink ref="G9" r:id="rId8"/>
+    <hyperlink ref="G10" r:id="rId9"/>
+    <hyperlink ref="G11" r:id="rId10"/>
+    <hyperlink ref="G12" r:id="rId11"/>
+    <hyperlink ref="G13" r:id="rId12"/>
+    <hyperlink ref="G14" r:id="rId13"/>
+    <hyperlink ref="G15" r:id="rId14"/>
+    <hyperlink ref="G16" r:id="rId15"/>
+    <hyperlink ref="G17" r:id="rId16"/>
+    <hyperlink ref="G18" r:id="rId17"/>
+    <hyperlink ref="G19" r:id="rId18"/>
+    <hyperlink ref="G20" r:id="rId19"/>
+    <hyperlink ref="G21" r:id="rId20"/>
+    <hyperlink ref="G22" r:id="rId21"/>
+    <hyperlink ref="G23" r:id="rId22"/>
+    <hyperlink ref="G24" r:id="rId23"/>
+    <hyperlink ref="G25" r:id="rId24"/>
+    <hyperlink ref="G26" r:id="rId25"/>
+    <hyperlink ref="G27" r:id="rId26"/>
+    <hyperlink ref="G28" r:id="rId27"/>
+    <hyperlink ref="G29" r:id="rId28"/>
+    <hyperlink ref="G30" r:id="rId29"/>
+    <hyperlink ref="G31" r:id="rId30"/>
+    <hyperlink ref="G32" r:id="rId31"/>
+    <hyperlink ref="G33" r:id="rId32"/>
+    <hyperlink ref="G34" r:id="rId33"/>
+    <hyperlink ref="G35" r:id="rId34"/>
+    <hyperlink ref="G36" r:id="rId35"/>
+    <hyperlink ref="G37" r:id="rId36"/>
+    <hyperlink ref="G38" r:id="rId37"/>
+    <hyperlink ref="G39" r:id="rId38"/>
+    <hyperlink ref="G40" r:id="rId39"/>
+    <hyperlink ref="G41" r:id="rId40"/>
+    <hyperlink ref="G42" r:id="rId41"/>
+    <hyperlink ref="G43" r:id="rId42"/>
+    <hyperlink ref="G44" r:id="rId43"/>
+    <hyperlink ref="G45" r:id="rId44"/>
+    <hyperlink ref="G46" r:id="rId45"/>
+    <hyperlink ref="G47" r:id="rId46"/>
+    <hyperlink ref="G48" r:id="rId47"/>
+    <hyperlink ref="G49" r:id="rId48"/>
+    <hyperlink ref="G50" r:id="rId49"/>
+    <hyperlink ref="G51" r:id="rId50"/>
+    <hyperlink ref="G52" r:id="rId51"/>
+    <hyperlink ref="G53" r:id="rId52"/>
+    <hyperlink ref="G54" r:id="rId53"/>
+    <hyperlink ref="G55" r:id="rId54"/>
+    <hyperlink ref="G56" r:id="rId55"/>
+    <hyperlink ref="G57" r:id="rId56"/>
+    <hyperlink ref="G58" r:id="rId57"/>
+    <hyperlink ref="G59" r:id="rId58"/>
+    <hyperlink ref="G60" r:id="rId59"/>
+    <hyperlink ref="G61" r:id="rId60"/>
+    <hyperlink ref="G62" r:id="rId61"/>
+    <hyperlink ref="G63" r:id="rId62"/>
+    <hyperlink ref="G64" r:id="rId63"/>
+    <hyperlink ref="G65" r:id="rId64"/>
+    <hyperlink ref="G66" r:id="rId65"/>
+    <hyperlink ref="G67" r:id="rId66"/>
+    <hyperlink ref="G68" r:id="rId67"/>
+    <hyperlink ref="G69" r:id="rId68"/>
+    <hyperlink ref="G70" r:id="rId69"/>
+    <hyperlink ref="G71" r:id="rId70"/>
+    <hyperlink ref="G72" r:id="rId71"/>
+    <hyperlink ref="G73" r:id="rId72"/>
+    <hyperlink ref="G74" r:id="rId73"/>
+    <hyperlink ref="G75" r:id="rId74"/>
+    <hyperlink ref="G76" r:id="rId75"/>
+    <hyperlink ref="G77" r:id="rId76"/>
+    <hyperlink ref="G78" r:id="rId77"/>
+    <hyperlink ref="G79" r:id="rId78"/>
+    <hyperlink ref="G80" r:id="rId79"/>
+    <hyperlink ref="G81" r:id="rId80"/>
+    <hyperlink ref="G82" r:id="rId81"/>
+    <hyperlink ref="G83" r:id="rId82"/>
+    <hyperlink ref="G84" r:id="rId83"/>
+    <hyperlink ref="G85" r:id="rId84"/>
+    <hyperlink ref="G86" r:id="rId85"/>
+    <hyperlink ref="G87" r:id="rId86"/>
+    <hyperlink ref="G88" r:id="rId87"/>
+    <hyperlink ref="G89" r:id="rId88"/>
+    <hyperlink ref="G90" r:id="rId89"/>
+    <hyperlink ref="G91" r:id="rId90"/>
+    <hyperlink ref="G92" r:id="rId91"/>
+    <hyperlink ref="G93" r:id="rId92"/>
+    <hyperlink ref="G94" r:id="rId93"/>
+    <hyperlink ref="G95" r:id="rId94"/>
+    <hyperlink ref="G96" r:id="rId95"/>
+    <hyperlink ref="G97" r:id="rId96"/>
+    <hyperlink ref="G98" r:id="rId97"/>
+    <hyperlink ref="G99" r:id="rId98"/>
+    <hyperlink ref="G100" r:id="rId99"/>
+    <hyperlink ref="G101" r:id="rId100"/>
+    <hyperlink ref="G102" r:id="rId101"/>
+    <hyperlink ref="G103" r:id="rId102"/>
+    <hyperlink ref="G104" r:id="rId103"/>
+    <hyperlink ref="G105" r:id="rId104"/>
+    <hyperlink ref="G106" r:id="rId105"/>
+    <hyperlink ref="G107" r:id="rId106"/>
+    <hyperlink ref="G108" r:id="rId107"/>
+    <hyperlink ref="G109" r:id="rId108"/>
+    <hyperlink ref="G110" r:id="rId109"/>
+    <hyperlink ref="G111" r:id="rId110"/>
+    <hyperlink ref="G112" r:id="rId111"/>
+    <hyperlink ref="G113" r:id="rId112"/>
+    <hyperlink ref="G114" r:id="rId113"/>
+    <hyperlink ref="G115" r:id="rId114"/>
+    <hyperlink ref="G116" r:id="rId115"/>
+    <hyperlink ref="G117" r:id="rId116"/>
+    <hyperlink ref="G118" r:id="rId117"/>
+    <hyperlink ref="G119" r:id="rId118"/>
+    <hyperlink ref="G120" r:id="rId119"/>
+    <hyperlink ref="G121" r:id="rId120"/>
+    <hyperlink ref="G122" r:id="rId121"/>
+    <hyperlink ref="G123" r:id="rId122"/>
+    <hyperlink ref="G124" r:id="rId123"/>
+    <hyperlink ref="G125" r:id="rId124"/>
+    <hyperlink ref="G126" r:id="rId125"/>
+    <hyperlink ref="G127" r:id="rId126"/>
+    <hyperlink ref="G128" r:id="rId127"/>
+    <hyperlink ref="G129" r:id="rId128"/>
+    <hyperlink ref="G130" r:id="rId129"/>
+    <hyperlink ref="G131" r:id="rId130"/>
+    <hyperlink ref="G132" r:id="rId131"/>
+    <hyperlink ref="G133" r:id="rId132"/>
+    <hyperlink ref="G134" r:id="rId133"/>
+    <hyperlink ref="G135" r:id="rId134"/>
+    <hyperlink ref="G136" r:id="rId135"/>
+    <hyperlink ref="G137" r:id="rId136"/>
+    <hyperlink ref="G138" r:id="rId137"/>
+    <hyperlink ref="G139" r:id="rId138"/>
+    <hyperlink ref="G140" r:id="rId139"/>
+    <hyperlink ref="G141" r:id="rId140"/>
+    <hyperlink ref="G142" r:id="rId141"/>
+    <hyperlink ref="G143" r:id="rId142"/>
+    <hyperlink ref="G144" r:id="rId143"/>
+    <hyperlink ref="G145" r:id="rId144"/>
+    <hyperlink ref="G146" r:id="rId145"/>
+    <hyperlink ref="G147" r:id="rId146"/>
+    <hyperlink ref="G148" r:id="rId147"/>
+    <hyperlink ref="G149" r:id="rId148"/>
+    <hyperlink ref="G150" r:id="rId149"/>
+    <hyperlink ref="G151" r:id="rId150"/>
+    <hyperlink ref="G152" r:id="rId151"/>
+    <hyperlink ref="G153" r:id="rId152"/>
+    <hyperlink ref="G154" r:id="rId153"/>
+    <hyperlink ref="G155" r:id="rId154"/>
+    <hyperlink ref="G156" r:id="rId155"/>
+    <hyperlink ref="G157" r:id="rId156"/>
+    <hyperlink ref="G158" r:id="rId157"/>
+    <hyperlink ref="G159" r:id="rId158"/>
+    <hyperlink ref="G160" r:id="rId159"/>
+    <hyperlink ref="G161" r:id="rId160"/>
+    <hyperlink ref="G162" r:id="rId161"/>
+    <hyperlink ref="G163" r:id="rId162"/>
+    <hyperlink ref="G164" r:id="rId163"/>
+    <hyperlink ref="G165" r:id="rId164"/>
+    <hyperlink ref="G166" r:id="rId165"/>
+    <hyperlink ref="G167" r:id="rId166"/>
+    <hyperlink ref="G168" r:id="rId167"/>
+    <hyperlink ref="G169" r:id="rId168"/>
+    <hyperlink ref="G170" r:id="rId169"/>
+    <hyperlink ref="G171" r:id="rId170"/>
+    <hyperlink ref="G172" r:id="rId171"/>
+    <hyperlink ref="G173" r:id="rId172"/>
+    <hyperlink ref="G174" r:id="rId173"/>
+    <hyperlink ref="G175" r:id="rId174"/>
+    <hyperlink ref="G176" r:id="rId175"/>
+    <hyperlink ref="G177" r:id="rId176"/>
+    <hyperlink ref="G178" r:id="rId177"/>
+    <hyperlink ref="G179" r:id="rId178"/>
+    <hyperlink ref="G180" r:id="rId179"/>
+    <hyperlink ref="G181" r:id="rId180"/>
+    <hyperlink ref="G182" r:id="rId181"/>
+    <hyperlink ref="G183" r:id="rId182"/>
+    <hyperlink ref="G184" r:id="rId183"/>
+    <hyperlink ref="G185" r:id="rId184"/>
+    <hyperlink ref="G186" r:id="rId185"/>
+    <hyperlink ref="G187" r:id="rId186"/>
+    <hyperlink ref="G188" r:id="rId187"/>
+    <hyperlink ref="G189" r:id="rId188"/>
+    <hyperlink ref="G190" r:id="rId189"/>
+    <hyperlink ref="G191" r:id="rId190"/>
+    <hyperlink ref="G192" r:id="rId191"/>
+    <hyperlink ref="G193" r:id="rId192"/>
+    <hyperlink ref="G194" r:id="rId193"/>
+    <hyperlink ref="G195" r:id="rId194"/>
+    <hyperlink ref="G196" r:id="rId195"/>
+    <hyperlink ref="G197" r:id="rId196"/>
+    <hyperlink ref="G198" r:id="rId197"/>
+    <hyperlink ref="G199" r:id="rId198"/>
+    <hyperlink ref="G200" r:id="rId199"/>
+    <hyperlink ref="G201" r:id="rId200"/>
+    <hyperlink ref="G202" r:id="rId201"/>
+    <hyperlink ref="G203" r:id="rId202"/>
+    <hyperlink ref="G204" r:id="rId203"/>
+    <hyperlink ref="G205" r:id="rId204"/>
+    <hyperlink ref="G206" r:id="rId205"/>
+    <hyperlink ref="G207" r:id="rId206"/>
+    <hyperlink ref="G208" r:id="rId207"/>
+    <hyperlink ref="G209" r:id="rId208"/>
+    <hyperlink ref="G210" r:id="rId209"/>
+    <hyperlink ref="G211" r:id="rId210"/>
+    <hyperlink ref="G212" r:id="rId211"/>
+    <hyperlink ref="G213" r:id="rId212"/>
+    <hyperlink ref="G214" r:id="rId213"/>
+    <hyperlink ref="G215" r:id="rId214"/>
+    <hyperlink ref="G216" r:id="rId215"/>
+    <hyperlink ref="G217" r:id="rId216"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>