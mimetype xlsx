--- v0 (2025-12-01)
+++ v1 (2026-04-22)
@@ -54,2744 +54,2744 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>3202</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>EMA</t>
   </si>
   <si>
     <t>Emenda Aditiva</t>
   </si>
   <si>
     <t>Emerson Colorido</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3202/emenda-aditiva-01-2024-cmb.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3202/emenda-aditiva-01-2024-cmb.pdf</t>
   </si>
   <si>
     <t>Emerson Ananias Fernandes dos santos, vereador subscritor da presente, nos termos do artigo 159 do regimento interno, propõe a seguinte emenda ao projeto de lei n° 72 /2023 que Dispõe sobre o Estatuto e Plano de Carreira do Magistério Público Municipal e dá outras providências correlatas.</t>
   </si>
   <si>
     <t>3215</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Alessandro DVD, Aline Assistente Social, Chicão Boa Viagem, Claúdio Santos Bolacha, Du Enfermeiro, Emerson Colorido, Lincoln Filho Do Prof Gil, Marisa Protetora Dos Animais, Professor Vicente, Ricardo Coelho, Ronaldo Troia</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3215/emenda_aditiva_02-2024_ao_pl_72-2023.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3215/emenda_aditiva_02-2024_ao_pl_72-2023.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que esta subscrevem, com assento nesta Casa Legislativa, nos termos do artigo 159 do Regimento Interno, propõe a seguinte emenda ao Projeto de Lei n° 72/2023 que "Dispõe sobre o Estatuto e Plano de Carreira do Magistério Público Municipal e dá outras providências correlatas.".</t>
   </si>
   <si>
     <t>3216</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3216/emenda_aditiva_03-2024_ao_pl_72-2023.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3216/emenda_aditiva_03-2024_ao_pl_72-2023.pdf</t>
   </si>
   <si>
     <t>3217</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3217/emenda_aditiva_04-2024_ao_pl_72-2023.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3217/emenda_aditiva_04-2024_ao_pl_72-2023.pdf</t>
   </si>
   <si>
     <t>3254</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3254/emenda_aditiva_05-2024_ao_pl_72-2023.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3254/emenda_aditiva_05-2024_ao_pl_72-2023.pdf</t>
   </si>
   <si>
     <t>3255</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3255/emenda_aditiva_06-2024_ao_pl_72-2023.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3255/emenda_aditiva_06-2024_ao_pl_72-2023.pdf</t>
   </si>
   <si>
     <t>3256</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3256/emenda_aditiva_07-2024_ao_pl_72-2023.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3256/emenda_aditiva_07-2024_ao_pl_72-2023.pdf</t>
   </si>
   <si>
     <t>3331</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Marisa Protetora Dos Animais</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3331/emenda_ad_impo_08-2024_ao_pl_42-2024.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3331/emenda_ad_impo_08-2024_ao_pl_42-2024.pdf</t>
   </si>
   <si>
     <t>O vereador subscritor da presente, nos termos do artigo 216-A da lei orgânica municipal e do artigo 159 do regimento interno, propõe a seguinte emenda ao projeto de lei nº 42/2024 que trata da Lei Orçamentária Anual para o exercício de 2025.</t>
   </si>
   <si>
     <t>3332</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Ricardo Coelho</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3332/emenda_ad_impo_09-2024_ao_pl_42-2024.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3332/emenda_ad_impo_09-2024_ao_pl_42-2024.pdf</t>
   </si>
   <si>
     <t>3333</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>Aline Assistente Social</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3333/emenda_ad_impo_10-2024_ao_pl_42-2024.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3333/emenda_ad_impo_10-2024_ao_pl_42-2024.pdf</t>
   </si>
   <si>
     <t>A Vereadora subscritora da presente, nos termos do artigo 216-A da Lei Orgânica Municipal e do artigo 159 do Regimento Interno, propõe a seguinte emenda ao Projeto de Lei Nº 42/2024 que trata da Lei Orçamentária Anual para o exercício de 2025.</t>
   </si>
   <si>
     <t>3334</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3334/emenda_ad_impo_11-2024_ao_pl_42-2024.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3334/emenda_ad_impo_11-2024_ao_pl_42-2024.pdf</t>
   </si>
   <si>
     <t>3335</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>Chicão Boa Viagem</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3335/emenda_ad_impo_12-2024_ao_pl_42-2024.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3335/emenda_ad_impo_12-2024_ao_pl_42-2024.pdf</t>
   </si>
   <si>
     <t>O Vereador subscritor da presente, nos termos do artigo 216-A da Lei Orgânica Municipal e do artigo 159 do Regimento Interno, propõe a seguinte emenda ao Projeto de Lei Nº 42/2024 que trata da Lei Orçamentária Anual para o exercício de 2025.</t>
   </si>
   <si>
     <t>3336</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>Du Enfermeiro</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3336/emenda_ad__impo_13-2024_ao_pl_42-2024.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3336/emenda_ad__impo_13-2024_ao_pl_42-2024.pdf</t>
   </si>
   <si>
     <t>3337</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>Professor Vicente</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3337/emenda_ad_impo_14-2024_ao_pl_42-2024.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3337/emenda_ad_impo_14-2024_ao_pl_42-2024.pdf</t>
   </si>
   <si>
     <t>3341</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>Alessandro DVD</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3341/emenda_ad_impo_15-2024_ao_pl_42-2024.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3341/emenda_ad_impo_15-2024_ao_pl_42-2024.pdf</t>
   </si>
   <si>
     <t>3342</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>Claúdio Santos Bolacha</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3342/emenda-ad-impo-16-2024-pl_42-2024.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3342/emenda-ad-impo-16-2024-pl_42-2024.pdf</t>
   </si>
   <si>
     <t>3343</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>Ronaldo Troia</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3343/emenda_ad_impo_17-2024_pl_42-2024.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3343/emenda_ad_impo_17-2024_pl_42-2024.pdf</t>
   </si>
   <si>
     <t>3344</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>Lincoln Filho Do Prof Gil</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3344/emenda_ad_impo_18-2024_pl_42-2024.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3344/emenda_ad_impo_18-2024_pl_42-2024.pdf</t>
   </si>
   <si>
     <t>3103</t>
   </si>
   <si>
     <t>EMM</t>
   </si>
   <si>
     <t>Emenda Modificativa</t>
   </si>
   <si>
     <t>Alessandro DVD, Aline Assistente Social, Claúdio Santos Bolacha, Du Enfermeiro, Emerson Colorido, Lincoln Filho Do Prof Gil, Marisa Protetora Dos Animais, Professor Vicente, Ricardo Coelho, Ronaldo Troia</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3103/emenda_mod_01-2024_ao_pl_01-2024.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3103/emenda_mod_01-2024_ao_pl_01-2024.pdf</t>
   </si>
   <si>
     <t>Os vereadores que abaixo subscrevem, com assento nesta Casa Legislativa, nos termos do artigo 159 do Regimento Interno, propõe a seguinte emenda modificativa ao PROJETO DE LEI N° 01/2024.</t>
   </si>
   <si>
     <t>3104</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3104/emenda_mod_02-2024_ao_pl_01-2024.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3104/emenda_mod_02-2024_ao_pl_01-2024.pdf</t>
   </si>
   <si>
     <t>3105</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3105/emenda_mod_03-2024_ao_pl_01-2024.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3105/emenda_mod_03-2024_ao_pl_01-2024.pdf</t>
   </si>
   <si>
     <t>Os vereadores que abaixo subscrevem,, com assento nesta Casa Legislativa, nos termos do artigo 159 do Regimento Interno, propõe a seguinte emenda modificativa ao PROJETO DE LEI N° 01/2024.</t>
   </si>
   <si>
     <t>3107</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3107/emenda_mod_04-2024_ao_pl_01-2024.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3107/emenda_mod_04-2024_ao_pl_01-2024.pdf</t>
   </si>
   <si>
     <t>3108</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3108/emenda_mod_01-2024_ao_pl_01-2024.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3108/emenda_mod_01-2024_ao_pl_01-2024.pdf</t>
   </si>
   <si>
     <t>Os vereadores que abaixo subscrevem, com assento nesta Casa Legislativa, nos termos do artigo 159 do Regimento Interno, propõe a seguinte emenda modificativa ao PROJETO DE LEI N° O 1/2024.</t>
   </si>
   <si>
     <t>3219</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3219/emenda_mod_06-2024_ao_pl_72-2023.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3219/emenda_mod_06-2024_ao_pl_72-2023.pdf</t>
   </si>
   <si>
     <t>3220</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3220/emenda_mod_07-2024_ao_pl_72-2023.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3220/emenda_mod_07-2024_ao_pl_72-2023.pdf</t>
   </si>
   <si>
     <t>3221</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3221/emenda_mod_08-2024_ao_pl_72-2023.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3221/emenda_mod_08-2024_ao_pl_72-2023.pdf</t>
   </si>
   <si>
     <t>3222</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3222/emenda_mod_09-2024_ao_pl_72-2023.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3222/emenda_mod_09-2024_ao_pl_72-2023.pdf</t>
   </si>
   <si>
     <t>3223</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3223/emenda_mod_10-2024_ao_pl_72-2023.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3223/emenda_mod_10-2024_ao_pl_72-2023.pdf</t>
   </si>
   <si>
     <t>3224</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3224/emenda_mod_11-2024_ao_pl_72-2023.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3224/emenda_mod_11-2024_ao_pl_72-2023.pdf</t>
   </si>
   <si>
     <t>3225</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3225/emenda_mod_12-2024_ao_pl_72-2023.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3225/emenda_mod_12-2024_ao_pl_72-2023.pdf</t>
   </si>
   <si>
     <t>3226</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3226/emenda_mod_13-2024_ao_pl_72-2023.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3226/emenda_mod_13-2024_ao_pl_72-2023.pdf</t>
   </si>
   <si>
     <t>3227</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3227/emenda_mod_14-2024_ao_pl_72-2023.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3227/emenda_mod_14-2024_ao_pl_72-2023.pdf</t>
   </si>
   <si>
     <t>3228</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3228/emenda_mod_15-2024_ao_pl_72-2023.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3228/emenda_mod_15-2024_ao_pl_72-2023.pdf</t>
   </si>
   <si>
     <t>3234</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3234/emenda_mod_16-2024_ao_pl_72-2023.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3234/emenda_mod_16-2024_ao_pl_72-2023.pdf</t>
   </si>
   <si>
     <t>3240</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3240/emenda_17-2024_ao_plc_01-2024.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3240/emenda_17-2024_ao_plc_01-2024.pdf</t>
   </si>
   <si>
     <t>O Vereador Ronaldo da Silva Alves, com assento nesta Casa Legislativa, nos termos do artigo 159 do Regimento Interno, propõe a seguinte emenda modificativa ao PROJETO DE LEI COMPLEMENTAR N° 01/2024.</t>
   </si>
   <si>
     <t>3257</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3257/emenda_mod_18-2024_ao_pl_72-2023.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3257/emenda_mod_18-2024_ao_pl_72-2023.pdf</t>
   </si>
   <si>
     <t>3258</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3258/emenda_mod_19-2024_ao_pl_72-2023.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3258/emenda_mod_19-2024_ao_pl_72-2023.pdf</t>
   </si>
   <si>
     <t>3259</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3259/emenda_mod_20-2024_ao_pl_72-2023.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3259/emenda_mod_20-2024_ao_pl_72-2023.pdf</t>
   </si>
   <si>
     <t>3260</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3260/emenda_mod_21-2024_ao_pl_72-2023.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3260/emenda_mod_21-2024_ao_pl_72-2023.pdf</t>
   </si>
   <si>
     <t>3311</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3311/emenda_mod_22-2024_ao_pl_38-2024.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3311/emenda_mod_22-2024_ao_pl_38-2024.pdf</t>
   </si>
   <si>
     <t>Altera o artigo 1º do Projeto de Lei Complementar nº 03/2024.</t>
   </si>
   <si>
     <t>3218</t>
   </si>
   <si>
     <t>EMSUB</t>
   </si>
   <si>
     <t>Emenda Substitutiva</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3218/emenda_substitutiva_01-2024_ao_pl_72-2023.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3218/emenda_substitutiva_01-2024_ao_pl_72-2023.pdf</t>
   </si>
   <si>
     <t>Substitui parcialmente o Art. 102º do Projeto de Lei nº 72/2023 que "Dispõe sobre o Estatuto e Plano de Carreira do Magistério Público Municipal e dá outras providências correlatas.".</t>
   </si>
   <si>
     <t>3102</t>
   </si>
   <si>
     <t>EMSUP</t>
   </si>
   <si>
     <t>Emenda Supressiva</t>
   </si>
   <si>
     <t>Alessandro DVD, Aline Assistente Social, Professor Vicente</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3102/emenda_sup_01-2024_ao_pl_01-2024.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3102/emenda_sup_01-2024_ao_pl_01-2024.pdf</t>
   </si>
   <si>
     <t>SUPRIME PARCIALMENTE O ART.1º DO PROJETO DE LEI N° 01/2024, na forma que especifica.</t>
   </si>
   <si>
     <t>3253</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3253/emenda_sup_02-2024_ao_pl_24-2024.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3253/emenda_sup_02-2024_ao_pl_24-2024.pdf</t>
   </si>
   <si>
     <t>SUPRIME PARCIALMENTE O ART.1º DO PROJETO DE LEI N° 24/2024, na forma que especifica.</t>
   </si>
   <si>
     <t>3310</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3310/emenda_sup_03-2024_ao_pl_39-2024.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3310/emenda_sup_03-2024_ao_pl_39-2024.pdf</t>
   </si>
   <si>
     <t>SUPRIME PARCIALMENTE O ART.1º DO PROJETO DE LEI N° 39/2024, na forma que especifica.</t>
   </si>
   <si>
     <t>3092</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3092/ind_01.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3092/ind_01.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor_x000D_
 competente da Prefeitura no sentido de recapear a Rua Joao Bosco Gonçalves de_x000D_
 Moura em toda sua extensão.</t>
   </si>
   <si>
     <t>3093</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3093/ind_02.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3093/ind_02.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor_x000D_
 competente da Prefeitura no sentido de recapear a Rua Anastácio Leonardo em toda sua_x000D_
 extensão.</t>
   </si>
   <si>
     <t>3095</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3095/ind_03.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3095/ind_03.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor_x000D_
 competente da prefeitura no sentido de recapear a Rua Carlos Bombonato.</t>
   </si>
   <si>
     <t>3096</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3096/ind_04.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3096/ind_04.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor_x000D_
 competente da prefeitura no sentido de recapear a Avenida Doutor Gumercindo_x000D_
 Veludo.</t>
   </si>
   <si>
     <t>3097</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3097/ind_05.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3097/ind_05.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor_x000D_
 competente da prefeitura no sentido de recapear a Rua Toshimito Sobue.</t>
   </si>
   <si>
     <t>3098</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3098/ind_06.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3098/ind_06.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que providências urgentes sejam tomadas pelo Departamento responsável para a realização de manutenção e limpeza no Terminal Rodoviário Manoel Calil.</t>
   </si>
   <si>
     <t>3099</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3099/ind_07.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3099/ind_07.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de solicitar a construção de duas (2) passagens para veículos sobre a linha férrea, que ligará o bairro Vila Recreio ao Nova Aliança, na Rua Santa Leocardia e Rua Nestor Martins da Silva Filho.</t>
   </si>
   <si>
     <t>3094</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3094/ind_08.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3094/ind_08.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de RECAPEAMENTO DA RUA ARMANDO GARCIA PALMA.</t>
   </si>
   <si>
     <t>3112</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3112/ind_09.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3112/ind_09.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de passar a máquina niveladora e realizar a limpeza nos canteiros e ruas da área industrial.</t>
   </si>
   <si>
     <t>3113</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3113/ind_10.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3113/ind_10.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da Prefeitura no sentido de tapar buracos na Rua Maria Ferreira Rodrigues Botelho 155 no Bairro Califórnia II.</t>
   </si>
   <si>
     <t>3114</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3114/ind_11.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3114/ind_11.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da Prefeitura no sentido de fazer um balanço na Rua Marcos Antônio de Carvalho, na esquina próximo ao número 168.</t>
   </si>
   <si>
     <t>3115</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3115/ind_12.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3115/ind_12.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de realizar nebulização veicular, “fumacê” para combater o mosquito Aedes Aegypti.</t>
   </si>
   <si>
     <t>3116</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3116/ind_13.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3116/ind_13.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da Prefeitura no sentido de implantar e deﬁnir novos pontos de ônibus, naAvenida Dr. João Carlos Bombonato.</t>
   </si>
   <si>
     <t>3117</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3117/ind_14.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3117/ind_14.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de instalar um ponto de ônibus na Avenida Costa e Silva.</t>
   </si>
   <si>
     <t>3118</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3118/ind_15.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3118/ind_15.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da Prefeitura no sentido de que promova junto ao setor competente serviços de roçagem em local que menciona.</t>
   </si>
   <si>
     <t>3119</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3119/ind_16.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3119/ind_16.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da Prefeitura no sentido de refazer bueiro localizado na Rua 05, nº 108 - Jardim JoséBombonato (em frente à Oﬁcina Regicar).</t>
   </si>
   <si>
     <t>3120</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3120/ind_17.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3120/ind_17.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da Prefeitura no sentido de instalar (ou melhorar) iluminação adequada na Área Industrial, especialmente no trecho recém recapeado.</t>
   </si>
   <si>
     <t>3121</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3121/ind_18.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3121/ind_18.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de que determine a operação “tapa buraco” em todo município.</t>
   </si>
   <si>
     <t>3122</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3122/ind_19.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3122/ind_19.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da Prefeitura no sentido de que determine o devido reparo “tapa buraco” na Rua Antônio Rodrigues da Silva.</t>
   </si>
   <si>
     <t>3123</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3123/ind_20.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3123/ind_20.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de fazer a pintura e manutenção do Anfiteatro Municipal da cidade, localizado na Av. Costa e Silva nº 1.392.</t>
   </si>
   <si>
     <t>3125</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3125/ind_22.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3125/ind_22.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da Prefeitura no sentido de fazer uma faixa de pedestre em frente a Pastelaria Bispo, localizado na Av. Américo Dezorzi nº 240.</t>
   </si>
   <si>
     <t>3126</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3126/ind_22_i.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3126/ind_22_i.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de fazer uma faixa de pedestre em frente o City Bar, localizado na Av. Américo Dezorzi nº 348.</t>
   </si>
   <si>
     <t>3127</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3127/ind_23.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3127/ind_23.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de que promova junto ao setor competente serviços de roçagem em local que menciona.</t>
   </si>
   <si>
     <t>3132</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3132/ind_24.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3132/ind_24.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor  competente da Prefeitura no sentido de que se faça a interdição das ruas que dão acesso ao portão das unidades escolares nos horários de entrada e saída dos alunos.</t>
   </si>
   <si>
     <t>3133</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3133/ind_25.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3133/ind_25.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da Prefeitura no sentido de efetivar a instalação de semáforos.</t>
   </si>
   <si>
     <t>3135</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3135/indicacao-26-2024-cmb.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3135/indicacao-26-2024-cmb.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal, que promova esforços necessários, para que seja organizado no Município mutirão de combate à DENGUE e que neste dia,seja decretado ponto facultativo aos servidores públicos municipais que participarem deste evento.</t>
   </si>
   <si>
     <t>3137</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3137/ind_27.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3137/ind_27.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de conceder o dissídio salarial (correção anual da remuneração dos funcionários) e também realizar reajuste do auxílio alimentação aos funcionários públicos municipais.</t>
   </si>
   <si>
     <t>3139</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3139/ind_28.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3139/ind_28.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da Prefeitura no sentido de viabilizar a colocação de redutor de velocidade (LOMBADA) na Avenida Giovani Marcari, espaço asfaltado no Distrito Industrial de nosso Município.</t>
   </si>
   <si>
     <t>3140</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3140/ind_29.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3140/ind_29.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da Prefeitura no sentido de viabilizar a colocação de redutor de velocidade (LOMBADA) na Rua Wellington Gonçalves da Silva próximo a Rua Maria Goreti Ferreira Silva, no Bairro Nova Aliança.</t>
   </si>
   <si>
     <t>3148</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3148/ind_30.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3148/ind_30.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da Prefeitura no sentido de realizar o devido reparo para escoamento d´água em dias chuvosos, na lateral do canteiro da estrada da área industrial.</t>
   </si>
   <si>
     <t>3149</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3149/ind_31.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3149/ind_31.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da Prefeitura no sentido de realizar a continuação de elevação em muro inacabado na EMEI José Marcari.</t>
   </si>
   <si>
     <t>3150</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3150/ind_32.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3150/ind_32.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da Prefeitura no sentido de proceder a operação tapa buracos em local que menciona.</t>
   </si>
   <si>
     <t>3151</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3151/ind_33.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3151/ind_33.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da Prefeitura no sentido de realizar o torneio de futsal masculino.</t>
   </si>
   <si>
     <t>3152</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3152/ind_34.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3152/ind_34.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da Prefeitura no sentido de proceder serviços de limpeza e roçagem no Estádio Municipal Atílio Balbo.</t>
   </si>
   <si>
     <t>3153</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3153/proposicao-ind-2325.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3153/proposicao-ind-2325.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de Reconstrução Da Via Ao Lado Da Ponte Na Avenida Julio Marcari No Bairro Vila Recreio Que Está Desmoronando a Cada Dia Colocando em Risco Nossa População Barrinhense Que Transitam Nesse Local.</t>
   </si>
   <si>
     <t>3154</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3154/ind_36.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3154/ind_36.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da Prefeitura no sentido de providenciar o recapeamento de todo trajeto da Rua Sussumo Okano.</t>
   </si>
   <si>
     <t>3162</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3162/ind_37.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3162/ind_37.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da Prefeitura no sentido de providenciar o devido reparo “tapa buraco” em local que menciona.</t>
   </si>
   <si>
     <t>3165</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3165/ind-38-2024.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3165/ind-38-2024.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve vêm, respeitosamente, na forma regimental e depois de ouvido o E. Plenário desta Casa, INDICAR ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de realizar o reparo no mato alto no Jardim Nova Aliança.</t>
   </si>
   <si>
     <t>3166</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3166/ind-39-2024.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3166/ind-39-2024.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de realizar o devido reparo em cratera aberta na Rua Arlindo Rodrigues da Silva, n° 246 – Jardim Bombonato.</t>
   </si>
   <si>
     <t>3167</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3167/proposicao-ind-2365.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3167/proposicao-ind-2365.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que sejam tomadas providências pelo setor responsável para a realização de serviço de roçagem e de limpeza nas imediações da passarela na marginal do Jardim José Bombonato.</t>
   </si>
   <si>
     <t>3170</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3170/ind_41.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3170/ind_41.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da Prefeitura no sentido de solicitar a realização de infraestrutura e manutenção do bueiro na Rua Antonio Rodrigues da Silva cruzamento com a Rua Marechal Rondon, altura do número 106 - Jardim Paulista.</t>
   </si>
   <si>
     <t>3171</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3171/ind_42.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3171/ind_42.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da Prefeitura no sentido de proceder a operação tapa buracos na Rua Carlos Bombonato, altura do número 123, Jardim Paulista.</t>
   </si>
   <si>
     <t>3172</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3172/ind_43.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3172/ind_43.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da Prefeitura no sentido de a realização de infraestrutura e operação tapa buraco, na Rua Antonio Rodrigues da Silva, altura do número, 206 – Jardim Paulista.</t>
   </si>
   <si>
     <t>3173</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3173/ind_44.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3173/ind_44.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da Prefeitura no sentido de proceder a operação tapa buracos na Rua Antonio Rodrigues da Silva cruzamento com a Rua Gonçalves Dias.</t>
   </si>
   <si>
     <t>3175</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3175/ind_45.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3175/ind_45.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da Prefeitura no sentido de proceder recapeamento asfáltico na Rua David Rigota altura do n°244, antiga W5, no Jardim Vera Lucia.</t>
   </si>
   <si>
     <t>3179</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3179/ind_46.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3179/ind_46.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal, solicitando ao Setor competente da Prefeitura,_x000D_
 que seja feito a manutenção do asfalto e a limpeza da Rua Sérgio Rosseti, situada no_x000D_
 Bairro da Vila Recreio.</t>
   </si>
   <si>
     <t>3187</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3187/ind_47.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3187/ind_47.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da Prefeitura no sentido de providenciar o recolhimento dos cavalos soltos nas ruas.</t>
   </si>
   <si>
     <t>3188</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3188/ind_48.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3188/ind_48.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor_x000D_
 competente da Prefeitura no sentido de providenciar junto a Secretaria de Educação_x000D_
 a entrega do Uniforme Escolar das nossas crianças composto de_x000D_
 bolsa, camisetas de manga e sem manga, blusa de frio, calça, tênis e meias.</t>
   </si>
   <si>
     <t>3189</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3189/ind_49.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3189/ind_49.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de tapar os buracos na Avenida Dr. João Carlos Bombonato.</t>
   </si>
   <si>
     <t>3193</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3193/ind_50.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3193/ind_50.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal, solicitando ao Setor competente da Prefeitura,_x000D_
 que seja feito a manutenção da limpeza do esgoto e simultaneamente dos arredores da_x000D_
 Rua Manoel Bueno de Andrade, situada no Bairro Nova Aliança.</t>
   </si>
   <si>
     <t>3194</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3194/ind_51.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3194/ind_51.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que sejam realizados pelo setor competente da_x000D_
 prefeitura no sentido de que se faça uma logística mais adequada na coleta de resíduos_x000D_
 domésticos.</t>
   </si>
   <si>
     <t>3195</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3195/ind_52.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3195/ind_52.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da Prefeitura no sentido de realizar a operação tapa buracos por todo o bairro Novo Horizonte.</t>
   </si>
   <si>
     <t>3196</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3196/ind_53.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3196/ind_53.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de realizar a sinalização de trânsito no bairro NOVO HORIZONTE.</t>
   </si>
   <si>
     <t>3197</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3197/ind_54.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3197/ind_54.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de FECHAMENTO DO TERRENO PÚBLICO NO BAIRRO NOVO HORIZONTE.</t>
   </si>
   <si>
     <t>3203</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3203/ind_55.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3203/ind_55.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de fazer a sinalização de trânsito em toda a extensão da Avenida Jamil Said Ahmed Saleh.</t>
   </si>
   <si>
     <t>3204</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3204/ind_56.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3204/ind_56.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de proceder serviços de limpeza e roçagem na escola EMEIF Elza Pavan.</t>
   </si>
   <si>
     <t>3205</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3205/ind_57.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3205/ind_57.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor_x000D_
 competente da prefeitura no sentido de viabilizar a pintura da quadra de basquete ao_x000D_
 lado da areninha de esportes "Nenê Peixeiro", bem como realizar a correta demarcação_x000D_
 conforme o tamanho do local dimensionado.</t>
   </si>
   <si>
     <t>3206</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3206/ind_58.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3206/ind_58.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de realizar a instalação de novos ventiladores no Velório Municipal.</t>
   </si>
   <si>
     <t>3207</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3207/ind_59.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3207/ind_59.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de realizar a devida providência em ligação de esgoto, na Rua Jazon Cayres, nº 407, Centro.</t>
   </si>
   <si>
     <t>3208</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3208/ind_60.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3208/ind_60.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de realizar a operação tapa buracos na Rua 7 e 9, CDHU e também em toda extensão da Avenida Jamil Said Saleh.</t>
   </si>
   <si>
     <t>3209</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3209/ind_61.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3209/ind_61.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de realizar o reparo no mato alto ao lado da creche Doca Lisboa.</t>
   </si>
   <si>
     <t>3229</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3229/ind_62.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3229/ind_62.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de proceder reparo e/ou substituição de lâmpadas queimadas e/ou danificadas em volta do lago Beto Abacaxi.</t>
   </si>
   <si>
     <t>3230</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3230/ind_63.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3230/ind_63.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal, solicitando ao Setor competente da Prefeitura,_x000D_
 que seja feito uma adequação no sistema de drenagem de águas pluviais da Rua_x000D_
 Marechal Rondon, no alto do número 610, Jardim Bombonato.</t>
   </si>
   <si>
     <t>3231</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3231/ind_64.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3231/ind_64.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de Solicita a inscrição do Município de Barrinha no Programa do Governo Federal (PNAB) Política Nacional Aldir Blanc.</t>
   </si>
   <si>
     <t>3232</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3232/ind_65.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3232/ind_65.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de que proceda a operação tapa buracos na Rua Maestro Estevan Torriani, altura do número 39 - Centro.</t>
   </si>
   <si>
     <t>3233</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3233/ind_66.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3233/ind_66.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de solicitar a realização de infraestrutura e manutenção no bueiro na Rua Arlindo Rodrigues da Silva cruzamento com a Rua Santos Dumont - Jardim José Bombonato.</t>
   </si>
   <si>
     <t>3237</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3237/ind_67.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3237/ind_67.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de dar continuidade as obras de calçamento dos bairros Colorado I e II.</t>
   </si>
   <si>
     <t>3238</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3238/ind_68.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3238/ind_68.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de que realize melhorias nas galerias pluviais no Bairro Belo Horizonte.</t>
   </si>
   <si>
     <t>3241</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3241/ind_69.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3241/ind_69.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve vêm, respeitosamente, na forma regimental e depois de ouvido o E. Plenário desta Casa, INDICAR ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de criar interligações entre os bairros Nova Aliança e Vila Recreio.</t>
   </si>
   <si>
     <t>3242</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3242/ind_70.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3242/ind_70.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de realizar a limpeza da área férrea localizada no bairro Nova Aliança.</t>
   </si>
   <si>
     <t>3247</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3247/ind_71.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3247/ind_71.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de realizar uma obra de drenagem e a construção de novas galerias de água e esgoto no bairro Belo Horizonte.</t>
   </si>
   <si>
     <t>3248</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3248/ind_72.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3248/ind_72.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de disponibilizar mais caçambas para os feirantes aos domingos.</t>
   </si>
   <si>
     <t>3249</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3249/ind_73.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3249/ind_73.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de fazer o chamamento do concurso público dos Professores de Educação Especial, Libras, Inspetor de alunos e Monitores de Creche.</t>
   </si>
   <si>
     <t>3250</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3250/ind_74.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3250/ind_74.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor_x000D_
 competente da prefeitura no sentido de tapar um buraco que há 8 Meses está_x000D_
 causando dificuldades aos moradores aa Rua Eva Barroso, 41 no Bairro NOVA ALIANÇA.</t>
   </si>
   <si>
     <t>3251</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3251/ind_75.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3251/ind_75.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor_x000D_
 competente da prefeitura no sentido de proceder a operação Tapa Buracos na Rua_x000D_
 Santa Leocardia altura do nº 651, Vila Recreio.</t>
   </si>
   <si>
     <t>3252</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3252/ind_76.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3252/ind_76.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de executar serviço de tapa buracos, no cruzamento da rua Nestor Martins da Silva Filho com a Motoki Kotó, no bairro Vila Recreio.</t>
   </si>
   <si>
     <t>3262</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3262/proposicao-ind-2432.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3262/proposicao-ind-2432.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal, solicitando ao Setor competente da Prefeitura,_x000D_
 que seja feito a limpeza em volta do Lago Parque Ecológico “Beto Abacaxi”.</t>
   </si>
   <si>
     <t>3263</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3263/proposicao-ind-2434.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3263/proposicao-ind-2434.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de proceder a operação Tapa Buraco na Rua Lino Pupulim, altura do nº 467, Jardim José Bombonato.</t>
   </si>
   <si>
     <t>3266</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3266/recapeamento-w2-vera-lucia.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3266/recapeamento-w2-vera-lucia.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da Prefeitura no sentido de realizar o recapeamento da Rua W2 - Jardim Vera Lúcia.</t>
   </si>
   <si>
     <t>3267</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3267/recapeamento-jardim-raya.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3267/recapeamento-jardim-raya.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da Prefeitura no sentido de realizar o recapeamento do Jardim Raya.</t>
   </si>
   <si>
     <t>3268</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3268/reforma-iluminacao-praca-postinho-3.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3268/reforma-iluminacao-praca-postinho-3.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da Prefeitura no sentido de realizar Reforma e adequação (bancos, cestos de lixo) e Iluminação da Praça do Postinho 3 do Jardim José Bombonato.</t>
   </si>
   <si>
     <t>3269</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3269/iluminacao-praca-jardim-lisboa.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3269/iluminacao-praca-jardim-lisboa.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da Prefeitura no sentido de realizar o recapeamento melhorar a Iluminação da praça do Jardim Lisboa (em frente ao autoposto Bombonato).</t>
   </si>
   <si>
     <t>3270</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3270/recapeamento-trecho-ruas-jardim-paulista.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3270/recapeamento-trecho-ruas-jardim-paulista.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da Prefeitura no sentido de realizar o recapeamento do trecho da Rua Santos Dumont com João Manoel de Lima, no Jardim Paulista.</t>
   </si>
   <si>
     <t>3272</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3272/ind_84.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3272/ind_84.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor_x000D_
  competente da prefeitura no sentido de Reforma de Pontos de Ônibus</t>
   </si>
   <si>
     <t>3273</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3273/ind_85.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3273/ind_85.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de realizar a sinalização de trânsito vertical e horizontal, no cruzamento das ruas Rafael Bunini e Sta. Leocardia, no bairro Vila Recreio.</t>
   </si>
   <si>
     <t>3281</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3281/ind_86.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3281/ind_86.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor_x000D_
 competente da Prefeitura no sentido de realizar uma de Campanha de Vacinação_x000D_
 Antirrábica para Cães e Gatos.</t>
   </si>
   <si>
     <t>3285</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3285/ind_87.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3285/ind_87.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da Prefeitura no sentido de viabilizar a colocação de redutor de velocidade (LOMBADA) na Rua Geraldo Belarmino, entre os números 133 e 143, Jardim Califórnia II.</t>
   </si>
   <si>
     <t>3286</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3286/ind_88.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3286/ind_88.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da Prefeitura no sentido de proceder a operação Tapa Buraco na Rua Carlos Gomes, altura do nº 348, Jardim Paulista.</t>
   </si>
   <si>
     <t>3287</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3287/ind_89.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3287/ind_89.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da Prefeitura no sentido de realizar recapeamento na Rua Sussumo Okano, altura do número 637 – Vila Recreio.</t>
   </si>
   <si>
     <t>3288</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3288/ind_90.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3288/ind_90.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da Prefeitura no sentido de realizar a doação de um terreno para instalação da sede da ASPD - Associação dos Servidores Públicos Diversos.</t>
   </si>
   <si>
     <t>3293</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3293/ind_91.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3293/ind_91.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de solicitar a realização de infraestrutura e manutenção do bueiro desnivelado e boca de lobo, na Rua Antonio Rodrigues da Silva cruzamento com a Rua Marechal Rondon, altura do número 106 - Jardim Paulista.</t>
   </si>
   <si>
     <t>3294</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3294/ind_92.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3294/ind_92.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor_x000D_
 competente da prefeitura no sentido de providenciar equipamentos de segurança e de_x000D_
 trabalho ao Departamento da Defesa Civil.</t>
   </si>
   <si>
     <t>3295</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3295/ind-93-2024-cmb.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3295/ind-93-2024-cmb.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO PARA PROVIDENCIAR TRANSPORTE GRATUITO E DE QUALIDADE NA FORMA QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>3298</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3298/indicacao_-_manutencao_rede_esgoto_rua_benedita_barroso_130.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3298/indicacao_-_manutencao_rede_esgoto_rua_benedita_barroso_130.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de realizar manutenção da rede de esgoto, localizada na rua Benedita Barroso, na altura do número 130 no CDHU.</t>
   </si>
   <si>
     <t>3305</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3305/ind-95-2024-cmb.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3305/ind-95-2024-cmb.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de fazer reparo em mato alto e limpeza no meio-fio (sarjeta), localizado na Avenida Jamil Said Salh, nº 318, Jardim Paulista.</t>
   </si>
   <si>
     <t>3306</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3306/ind-96-2024-cmb.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3306/ind-96-2024-cmb.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de realizar o desentupimento da caixa de esgoto, localizado na Rua Mamud Assim Sucaria, nº 161, Centro.</t>
   </si>
   <si>
     <t>3338</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3338/indicacao_-_limpeza_corrego_jatoba.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3338/indicacao_-_limpeza_corrego_jatoba.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de executar a limpeza e manutenção das  passarelas do Córrego Jatobá, localizado na extensão da Av. Júlio Marcari.</t>
   </si>
   <si>
     <t>3136</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3136/moc_01.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3136/moc_01.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve vem, respeitosamente, na forma regimental e depois de ouvido o E. Plenário desta Casa, REQUERER seja consignada na ata dos trabalhos desta Sessão Ordinária uma Moção de Aplausos e Congratulações a ABC Ciclismo</t>
   </si>
   <si>
     <t>3163</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3163/moc_02.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3163/moc_02.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos e Congratulações as escolas e alunos que participaram da Olimpíada Mirim de Matemática participaram da Olimpíada Brasileira de Matemática das Escolas Públicas "OBMEP".</t>
   </si>
   <si>
     <t>3190</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3190/moc_03.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3190/moc_03.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve vem, respeitosamente, na forma regimental e depois de ouvido o E. Plenário desta Casa, REQUERER seja consignada na ata dos trabalhos desta Sessão Ordinária uma Moção de Aplausos e Congratulações a Vanessa Bento de Souza.</t>
   </si>
   <si>
     <t>3191</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3191/moc_04.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3191/moc_04.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve vem, respeitosamente, na forma regimental e depois de ouvido o E. Plenário desta Casa, REQUERER seja consignada na ata dos trabalhos desta Sessão Ordinária uma Moção de Aplausos e Congratulações a Carmen Rosana de Araujo.</t>
   </si>
   <si>
     <t>3192</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3192/moc_05.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3192/moc_05.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve vem, respeitosamente, na forma regimental e depois de ouvido o E. Plenário desta Casa, REQUERER seja consignada na ata dos trabalhos desta Sessão Ordinária uma Moção de Aplausos e Congratulações a Mara Cristina de Godoy.</t>
   </si>
   <si>
     <t>3235</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3235/moc_06.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3235/moc_06.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve vem, respeitosamente, na forma regimental e depois de ouvido o E. Plenário desta Casa, REQUERER seja consignada na ata dos trabalhos desta Sessão Ordinária uma Moção de Aplausos e Congratulações a Elisete Aparecida de Seles.</t>
   </si>
   <si>
     <t>3236</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3236/moc_07.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3236/moc_07.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve vem, respeitosamente, na forma regimental e depois de ouvido o E. Plenário desta Casa, REQUERER seja consignada na ata dos trabalhos desta Sessão Ordinária uma Moção de Aplausos e Congratulações a Diego Antônio da Silva.</t>
   </si>
   <si>
     <t>3264</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3264/mocao-08-2024.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3264/mocao-08-2024.pdf</t>
   </si>
   <si>
     <t>Requer da Mesa Diretora envio de moção de apoio ao Congresso Nacional, em razão do movimento ofensivo ao Conselho Federal de Medicina – CFM, iniciado com a publicação da Resolução CFM n. 2.378/2024, que seja desagravado o referido Conselho, e mantido em suas atribuições próprias.</t>
   </si>
   <si>
     <t>3271</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3271/moc_09.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3271/moc_09.pdf</t>
   </si>
   <si>
     <t>Moção de Sentido Pesar pelo falecimento do Senhor Étore Marcari, carinhosamente_x000D_
 conhecido como “Seu Nenê da farmácia”.</t>
   </si>
   <si>
     <t>3300</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3300/moc_10.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3300/moc_10.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos e Congratulações a Donizete dos Reis.</t>
   </si>
   <si>
     <t>3320</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3320/moc-11-2024-cmb.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3320/moc-11-2024-cmb.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos e Congratulações ao professor Renan Diego Nunes de Souza.</t>
   </si>
   <si>
     <t>3321</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3321/moc-12-2024-cmb.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3321/moc-12-2024-cmb.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos e Congratulações ao professor Gustavo Cerqueira Mantovani.</t>
   </si>
   <si>
     <t>3322</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3322/moc-13-2024-cmb.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3322/moc-13-2024-cmb.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos e Congratulações ao professor Rui Devanir Roger Junior.</t>
   </si>
   <si>
     <t>3323</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3323/moc-14-2024-cmb.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3323/moc-14-2024-cmb.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos e Congratulações ao senhor Cleiton Gonçalves de Jezus.</t>
   </si>
   <si>
     <t>3324</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3324/moc-15-2024-cmb.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3324/moc-15-2024-cmb.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos e Congratulações ao professor Valter Desinde.</t>
   </si>
   <si>
     <t>3339</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3339/moc_16.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3339/moc_16.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos e Congratulações a Vanda Alice Giraldi Silva.</t>
   </si>
   <si>
     <t>3340</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3340/moc_17.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3340/moc_17.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos e Congratulações a Neide Aparecida da Cruz.</t>
   </si>
   <si>
     <t>3349</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3349/moc_18.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3349/moc_18.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos e Congratulações a JAQUELINE MACEDO NOVAES BUENO</t>
   </si>
   <si>
     <t>3329</t>
   </si>
   <si>
     <t>PEMLO</t>
   </si>
   <si>
     <t>Proposta de Emenda à Lei Orgânica</t>
   </si>
   <si>
     <t>Emerson Colorido, Lincoln Filho Do Prof Gil, Ricardo Coelho, Ronaldo Troia</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3329/proposta_de_emenda_a_lei_organica_01-2024.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3329/proposta_de_emenda_a_lei_organica_01-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a proposição de emenda à Lei Orgânica Municipal, promovendo-se a alteração do § 1º do artigo 23 e artigo 155 do Regimento Interno da Câmara Municipal de Barrinha, Estado de São Paulo, e dá outras providências.</t>
   </si>
   <si>
     <t>3299</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3299/pdl_01-2024.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3299/pdl_01-2024.pdf</t>
   </si>
   <si>
     <t>Concede Titulo de Cidadão Barrinhense ao digníssimo senhor João Alexandre da Silva.</t>
   </si>
   <si>
     <t>3315</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3315/pdl_02-2024.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3315/pdl_02-2024.pdf</t>
   </si>
   <si>
     <t>Concede Titulo de Policial do Ano ao Senhor José Luciano Ferreira da Silva.</t>
   </si>
   <si>
     <t>3316</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3316/pdl_03-2024.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3316/pdl_03-2024.pdf</t>
   </si>
   <si>
     <t>Concede Titulo de Cidadão Barrinhense ao Dignissimo senhor Pastor Mauristótenes Félix de Lima.</t>
   </si>
   <si>
     <t>3317</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3317/pdl_04-2024.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3317/pdl_04-2024.pdf</t>
   </si>
   <si>
     <t>Concede Titulo de Cidadão Barrinhense ao Digníssimo senhor Geeldo Evandro dos Reis Venitelli.</t>
   </si>
   <si>
     <t>3318</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3318/pdl_05-2024.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3318/pdl_05-2024.pdf</t>
   </si>
   <si>
     <t>Concede Titulo de Cidadã Barrinhense a Digníssima senhora Fernanda Possebon Costa .</t>
   </si>
   <si>
     <t>3325</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3325/pdl_06-2024.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3325/pdl_06-2024.pdf</t>
   </si>
   <si>
     <t>Concede Titulo de Cidadão Barrinhense ao Digníssimo senhor Pastor Valdemir de Jesus Bronca.</t>
   </si>
   <si>
     <t>3327</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3327/pdl_07-2024.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3327/pdl_07-2024.pdf</t>
   </si>
   <si>
     <t>Concede Titulo de Cidadão Barrinhense ao digníssimo senhor Vicente de Paula Martins da Silva .</t>
   </si>
   <si>
     <t>3330</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3330/pdl_08-2024.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3330/pdl_08-2024.pdf</t>
   </si>
   <si>
     <t>Concede Titulo de cidadão Barrinhense ao excelentíssimo Senhor Deputado Federal Luis Carlos Motta.</t>
   </si>
   <si>
     <t>3350</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3350/pdl_09-2024.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3350/pdl_09-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre concessão de Titulo de Cidadão Barrinhense, ao senhor Padre José Antônio Donizeti Munhoz e dá outras providências.</t>
   </si>
   <si>
     <t>3091</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
     <t>Prefeito Municipal</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3091/pl_01-2024.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3091/pl_01-2024.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a transferir recursos financeiros a entidades indicadas na forma que especifica e dá outras providências</t>
   </si>
   <si>
     <t>3101</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3101/pl_02-2024.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3101/pl_02-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de Créditos Adicionais Suplementares/Especiais e dá outras providências.</t>
   </si>
   <si>
     <t>3129</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3129/projeto-3-2024-cmb.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3129/projeto-3-2024-cmb.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE BARRINHA EM SEU CALENDÁRIO DE EVENTOS OS CAMPEONATOS DE FUTEBOL AMADOR E MASTER.</t>
   </si>
   <si>
     <t>3134</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3134/pl_04-2024.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3134/pl_04-2024.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Barrinha a instituir mutirão da grande limpeza.</t>
   </si>
   <si>
     <t>3138</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3138/pl_05-2024.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3138/pl_05-2024.pdf</t>
   </si>
   <si>
     <t>Autoriza a instalação de bebedouros públicos de água potável, na forma que especifica.</t>
   </si>
   <si>
     <t>3155</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3155/pl_06-2024.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3155/pl_06-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de créditos adicionais suplementares especiais e dá outras providências.</t>
   </si>
   <si>
     <t>3156</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3156/pl_07-2024.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3156/pl_07-2024.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal celebrar convênio com o Governo do Estado de São Paulo sobre serviços de Bombeiros e dá outras providências.</t>
   </si>
   <si>
     <t>3157</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3157/pl_08-2024.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3157/pl_08-2024.pdf</t>
   </si>
   <si>
     <t>3158</t>
   </si>
   <si>
     <t>Emerson Colorido, Lincoln Filho Do Prof Gil</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3158/pl_09-2024.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3158/pl_09-2024.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Barrinha a instituir a Licença Menstrual para mulheres que apresentam sintomas graves decorrentes do fluxo menstrual.</t>
   </si>
   <si>
     <t>3159</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3159/pl_10-2024.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3159/pl_10-2024.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Barrinha a instituir o " DAY OFF" - dia livre ao servidor público em virtude do seu aniversário, sem prejuízo dos vencimentos.</t>
   </si>
   <si>
     <t>3160</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3160/pl_11-2024.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3160/pl_11-2024.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Barrinha a instituir a Licença para acompanhamento de tratamento médico de familiares na forma que especifica .</t>
   </si>
   <si>
     <t>3161</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3161/pl_12-2024.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3161/pl_12-2024.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Barrinha a instituir a licença paternidade e afastamento para acompanhamento médico de familiar que especifica .</t>
   </si>
   <si>
     <t>3168</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3168/pl_13-2024.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3168/pl_13-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o uso de " Drones " nas ações de combate à Dengue e demais necessidades no Município de Barrinha-SP.</t>
   </si>
   <si>
     <t>3169</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3169/pl_14-2024.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3169/pl_14-2024.pdf</t>
   </si>
   <si>
     <t>Concede reposição salarial aos servidores públicos Municipais , a titulo de revisão geral e dá outras providências.</t>
   </si>
   <si>
     <t>3174</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3174/pl_15-2024.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3174/pl_15-2024.pdf</t>
   </si>
   <si>
     <t>Declara de utilidade Pública Municipal a Associação dos Servidores Públicos diversos.</t>
   </si>
   <si>
     <t>3178</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3178/pl_16-2024.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3178/pl_16-2024.pdf</t>
   </si>
   <si>
     <t>Autoriza reposição salarial que menciona , concede reajuste salarial aos servidores da Câmara Municipal de Barrinha e dá outras providências.</t>
   </si>
   <si>
     <t>3180</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3180/pl_17-2024.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3180/pl_17-2024.pdf</t>
   </si>
   <si>
     <t>Fica revogada a Lei Municipal 2.083, de 29 de março de 2011.</t>
   </si>
   <si>
     <t>3181</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3181/pl_18-2024.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3181/pl_18-2024.pdf</t>
   </si>
   <si>
     <t>Autoriza altera a lei Municipal nº 1499 de 13 de fevereiro de 1997, que dispõe sobre a criação da Divisão da Vigilância Epidemiológica do Município de Barrinha e dá outras providências.</t>
   </si>
   <si>
     <t>3198</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3198/pl_19-2024.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3198/pl_19-2024.pdf</t>
   </si>
   <si>
     <t>Institui a Politica de Educação Integral na Rede Municipal de Ensino e define as Diretrizes gerais e objetivos a serem alcançados.</t>
   </si>
   <si>
     <t>3199</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3199/pl_20-2024.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3199/pl_20-2024.pdf</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública Municipal a Associação Empresarial do Distrito Industrial de Barrinha- SP " Dr. Waldemar Amancio Cardoso . A.E.D.I.B."</t>
   </si>
   <si>
     <t>3200</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3200/pl_21-2024.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3200/pl_21-2024.pdf</t>
   </si>
   <si>
     <t>3201</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3201/pl_22-2024.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3201/pl_22-2024.pdf</t>
   </si>
   <si>
     <t>Denomina Skate Park Fernando Kinoshita a pista de Skate localizada na Avenida Costa e Silva próximo ao Anfiteatro Municipal.</t>
   </si>
   <si>
     <t>3213</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3213/pl_23-2024.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3213/pl_23-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de créditos adicionais suplementares  especiais e dá outras providências.</t>
   </si>
   <si>
     <t>3245</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3245/pl_24-2024.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3245/pl_24-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de créditos adicionais suplementares/ especiais e dá outras providências.</t>
   </si>
   <si>
     <t>3265</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3265/pl_25-2024.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3265/pl_25-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura a abertura de créditos adicionais suplementares especiais e dá outras providências.</t>
   </si>
   <si>
     <t>3274</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3274/pl_26-2024.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3274/pl_26-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de créditos adicionais suplementares/especiais e dá outras providências.</t>
   </si>
   <si>
     <t>3275</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3275/pl_27-2024.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3275/pl_27-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o procedimento para a instalação de infraestrutura de suporte para Estação transmissora de Radiocomunicação - ETR, autorizada pela Agência Nacional de Telecomunicações - ANATEL , nos termos da Legislação Federal vigente.</t>
   </si>
   <si>
     <t>3276</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3276/pl_28-2024.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3276/pl_28-2024.pdf</t>
   </si>
   <si>
     <t>3278</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3278/pl_29-2024_novo.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3278/pl_29-2024_novo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de créditos adicionais adicionais suplementares/ especiais e dá outras providências.</t>
   </si>
   <si>
     <t>3279</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3279/pl_30-2024.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3279/pl_30-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de créditos adicionais suplementares especiais e dá outras providências .</t>
   </si>
   <si>
     <t>3282</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3282/pl_31_ldo_completa.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3282/pl_31_ldo_completa.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as Diretrizes Orçamentárias para o exercício financeiro de 2025 e dá outras providências.</t>
   </si>
   <si>
     <t>3283</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3283/pl_32-2024.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3283/pl_32-2024.pdf</t>
   </si>
   <si>
     <t>Denomina " Jesus Paulo Ferreira de Souza", espaço de reforma e ampliação do Projeto Guri.</t>
   </si>
   <si>
     <t>3291</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3291/pl_34-2024.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3291/pl_34-2024.pdf</t>
   </si>
   <si>
     <t>3292</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3292/pl_35-2024.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3292/pl_35-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração do nome da atual Rua 3 ( três), localizada no Bairro " Jardim Novo Horizonte " Prolongamento da Rua Maria de Jesus Ferreira Lima".</t>
   </si>
   <si>
     <t>3348</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3348/pl_36-2024.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3348/pl_36-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de créditos adicionais especiais suplementares/ especiais e dá outras providências.</t>
   </si>
   <si>
     <t>3301</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3301/pl_37-2024.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3301/pl_37-2024.pdf</t>
   </si>
   <si>
     <t>3303</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3303/pl_38-2024.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3303/pl_38-2024.pdf</t>
   </si>
   <si>
     <t>Autoriza o Pode Executivo Municipal a celebrar acordo de parcelamento de débito com Companhia Paulista de Força e Luz ( CPFL) e dá outras providências.</t>
   </si>
   <si>
     <t>3307</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3307/pl_39-224.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3307/pl_39-224.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de créditos adicionais suplementares / especiais e dá outras providências.</t>
   </si>
   <si>
     <t>3308</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3308/pl_40-2024.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3308/pl_40-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre nova redação do Artigo nº 2 do § 1 da Lei Municipal nº 2.615 de 11 de fevereiro de 2021.</t>
   </si>
   <si>
     <t>3309</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3309/pl_41-2024.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3309/pl_41-2024.pdf</t>
   </si>
   <si>
     <t>3312</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3312/pl_42-2024_loa_completa.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3312/pl_42-2024_loa_completa.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa para o exercício financeiro de 2025.</t>
   </si>
   <si>
     <t>3313</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3313/pl_43-2024_alt_ppa_completa.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3313/pl_43-2024_alt_ppa_completa.pdf</t>
   </si>
   <si>
     <t>Altera os anexos de que trata a Lei nº 2.668 de 30/06/2021, que dispõe sobre o Plano Plurianual do Município de Barrinha-SP, para o quadriênio 2022/2025 e dá outras providências e dá lei nº 2.911, de 30/09/2024 que dispõe sobre as Diretrizes Orçamentárias para elaboração e execução da Lei Orçamentária para o exercício financeiro de 2025 e dá outras providências</t>
   </si>
   <si>
     <t>3314</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3314/pl_44-2024.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3314/pl_44-2024.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a celebrar acordo de parcelamento de débito com a Companhia Paulista de Força e Luz ( CPFL) e dá outras providências.</t>
   </si>
   <si>
     <t>3319</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3319/pl_45-2024.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3319/pl_45-2024.pdf</t>
   </si>
   <si>
     <t>Ratifica o Protocolo de Intenções do Consórcio Central dos Municípios da Região Central do Estado de São Paulo- CONCEN, na forma em que especifica, e dá outras providências.</t>
   </si>
   <si>
     <t>3326</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3326/pl_46-2024.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3326/pl_46-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração do sentido de circulação da rua Francisco Moreira Barros, localizada no Bairro " CDHU", que passa ser sentido duplo de circulação em toda sua extensão.</t>
   </si>
   <si>
     <t>3345</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3345/pl_47-2024.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3345/pl_47-2024.pdf</t>
   </si>
   <si>
     <t>3346</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3346/pl_48-2024.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3346/pl_48-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Carteira Nacional de Identificação da Pessoa com fibromialgia.</t>
   </si>
   <si>
     <t>3347</t>
   </si>
   <si>
     <t>Claúdio Santos Bolacha, Ronaldo Troia</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3347/pl_49-2024.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3347/pl_49-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a manutenção integral da remuneração de vereador que desempenha cumulativamente cargo de servidor público municipal , em casos de viagens oficiais para o interesse do município.</t>
   </si>
   <si>
     <t>3354</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3354/pl_50-2024.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3354/pl_50-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a fixação dos subsídios dos do Prefeito, Vice Prefeito e Secretários Municipais Comissionados do Município de Barrinha, Estado de São Paulo, e dá outras providências.</t>
   </si>
   <si>
     <t>3351</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3351/projeto-lei-51-2024.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3351/projeto-lei-51-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a regularização dos direitos dos servidores públicos municipais de Barrinha/SP que estejam em desvio de função há mais de 10 (dez) anos, e dá outras providências.</t>
   </si>
   <si>
     <t>3352</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3352/projeto-lei-52-2024.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3352/projeto-lei-52-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a consolidação de áreas urbanas às margens do Rio Mogi.</t>
   </si>
   <si>
     <t>3355</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3355/pl-53-2024-cmb.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3355/pl-53-2024-cmb.pdf</t>
   </si>
   <si>
     <t>Declara de utilidade pública para fim de doação de parte do imóvel de propriedade de ADILSON BARROSO OLIVEIRA E RUTE FERREIRA DE LIMA OLIVEIRA, localizado na Rodovia Municipal Pelegrino Marcos Guidi, que liga Barrinha à Sertãozinho, no Km 1.5".</t>
   </si>
   <si>
     <t>3214</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3214/plc_01-2024_correto.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3214/plc_01-2024_correto.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração do Anexo I da Lei Municipal 2.838 de 04 de agosto de 2023, alterando  o número de cargos já existentes para atender a necessidade pública e dá outras providências</t>
   </si>
   <si>
     <t>3277</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3277/plc_02-2024.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3277/plc_02-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração de cargos e vagas do anexo I da Lei Municipal nº 2.838-2023 para atender a necessidade pública, e dá outras providências .</t>
   </si>
   <si>
     <t>3290</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3290/plc_03-2024_novo.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3290/plc_03-2024_novo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração do Anexo I da Lei Municipal 2.838 de 04 de agosto de 2023, alterando o número de cargos já existentes para atender a necessidade pública e dá outras providências.</t>
   </si>
   <si>
     <t>3246</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3246/pr_01-2024.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3246/pr_01-2024.pdf</t>
   </si>
   <si>
     <t>Autoriza o custeio de acompanhantes particulares em missões oficiais em caso de servidor ou agente politico com necessidades especiais.</t>
   </si>
   <si>
     <t>3353</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3353/pr_02-2024.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3353/pr_02-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a fixação dos subsídios dos vereadores do Município de Barrinha, Estado de São Paulo, e dá outras providências.</t>
   </si>
   <si>
     <t>3109</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3109/req_01.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3109/req_01.pdf</t>
   </si>
   <si>
     <t>Requer ao Chefe do Executivo Municipal que o setor competente informe a esta Casa,_x000D_
 sobre as providências cabíveis, da queda de as muretas que protegem o Córrego Jatobá_x000D_
 em um trecho específico na Avenida Júlio Marcari.</t>
   </si>
   <si>
     <t>3110</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3110/req_02.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3110/req_02.pdf</t>
   </si>
   <si>
     <t>Requer ao poder Executivo Municipal informações e esclarecimentos sobre a organização para o pagamento do subsídio de até 50% (cinquenta por cento) no valor da passagem de transporte para pessoas de baixa renda para trabalhar em cidades vizinhas, num raio de até 50 (cinquenta) quilômetros de distância no Município de Barrinha - SP.</t>
   </si>
   <si>
     <t>3111</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3111/req_03.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3111/req_03.pdf</t>
   </si>
   <si>
     <t>Requer ao Chefe do Executivo Municipal que o setor competente informe a esta Casa,_x000D_
 sobre o vazamento de água que ocorre constantemente na avenida Castelo Branco.</t>
   </si>
   <si>
     <t>3128</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3128/requerimento-4-2024-cmb.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3128/requerimento-4-2024-cmb.pdf</t>
   </si>
   <si>
     <t>Solicita justificativa pelo fato de não estar sendo aplicada a Lei Federal Paulo Gustavo no Município de Barrinha</t>
   </si>
   <si>
     <t>3141</t>
   </si>
   <si>
     <t>Aline Assistente Social, Alessandro DVD</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3141/req_05.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3141/req_05.pdf</t>
   </si>
   <si>
     <t>Requer ao poder Executivo Municipal informações sobre a descontinuidade na contratação de professores especialistas na área da educação especial no Município de Barrinha - SP.</t>
   </si>
   <si>
     <t>3142</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3142/req_06.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3142/req_06.pdf</t>
   </si>
   <si>
     <t>Requer ao poder Executivo Municipal informações e esclarecimentos sobre o prazo de finalização das obras do CAEME no Município de Barrinha - SP.</t>
   </si>
   <si>
     <t>3143</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3143/req_07.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3143/req_07.pdf</t>
   </si>
   <si>
     <t>Requer ao Poder Executivo Municipal informações e esclarecimentos sobre a quantidade de pedidos de exames de ressonância, mamografia, tomografia e ultrassom com dopller, que se encontram paralisados no Município de Barrinha – SP, e quais providências estão sendo tomadas para a normalização e realização desses exames.</t>
   </si>
   <si>
     <t>3145</t>
   </si>
   <si>
     <t>Alessandro DVD, Aline Assistente Social</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3145/req_08.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3145/req_08.pdf</t>
   </si>
   <si>
     <t>Requer ao Chefe do Executivo Municipal que o setor competente da Prefeitura preste informações e esclarecimentos sobre a cobrança da taxa referente a contribuição custeio de iluminação publica IP-CIP Municipal que sofreu aumento de 100% no mês de fevereiro de 2024.</t>
   </si>
   <si>
     <t>3146</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3146/req_09.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3146/req_09.pdf</t>
   </si>
   <si>
     <t>Requer ao poder Executivo Municipal informações detalhadas a respeito do cadastro para acesso ao Programa Social de Habitação no Município de Barrinha - SP.</t>
   </si>
   <si>
     <t>3147</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3147/req_10.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3147/req_10.pdf</t>
   </si>
   <si>
     <t>Requer ao Poder Executivo Municipal a cópia da minuta do contrato de prestação de serviços da empresa responsável pela realização dos exames de imagem.</t>
   </si>
   <si>
     <t>3164</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3164/req-11-2024.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3164/req-11-2024.pdf</t>
   </si>
   <si>
     <t>Requer ao Chefe do Executivo Municipal e a Secretária Municipal de Educação que informe a esta Casa, a lista de classificados e que assumiram cargos em todos os Processos Seletivos realizados no Município para exercer função em 2024 até a presente data.</t>
   </si>
   <si>
     <t>3176</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3176/req-12-2024-cmb.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3176/req-12-2024-cmb.pdf</t>
   </si>
   <si>
     <t>Solicita justificativa sobre a realização do torneio master de futebol amador no Município de Barrinha.</t>
   </si>
   <si>
     <t>3177</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3177/req-13-2024-cmb.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3177/req-13-2024-cmb.pdf</t>
   </si>
   <si>
     <t>Solicita justificativa pelo fato de não estar sendo aplicada a Lei Federal Paulo Gustavo no Município de Barrinha.</t>
   </si>
   <si>
     <t>3186</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3186/req_14.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3186/req_14.pdf</t>
   </si>
   <si>
     <t>Requer ao Chefe do Executivo Municipal que preste informações e esclarecimentos a esta Casa de Leis sobre a suspensão dos atendimentos prestados pela Associação de Pais e Amigos de Surdos “APAS” de Jaboticabal, às crianças do Município de Barrinha - SP.</t>
   </si>
   <si>
     <t>3210</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3210/req_15.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3210/req_15.pdf</t>
   </si>
   <si>
     <t>Requer ao Chefe do Executivo Municipal que o setor competente informe a esta Casa, qual será a providência tomada no abandono, falta de manutenção e cuidado com a Praça Esportiva Areninha, na área de lazer.</t>
   </si>
   <si>
     <t>3211</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3211/req_16.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3211/req_16.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve vem, respeitosamente, na forma regimental e depois de ouvido o E. Plenário desta Casa, REQUERER ao Chefe do Executivo Municipal que informe a esta Casa, as razões pelas quais o lixo da Cidade não vem sendo recolhido de maneira periódica e ainda:_x000D_
 - Qual o nome da empresa em questão?_x000D_
 - Porque os lixos tem sido acumulados nas esquinas para serem retirados posteriormente?_x000D_
 - Quais os valores que serão gastos dos cofres públicos com essa terceirização?_x000D_
 - Qual o destino final do lixo, após recolhido pela devida empresa?_x000D_
 - Solicito cópias de toda a documentação do processo licitatório até a contratação da_x000D_
 referida empresa.</t>
   </si>
   <si>
     <t>3212</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3212/req_17.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3212/req_17.pdf</t>
   </si>
   <si>
     <t>Requer ao Chefe do Executivo Municipal que o setor competente informe a esta Casa, a lista de divulgação de todos os cargos aprovados no concurso público e processo seletivo realizados no Município.</t>
   </si>
   <si>
     <t>3239</t>
   </si>
   <si>
     <t>Professor Vicente, Lincoln Filho Do Prof Gil</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3239/req_18.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3239/req_18.pdf</t>
   </si>
   <si>
     <t>Requer ao Chefe do Executivo Municipal e a Secretaria Municipal de Educação que informe a esta Casa, a quantidade de salas de aulas livres atualmente no Município e também a lista de convocados que assumiram cargos no Processo Seletivo nº 001/2023 e concurso público n° 01/2024.</t>
   </si>
   <si>
     <t>3244</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3244/req_19.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3244/req_19.pdf</t>
   </si>
   <si>
     <t>Requer ao poder Executivo Municipal informações e esclarecimentos sobre o motivo do atraso para repassar o pagamento para a Associação dos Protetores de Cães e Gatos Anjos das Ruas do Município de Barrinha - SP.</t>
   </si>
   <si>
     <t>3261</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3261/proposicao-req-2431.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3261/proposicao-req-2431.pdf</t>
   </si>
   <si>
     <t>Requer ao Chefe do Executivo Municipal que o setor competente informe a esta Casa,_x000D_
 sobre a falta do repasse das mensalidades da Associação dos Protetores de Cães e_x000D_
 Gatos, Anjos das Ruas, e da Associação dos Pais e Amigos dos Excepcionais, APAE.</t>
   </si>
   <si>
     <t>3284</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3284/req_21.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3284/req_21.pdf</t>
   </si>
   <si>
     <t>Requer ao Chefe do Executivo Municipal que o setor competente informe a esta Casa, quais as razões pelas quais houve atraso de quase 2 meses para entregar a cesta básica para os colaboradores da frente de trabalho e sem justificativa alguma.</t>
   </si>
   <si>
     <t>3289</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3289/req_22-2024.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3289/req_22-2024.pdf</t>
   </si>
   <si>
     <t>Solicita justificativa pelo fato de não ter pago as verbas rescisórias dos enfermeiros e demais servidores dispensados do contrato temporário referente ao enfrentamento da COVIDI9.</t>
   </si>
   <si>
     <t>3296</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3296/req-23-2024-cmb.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3296/req-23-2024-cmb.pdf</t>
   </si>
   <si>
     <t>Solicita justificativa do Poder Executivo pelo fato de há dois meses ainda não terem sido entregues as cestas básicas dos trabalhadores da frente de trabalho.</t>
   </si>
   <si>
     <t>3297</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3297/req-24-2024-cmb.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3297/req-24-2024-cmb.pdf</t>
   </si>
   <si>
     <t>Solicita justificativa do Poder Executivo pelo fato da não interligação do poço artesiano e reservatório da Escola Elza, conseguido pela Deputada Delegada Graciela  através deste vereador Lincoln Petrus.</t>
   </si>
   <si>
     <t>3302</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3302/req-25-2024.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3302/req-25-2024.pdf</t>
   </si>
   <si>
     <t>Requer ao Chefe do Executivo Municipal que o setor competente informe a esta Casa, que informe a lista atualizada de convocados de todos os cargos do Processo Seletivo 001/2023.</t>
   </si>
   <si>
     <t>3304</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3304/req_26-2024.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3304/req_26-2024.pdf</t>
   </si>
   <si>
     <t>Requer ao poder Executivo Municipal informações e esclarecimentos sobre a compra de insumos (fórmulas especiais, dietas e suplementos) para entrega aos pacientes cadastrados e atendimento emergencial.</t>
   </si>
   <si>
     <t>3328</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3328/req-27-2024-cmb.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3328/req-27-2024-cmb.pdf</t>
   </si>
   <si>
     <t>Requer ao Chefe do Executivo Municipal que o setor competente informe a esta Casa, esclarecimentos sobre a falta de pagamentos referente a aquisição de uniformes e materiais escolares através da Autorização de Compra nº 002/2024 proveniente da Ata de Registro de Preços nº 050/2023, celebrada com a empresa VICKYTEX INDÚSTRIA E COMÉRCIO DE UNIFORMES LTDA.</t>
   </si>
   <si>
     <t>3130</t>
   </si>
   <si>
     <t>VETOT</t>
   </si>
   <si>
     <t>Veto Total</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3130/veto-total-1-2024-emendas-pl-01-2024-cmb.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3130/veto-total-1-2024-emendas-pl-01-2024-cmb.pdf</t>
   </si>
   <si>
     <t>Veto total ás Emendas Modificativas 01, 02, 03, 04 e 05 de 2024 ao Projeto de Lei 001/2024, que autoriza o Executivo Municipal á repassar recursos financeiros ás entidades no exercício de 2024.</t>
   </si>
   <si>
     <t>3182</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3182/vetos-pl-09-10-11-12-2024-cmb.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3182/vetos-pl-09-10-11-12-2024-cmb.pdf</t>
   </si>
   <si>
     <t>Veto ao Projeto de Lei nº 09 de 2024, de autoria dos Vereadores Emerson Ananias Fernandes dos Santos e Lincoin Petrus de Castro, que Autoriza o Município de Barrinha a instituir a Licença Menstrual para mulheres que apresentam sintomas graves decorrentes do fluxo menstrual.</t>
   </si>
   <si>
     <t>3183</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3183/vetos-pl-09-10-11-12-2024-cmb.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3183/vetos-pl-09-10-11-12-2024-cmb.pdf</t>
   </si>
   <si>
     <t>Veto ao Projeto de Lei nº 10 de 2024, de autoria do Vereador Eduardo Alexandre de Souza , que Autoriza o Município de Barrinha a instituir o " DAY OFF" - dia livre ao servidor público em virtude do seu aniversário, sem prejuízo dos vencimentos.</t>
   </si>
   <si>
     <t>3184</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3184/vetos-pl-09-10-11-12-2024-cmb.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3184/vetos-pl-09-10-11-12-2024-cmb.pdf</t>
   </si>
   <si>
     <t>Veto ao Projeto de Lei nº 11 de 2024, de autoria do Vereador Eduardo Alexandre de Souza , que Autoriza o Município de Barrinha a instituir a Licença para acompanhamento de tratamento médico de familiares na forma que especifica .</t>
   </si>
   <si>
     <t>3185</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3185/vetos-pl-09-10-11-12-2024-cmb.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3185/vetos-pl-09-10-11-12-2024-cmb.pdf</t>
   </si>
   <si>
     <t>Veto ao Projeto de Lei nº 12 de 2024, de autoria do Vereador Eduardo Alexandre de Souza , que Autoriza o Município de Barrinha a instituir a licença paternidade e afastamento para acompanhamento médico de familiar que especifica .</t>
   </si>
   <si>
     <t>3280</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3280/veto_as_emendas_pl_72-2023.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3280/veto_as_emendas_pl_72-2023.pdf</t>
   </si>
   <si>
     <t>Veto ás Emendas feitas ao Projeto de Lei Municipal 72/2023 que "Dispõe sobre o Estatuto e Plano de Carreira do Magistério Público Municipal dá outras providencias correlatas".</t>
   </si>
   <si>
     <t>3131</t>
   </si>
   <si>
     <t>CONTA</t>
   </si>
   <si>
     <t>Contas Anuais do Poder Executivo</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3131/parecer-contas-anuais-2021-prefeitura-barrinha.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3131/parecer-contas-anuais-2021-prefeitura-barrinha.pdf</t>
   </si>
   <si>
     <t>PARECER DISPÕE SOBRE AS CONTAS DA PREFEITURA MUNICIPAL DE BARRINHA, RELATIVAS AO EXERCÍCIO DE 2021.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -3098,67 +3098,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3202/emenda-aditiva-01-2024-cmb.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3215/emenda_aditiva_02-2024_ao_pl_72-2023.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3216/emenda_aditiva_03-2024_ao_pl_72-2023.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3217/emenda_aditiva_04-2024_ao_pl_72-2023.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3254/emenda_aditiva_05-2024_ao_pl_72-2023.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3255/emenda_aditiva_06-2024_ao_pl_72-2023.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3256/emenda_aditiva_07-2024_ao_pl_72-2023.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3331/emenda_ad_impo_08-2024_ao_pl_42-2024.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3332/emenda_ad_impo_09-2024_ao_pl_42-2024.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3333/emenda_ad_impo_10-2024_ao_pl_42-2024.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3334/emenda_ad_impo_11-2024_ao_pl_42-2024.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3335/emenda_ad_impo_12-2024_ao_pl_42-2024.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3336/emenda_ad__impo_13-2024_ao_pl_42-2024.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3337/emenda_ad_impo_14-2024_ao_pl_42-2024.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3341/emenda_ad_impo_15-2024_ao_pl_42-2024.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3342/emenda-ad-impo-16-2024-pl_42-2024.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3343/emenda_ad_impo_17-2024_pl_42-2024.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3344/emenda_ad_impo_18-2024_pl_42-2024.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3103/emenda_mod_01-2024_ao_pl_01-2024.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3104/emenda_mod_02-2024_ao_pl_01-2024.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3105/emenda_mod_03-2024_ao_pl_01-2024.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3107/emenda_mod_04-2024_ao_pl_01-2024.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3108/emenda_mod_01-2024_ao_pl_01-2024.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3219/emenda_mod_06-2024_ao_pl_72-2023.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3220/emenda_mod_07-2024_ao_pl_72-2023.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3221/emenda_mod_08-2024_ao_pl_72-2023.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3222/emenda_mod_09-2024_ao_pl_72-2023.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3223/emenda_mod_10-2024_ao_pl_72-2023.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3224/emenda_mod_11-2024_ao_pl_72-2023.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3225/emenda_mod_12-2024_ao_pl_72-2023.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3226/emenda_mod_13-2024_ao_pl_72-2023.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3227/emenda_mod_14-2024_ao_pl_72-2023.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3228/emenda_mod_15-2024_ao_pl_72-2023.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3234/emenda_mod_16-2024_ao_pl_72-2023.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3240/emenda_17-2024_ao_plc_01-2024.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3257/emenda_mod_18-2024_ao_pl_72-2023.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3258/emenda_mod_19-2024_ao_pl_72-2023.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3259/emenda_mod_20-2024_ao_pl_72-2023.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3260/emenda_mod_21-2024_ao_pl_72-2023.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3311/emenda_mod_22-2024_ao_pl_38-2024.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3218/emenda_substitutiva_01-2024_ao_pl_72-2023.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3102/emenda_sup_01-2024_ao_pl_01-2024.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3253/emenda_sup_02-2024_ao_pl_24-2024.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3310/emenda_sup_03-2024_ao_pl_39-2024.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3092/ind_01.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3093/ind_02.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3095/ind_03.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3096/ind_04.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3097/ind_05.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3098/ind_06.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3099/ind_07.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3094/ind_08.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3112/ind_09.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3113/ind_10.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3114/ind_11.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3115/ind_12.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3116/ind_13.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3117/ind_14.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3118/ind_15.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3119/ind_16.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3120/ind_17.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3121/ind_18.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3122/ind_19.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3123/ind_20.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3125/ind_22.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3126/ind_22_i.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3127/ind_23.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3132/ind_24.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3133/ind_25.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3135/indicacao-26-2024-cmb.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3137/ind_27.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3139/ind_28.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3140/ind_29.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3148/ind_30.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3149/ind_31.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3150/ind_32.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3151/ind_33.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3152/ind_34.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3153/proposicao-ind-2325.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3154/ind_36.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3162/ind_37.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3165/ind-38-2024.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3166/ind-39-2024.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3167/proposicao-ind-2365.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3170/ind_41.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3171/ind_42.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3172/ind_43.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3173/ind_44.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3175/ind_45.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3179/ind_46.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3187/ind_47.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3188/ind_48.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3189/ind_49.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3193/ind_50.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3194/ind_51.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3195/ind_52.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3196/ind_53.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3197/ind_54.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3203/ind_55.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3204/ind_56.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3205/ind_57.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3206/ind_58.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3207/ind_59.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3208/ind_60.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3209/ind_61.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3229/ind_62.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3230/ind_63.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3231/ind_64.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3232/ind_65.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3233/ind_66.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3237/ind_67.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3238/ind_68.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3241/ind_69.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3242/ind_70.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3247/ind_71.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3248/ind_72.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3249/ind_73.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3250/ind_74.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3251/ind_75.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3252/ind_76.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3262/proposicao-ind-2432.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3263/proposicao-ind-2434.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3266/recapeamento-w2-vera-lucia.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3267/recapeamento-jardim-raya.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3268/reforma-iluminacao-praca-postinho-3.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3269/iluminacao-praca-jardim-lisboa.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3270/recapeamento-trecho-ruas-jardim-paulista.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3272/ind_84.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3273/ind_85.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3281/ind_86.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3285/ind_87.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3286/ind_88.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3287/ind_89.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3288/ind_90.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3293/ind_91.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3294/ind_92.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3295/ind-93-2024-cmb.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3298/indicacao_-_manutencao_rede_esgoto_rua_benedita_barroso_130.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3305/ind-95-2024-cmb.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3306/ind-96-2024-cmb.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3338/indicacao_-_limpeza_corrego_jatoba.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3136/moc_01.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3163/moc_02.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3190/moc_03.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3191/moc_04.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3192/moc_05.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3235/moc_06.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3236/moc_07.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3264/mocao-08-2024.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3271/moc_09.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3300/moc_10.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3320/moc-11-2024-cmb.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3321/moc-12-2024-cmb.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3322/moc-13-2024-cmb.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3323/moc-14-2024-cmb.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3324/moc-15-2024-cmb.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3339/moc_16.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3340/moc_17.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3349/moc_18.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3329/proposta_de_emenda_a_lei_organica_01-2024.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3299/pdl_01-2024.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3315/pdl_02-2024.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3316/pdl_03-2024.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3317/pdl_04-2024.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3318/pdl_05-2024.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3325/pdl_06-2024.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3327/pdl_07-2024.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3330/pdl_08-2024.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3350/pdl_09-2024.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3091/pl_01-2024.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3101/pl_02-2024.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3129/projeto-3-2024-cmb.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3134/pl_04-2024.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3138/pl_05-2024.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3155/pl_06-2024.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3156/pl_07-2024.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3157/pl_08-2024.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3158/pl_09-2024.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3159/pl_10-2024.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3160/pl_11-2024.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3161/pl_12-2024.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3168/pl_13-2024.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3169/pl_14-2024.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3174/pl_15-2024.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3178/pl_16-2024.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3180/pl_17-2024.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3181/pl_18-2024.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3198/pl_19-2024.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3199/pl_20-2024.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3200/pl_21-2024.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3201/pl_22-2024.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3213/pl_23-2024.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3245/pl_24-2024.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3265/pl_25-2024.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3274/pl_26-2024.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3275/pl_27-2024.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3276/pl_28-2024.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3278/pl_29-2024_novo.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3279/pl_30-2024.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3282/pl_31_ldo_completa.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3283/pl_32-2024.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3291/pl_34-2024.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3292/pl_35-2024.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3348/pl_36-2024.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3301/pl_37-2024.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3303/pl_38-2024.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3307/pl_39-224.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3308/pl_40-2024.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3309/pl_41-2024.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3312/pl_42-2024_loa_completa.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3313/pl_43-2024_alt_ppa_completa.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3314/pl_44-2024.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3319/pl_45-2024.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3326/pl_46-2024.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3345/pl_47-2024.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3346/pl_48-2024.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3347/pl_49-2024.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3354/pl_50-2024.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3351/projeto-lei-51-2024.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3352/projeto-lei-52-2024.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3355/pl-53-2024-cmb.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3214/plc_01-2024_correto.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3277/plc_02-2024.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3290/plc_03-2024_novo.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3246/pr_01-2024.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3353/pr_02-2024.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3109/req_01.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3110/req_02.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3111/req_03.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3128/requerimento-4-2024-cmb.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3141/req_05.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3142/req_06.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3143/req_07.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3145/req_08.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3146/req_09.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3147/req_10.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3164/req-11-2024.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3176/req-12-2024-cmb.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3177/req-13-2024-cmb.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3186/req_14.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3210/req_15.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3211/req_16.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3212/req_17.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3239/req_18.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3244/req_19.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3261/proposicao-req-2431.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3284/req_21.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3289/req_22-2024.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3296/req-23-2024-cmb.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3297/req-24-2024-cmb.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3302/req-25-2024.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3304/req_26-2024.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3328/req-27-2024-cmb.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3130/veto-total-1-2024-emendas-pl-01-2024-cmb.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3182/vetos-pl-09-10-11-12-2024-cmb.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3183/vetos-pl-09-10-11-12-2024-cmb.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3184/vetos-pl-09-10-11-12-2024-cmb.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3185/vetos-pl-09-10-11-12-2024-cmb.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3280/veto_as_emendas_pl_72-2023.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3131/parecer-contas-anuais-2021-prefeitura-barrinha.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3202/emenda-aditiva-01-2024-cmb.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3215/emenda_aditiva_02-2024_ao_pl_72-2023.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3216/emenda_aditiva_03-2024_ao_pl_72-2023.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3217/emenda_aditiva_04-2024_ao_pl_72-2023.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3254/emenda_aditiva_05-2024_ao_pl_72-2023.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3255/emenda_aditiva_06-2024_ao_pl_72-2023.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3256/emenda_aditiva_07-2024_ao_pl_72-2023.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3331/emenda_ad_impo_08-2024_ao_pl_42-2024.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3332/emenda_ad_impo_09-2024_ao_pl_42-2024.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3333/emenda_ad_impo_10-2024_ao_pl_42-2024.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3334/emenda_ad_impo_11-2024_ao_pl_42-2024.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3335/emenda_ad_impo_12-2024_ao_pl_42-2024.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3336/emenda_ad__impo_13-2024_ao_pl_42-2024.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3337/emenda_ad_impo_14-2024_ao_pl_42-2024.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3341/emenda_ad_impo_15-2024_ao_pl_42-2024.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3342/emenda-ad-impo-16-2024-pl_42-2024.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3343/emenda_ad_impo_17-2024_pl_42-2024.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3344/emenda_ad_impo_18-2024_pl_42-2024.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3103/emenda_mod_01-2024_ao_pl_01-2024.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3104/emenda_mod_02-2024_ao_pl_01-2024.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3105/emenda_mod_03-2024_ao_pl_01-2024.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3107/emenda_mod_04-2024_ao_pl_01-2024.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3108/emenda_mod_01-2024_ao_pl_01-2024.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3219/emenda_mod_06-2024_ao_pl_72-2023.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3220/emenda_mod_07-2024_ao_pl_72-2023.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3221/emenda_mod_08-2024_ao_pl_72-2023.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3222/emenda_mod_09-2024_ao_pl_72-2023.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3223/emenda_mod_10-2024_ao_pl_72-2023.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3224/emenda_mod_11-2024_ao_pl_72-2023.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3225/emenda_mod_12-2024_ao_pl_72-2023.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3226/emenda_mod_13-2024_ao_pl_72-2023.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3227/emenda_mod_14-2024_ao_pl_72-2023.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3228/emenda_mod_15-2024_ao_pl_72-2023.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3234/emenda_mod_16-2024_ao_pl_72-2023.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3240/emenda_17-2024_ao_plc_01-2024.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3257/emenda_mod_18-2024_ao_pl_72-2023.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3258/emenda_mod_19-2024_ao_pl_72-2023.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3259/emenda_mod_20-2024_ao_pl_72-2023.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3260/emenda_mod_21-2024_ao_pl_72-2023.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3311/emenda_mod_22-2024_ao_pl_38-2024.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3218/emenda_substitutiva_01-2024_ao_pl_72-2023.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3102/emenda_sup_01-2024_ao_pl_01-2024.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3253/emenda_sup_02-2024_ao_pl_24-2024.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3310/emenda_sup_03-2024_ao_pl_39-2024.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3092/ind_01.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3093/ind_02.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3095/ind_03.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3096/ind_04.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3097/ind_05.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3098/ind_06.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3099/ind_07.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3094/ind_08.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3112/ind_09.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3113/ind_10.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3114/ind_11.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3115/ind_12.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3116/ind_13.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3117/ind_14.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3118/ind_15.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3119/ind_16.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3120/ind_17.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3121/ind_18.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3122/ind_19.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3123/ind_20.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3125/ind_22.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3126/ind_22_i.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3127/ind_23.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3132/ind_24.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3133/ind_25.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3135/indicacao-26-2024-cmb.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3137/ind_27.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3139/ind_28.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3140/ind_29.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3148/ind_30.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3149/ind_31.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3150/ind_32.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3151/ind_33.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3152/ind_34.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3153/proposicao-ind-2325.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3154/ind_36.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3162/ind_37.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3165/ind-38-2024.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3166/ind-39-2024.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3167/proposicao-ind-2365.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3170/ind_41.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3171/ind_42.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3172/ind_43.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3173/ind_44.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3175/ind_45.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3179/ind_46.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3187/ind_47.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3188/ind_48.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3189/ind_49.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3193/ind_50.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3194/ind_51.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3195/ind_52.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3196/ind_53.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3197/ind_54.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3203/ind_55.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3204/ind_56.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3205/ind_57.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3206/ind_58.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3207/ind_59.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3208/ind_60.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3209/ind_61.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3229/ind_62.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3230/ind_63.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3231/ind_64.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3232/ind_65.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3233/ind_66.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3237/ind_67.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3238/ind_68.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3241/ind_69.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3242/ind_70.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3247/ind_71.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3248/ind_72.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3249/ind_73.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3250/ind_74.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3251/ind_75.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3252/ind_76.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3262/proposicao-ind-2432.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3263/proposicao-ind-2434.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3266/recapeamento-w2-vera-lucia.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3267/recapeamento-jardim-raya.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3268/reforma-iluminacao-praca-postinho-3.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3269/iluminacao-praca-jardim-lisboa.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3270/recapeamento-trecho-ruas-jardim-paulista.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3272/ind_84.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3273/ind_85.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3281/ind_86.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3285/ind_87.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3286/ind_88.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3287/ind_89.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3288/ind_90.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3293/ind_91.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3294/ind_92.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3295/ind-93-2024-cmb.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3298/indicacao_-_manutencao_rede_esgoto_rua_benedita_barroso_130.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3305/ind-95-2024-cmb.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3306/ind-96-2024-cmb.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3338/indicacao_-_limpeza_corrego_jatoba.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3136/moc_01.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3163/moc_02.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3190/moc_03.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3191/moc_04.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3192/moc_05.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3235/moc_06.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3236/moc_07.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3264/mocao-08-2024.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3271/moc_09.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3300/moc_10.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3320/moc-11-2024-cmb.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3321/moc-12-2024-cmb.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3322/moc-13-2024-cmb.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3323/moc-14-2024-cmb.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3324/moc-15-2024-cmb.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3339/moc_16.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3340/moc_17.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3349/moc_18.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3329/proposta_de_emenda_a_lei_organica_01-2024.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3299/pdl_01-2024.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3315/pdl_02-2024.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3316/pdl_03-2024.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3317/pdl_04-2024.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3318/pdl_05-2024.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3325/pdl_06-2024.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3327/pdl_07-2024.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3330/pdl_08-2024.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3350/pdl_09-2024.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3091/pl_01-2024.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3101/pl_02-2024.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3129/projeto-3-2024-cmb.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3134/pl_04-2024.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3138/pl_05-2024.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3155/pl_06-2024.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3156/pl_07-2024.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3157/pl_08-2024.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3158/pl_09-2024.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3159/pl_10-2024.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3160/pl_11-2024.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3161/pl_12-2024.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3168/pl_13-2024.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3169/pl_14-2024.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3174/pl_15-2024.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3178/pl_16-2024.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3180/pl_17-2024.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3181/pl_18-2024.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3198/pl_19-2024.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3199/pl_20-2024.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3200/pl_21-2024.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3201/pl_22-2024.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3213/pl_23-2024.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3245/pl_24-2024.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3265/pl_25-2024.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3274/pl_26-2024.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3275/pl_27-2024.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3276/pl_28-2024.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3278/pl_29-2024_novo.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3279/pl_30-2024.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3282/pl_31_ldo_completa.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3283/pl_32-2024.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3291/pl_34-2024.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3292/pl_35-2024.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3348/pl_36-2024.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3301/pl_37-2024.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3303/pl_38-2024.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3307/pl_39-224.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3308/pl_40-2024.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3309/pl_41-2024.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3312/pl_42-2024_loa_completa.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3313/pl_43-2024_alt_ppa_completa.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3314/pl_44-2024.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3319/pl_45-2024.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3326/pl_46-2024.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3345/pl_47-2024.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3346/pl_48-2024.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3347/pl_49-2024.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3354/pl_50-2024.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3351/projeto-lei-51-2024.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3352/projeto-lei-52-2024.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3355/pl-53-2024-cmb.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3214/plc_01-2024_correto.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3277/plc_02-2024.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3290/plc_03-2024_novo.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3246/pr_01-2024.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3353/pr_02-2024.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3109/req_01.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3110/req_02.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3111/req_03.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3128/requerimento-4-2024-cmb.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3141/req_05.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3142/req_06.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3143/req_07.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3145/req_08.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3146/req_09.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3147/req_10.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3164/req-11-2024.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3176/req-12-2024-cmb.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3177/req-13-2024-cmb.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3186/req_14.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3210/req_15.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3211/req_16.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3212/req_17.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3239/req_18.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3244/req_19.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3261/proposicao-req-2431.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3284/req_21.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3289/req_22-2024.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3296/req-23-2024-cmb.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3297/req-24-2024-cmb.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3302/req-25-2024.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3304/req_26-2024.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3328/req-27-2024-cmb.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3130/veto-total-1-2024-emendas-pl-01-2024-cmb.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3182/vetos-pl-09-10-11-12-2024-cmb.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3183/vetos-pl-09-10-11-12-2024-cmb.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3184/vetos-pl-09-10-11-12-2024-cmb.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3185/vetos-pl-09-10-11-12-2024-cmb.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3280/veto_as_emendas_pl_72-2023.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2024/3131/parecer-contas-anuais-2021-prefeitura-barrinha.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H261"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="199" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="134.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="133.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>