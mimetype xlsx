--- v0 (2025-10-05)
+++ v1 (2026-06-20)
@@ -54,4572 +54,4572 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>3052</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>EMA</t>
   </si>
   <si>
     <t>Emenda Aditiva</t>
   </si>
   <si>
     <t>Lincoln Filho Do Prof Gil</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/3052/emenda_ad_01-2023_pl_57_lincoln.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/3052/emenda_ad_01-2023_pl_57_lincoln.pdf</t>
   </si>
   <si>
     <t>O Vereador Lincoln Petrus de Castro, nos termos do artigo 216-A da lei orgânica municipal e do artigo 159 do regimento interno, propõe a  seguinte emenda ao projeto de lei n° 57/2023 que trata da Lei Orçamentária Anual para o exercício de 2024.</t>
   </si>
   <si>
     <t>3053</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Marisa Protetora Dos Animais</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/3053/emenda_ad_02-2023_pl_57-2023_marisa.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/3053/emenda_ad_02-2023_pl_57-2023_marisa.pdf</t>
   </si>
   <si>
     <t>A vereadora Marisa Aparecida de Campos, nos termos do artigo 216-A da lei orgânica municipal e do artigo 159 do regimento interno, propõe a  seguinte emenda ao projeto de lei n° 57/2023 que trata da Lei Orçamentária Anual para o exercício de 2024.</t>
   </si>
   <si>
     <t>3054</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Aline Assistente Social</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/3054/emenda_ad_03-2023_ao_pl_57-2023.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/3054/emenda_ad_03-2023_ao_pl_57-2023.pdf</t>
   </si>
   <si>
     <t>A vereadora Aline Cristina de Souza Ubida, nos termos do artigo 216-A da lei orgânica municipal e do artigo 159 do regimento interno, propõe a  seguinte emenda ao projeto de lei n° 57/2023 que trata da Lei Orçamentária Anual para o exercício de 2024.</t>
   </si>
   <si>
     <t>3055</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Professor Vicente</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/3055/emeda_ad_04-2023_pl_57-2023_vicente.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/3055/emeda_ad_04-2023_pl_57-2023_vicente.pdf</t>
   </si>
   <si>
     <t>O Vereador Vicente de Paula Martins da Silva Filho, nos termos do artigo 216-A da lei orgânica municipal e do artigo 159 do regimento interno, propõe a  seguinte emenda ao projeto de lei n° 57/2023 que trata da Lei Orçamentária Anual para o exercício de 2024.</t>
   </si>
   <si>
     <t>3056</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Emerson Colorido</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/3056/emenda_ad_05-2023_pl_57-2023_colorido.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/3056/emenda_ad_05-2023_pl_57-2023_colorido.pdf</t>
   </si>
   <si>
     <t>O Vereador Emerson Ananias Fernandes Dos Santos, nos termos do artigo 216-A da lei orgânica municipal e do artigo 159 do regimento interno, propõe a  seguinte emenda ao projeto de lei n° 57/2023 que trata da Lei Orçamentária Anual para o exercício de 2024.</t>
   </si>
   <si>
     <t>3057</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Chicão Boa Viagem</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/3057/emenda_ad_06-2023_ao_pl_57_chicao.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/3057/emenda_ad_06-2023_ao_pl_57_chicao.pdf</t>
   </si>
   <si>
     <t>O Vereador Francisco da Silva Barros, nos termos do artigo 216-A da lei orgânica municipal e do artigo 159 do regimento interno, propõe a  seguinte emenda ao projeto de lei n° 57/2023 que trata da Lei Orçamentária Anual para o exercício de 2024.</t>
   </si>
   <si>
     <t>3058</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Du Enfermeiro</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/3058/emenda_ad_07-2023_pl_57-2023_du.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/3058/emenda_ad_07-2023_pl_57-2023_du.pdf</t>
   </si>
   <si>
     <t>O Vereador Eduardo Alexandre De Souza, nos termos do artigo 216-A da lei orgânica municipal e do artigo 159 do regimento interno, propõe a  seguinte emenda ao projeto de lei n° 57/2023 que trata da Lei Orçamentária Anual para o exercício de 2024.</t>
   </si>
   <si>
     <t>3059</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Claúdio Santos Bolacha</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/3059/emenda_ad_08-2023_pl_57-2023_bolacha.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/3059/emenda_ad_08-2023_pl_57-2023_bolacha.pdf</t>
   </si>
   <si>
     <t>O Vereador Claúdio Dos Santos Da Conceição, nos termos do artigo 216-A da lei orgânica municipal e do artigo 159 do regimento interno, propõe a  seguinte emenda ao projeto de lei n° 57/2023 que trata da Lei Orçamentária Anual para o exercício de 2024.</t>
   </si>
   <si>
     <t>3060</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Alessandro DVD</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/3060/emenda_ad_09-2023_pl_57-2023_dvd.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/3060/emenda_ad_09-2023_pl_57-2023_dvd.pdf</t>
   </si>
   <si>
     <t>O Vereador Alessandro Mares, nos termos do artigo 216-A da lei orgânica municipal e do artigo 159 do regimento interno, propõe a  seguinte emenda ao projeto de lei n° 57/2023 que trata da Lei Orçamentária Anual para o exercício de 2024.</t>
   </si>
   <si>
     <t>3061</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>Ronaldo Troia</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/3061/emenda_ad_10-2023_pl_57-2023_ronaldo.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/3061/emenda_ad_10-2023_pl_57-2023_ronaldo.pdf</t>
   </si>
   <si>
     <t>O vereador Ronaldo da Silva Alves, nos termos do artigo 216-A da lei orgânica municipal e do artigo 159 do regimento interno, propõe a  seguinte emenda ao projeto de lei n° 57/2023 que trata da Lei Orçamentária Anual para o exercício de 2024.</t>
   </si>
   <si>
     <t>3062</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>Ricardo Coelho</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/3062/emenda_ad_11-2023_pl_57-2023_coelho.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/3062/emenda_ad_11-2023_pl_57-2023_coelho.pdf</t>
   </si>
   <si>
     <t>O Vereador Ricardo Henrique Baptista Canavez, nos termos do artigo 216-A da lei orgânica municipal e do artigo 159 do regimento interno, propõe a  seguinte emenda ao projeto de lei n° 57/2023 que trata da Lei Orçamentária Anual para o exercício de 2024.</t>
   </si>
   <si>
     <t>2734</t>
   </si>
   <si>
     <t>EMM</t>
   </si>
   <si>
     <t>Emenda Modificativa</t>
   </si>
   <si>
     <t>Alessandro DVD, Aline Assistente Social, Professor Vicente</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2734/emenda_mod_01-2023_ao_pl_09.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2734/emenda_mod_01-2023_ao_pl_09.pdf</t>
   </si>
   <si>
     <t>Os Vereadores ALINE CRISTINA DE SOUZA UBIDA, ALESSANDRO MARES e VICENTE DE PAULA MARTINS DA SILVA FILHO, com assento nesta Casa Legislativa, nos termos do artigo 159 do Regimento Interno, propõe a seguinte emenda ao PROJETO DE LEI N° 10/2023.</t>
   </si>
   <si>
     <t>2805</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2805/emenda-02-2023-pl-29-2023.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2805/emenda-02-2023-pl-29-2023.pdf</t>
   </si>
   <si>
     <t>Os vereadores subscritores da presente, nos termos do artigo 159 do regimento interno, propõe a seguinte emenda modificativa ao projeto de lei nº 29/2023 o qual dispõe sobre a criação de Programa Assistencial Denominado Frente Popular de Trabalho.</t>
   </si>
   <si>
     <t>2806</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2806/emenda_mod_03-2023_pl_29-2023.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2806/emenda_mod_03-2023_pl_29-2023.pdf</t>
   </si>
   <si>
     <t>Os Vereadores ALINE CRISTINA DE SOUZA UBIDA e ALESSANDRO MARES com assento nesta Casa Legislativa, nos termos do artigo 159 do Regimento Interno, propõe a seguinte emenda ao PROJETO DE LEI N° 29/2023.</t>
   </si>
   <si>
     <t>2974</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2974/emenda_mod_04-2023_ao_pl_45-2023.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2974/emenda_mod_04-2023_ao_pl_45-2023.pdf</t>
   </si>
   <si>
     <t>Os vereadores subscritores da presente, nos termos do artigo 159 do Regimento Interno, propõe a seguinte emenda modificativa ao PROJETO DE LEI N° 45/2023.</t>
   </si>
   <si>
     <t>3086</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/3086/emenda_mod_05-2023_ao_pl_72-2023.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/3086/emenda_mod_05-2023_ao_pl_72-2023.pdf</t>
   </si>
   <si>
     <t>Lincoin Petrus de Castro vereador subscritor da presente, nos termos do artigo 159 do regimento interno, propõe a seguinte emenda ao projeto de lei n° 72/2023 que Dispõe sobre o Estatuto e Plano de Carreira do Magistério Público Municipal e dá outras providências correlatas.</t>
   </si>
   <si>
     <t>2920</t>
   </si>
   <si>
     <t>EMSUP</t>
   </si>
   <si>
     <t>Emenda Supressiva</t>
   </si>
   <si>
     <t>Marisa Protetora Dos Animais, Ricardo Coelho, Ronaldo Troia</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2920/emenda-supressiva-01-2023-plc-02-2023.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2920/emenda-supressiva-01-2023-plc-02-2023.pdf</t>
   </si>
   <si>
     <t>Os vereadores subscritores da presente, nos termos do artigo 159 do regimento interno, propõe a seguinte emenda supressiva ao projeto de lei complementar n° 02/2023 o qual dispõe sobre a reorganização de cargos e salários da prefeitura municipal.</t>
   </si>
   <si>
     <t>2921</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2921/emenda-supressiva-02-2023-plc-02-2023.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2921/emenda-supressiva-02-2023-plc-02-2023.pdf</t>
   </si>
   <si>
     <t>Os vereadores subscritores da presente, nos termos do artigo 159 do regimento interno, propõe a seguinte emenda supressiva ao projeto de lei complementar n° 02/2023 o qual dispõe sobre a reorganização de cargos e salários da prefeitura municipal. SUPRIME OS ART 290, 300, 310, 320, 40, 41, 42 na forma que especifica.</t>
   </si>
   <si>
     <t>3010</t>
   </si>
   <si>
     <t>Alessandro DVD, Aline Assistente Social, Chicão Boa Viagem, Claúdio Santos Bolacha, Du Enfermeiro, Emerson Colorido, Lincoln Filho Do Prof Gil, Marisa Protetora Dos Animais, Professor Vicente, Ricardo Coelho, Ronaldo Troia</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/3010/emenda_sup_03-2023_ao_plc_07-2023.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/3010/emenda_sup_03-2023_ao_plc_07-2023.pdf</t>
   </si>
   <si>
     <t>SUPRIME PARCIALMENTE O ART.1º DO PROJETO DE LEI COMPLEMENTAR DO EXECUTIVO N° 07/2023, na forma que especifica.</t>
   </si>
   <si>
     <t>2682</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2682/ind_01.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2682/ind_01.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal a instalação de uma ponte de estrutura metálica_x000D_
 no meio da Lagoa do Jardim José Bombonato ligando o bairro ao Centro da_x000D_
 cidade</t>
   </si>
   <si>
     <t>2683</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2683/ind_02.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2683/ind_02.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que seja feito a demolição de um quarto que liga_x000D_
 a Rodoviária Municipal à residência da Avenida Costa e Silva, nº 122, Centro no Município_x000D_
 de Barrinha</t>
   </si>
   <si>
     <t>2684</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2684/ind_03.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2684/ind_03.pdf</t>
   </si>
   <si>
     <t>INDICAR ao Chefe do Executivo Municipal que determine ao setor competente o_x000D_
 devido recapeamento na Rua Jonas Cavalcante Sena, altura do numero 200, Jd._x000D_
 Vera Lucia.</t>
   </si>
   <si>
     <t>2688</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2688/ind_04.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2688/ind_04.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Executivo Municipal que determine ao setor competente o devido recapeamento e escoamento da água da chuva na Rua C, com cruzamento da Rua Francisco Osaki, Vera Lucia II.</t>
   </si>
   <si>
     <t>2689</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2689/ind_05.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2689/ind_05.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Poder Executivo Municipal estudos que se fizerem necessários_x000D_
 objetivando a reforma geral dos banheiros do Terminal Rodoviário Municipal.</t>
   </si>
   <si>
     <t>2690</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2690/ind_06.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2690/ind_06.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Poder Executivo Municipal para que determine a colocação de_x000D_
 lixeiras em pontos estratégicos no Terminal Rodoviário Municipal.</t>
   </si>
   <si>
     <t>2691</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2691/ind_07.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2691/ind_07.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de recapear a Rua General Osório.</t>
   </si>
   <si>
     <t>2701</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2701/ind_08.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2701/ind_08.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de fornecer cursos profissionalizantes para trabalhadores que atuam na limpeza da cidade.</t>
   </si>
   <si>
     <t>2702</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2702/ind_09.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2702/ind_09.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de cortar o mato da área verde localizada na Rua José Krumpos, no bairro Jardim José Bombonato, o mesmo está alto, o local precisa de uma limpeza com extrema urgência.</t>
   </si>
   <si>
     <t>2707</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2707/ind_10.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2707/ind_10.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de continuar em 2023 com o projeto Mulheres Maravilhas.</t>
   </si>
   <si>
     <t>2708</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2708/ind_11.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2708/ind_11.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de implementar o Projeto OAB vai à Escola, o programa de palestras aos nossos alunos da rede publica municipal de ensino, sobre os direitos dos consumidores e também, a realização de concurso cultural de redação. O programa é coordenado em nosso município pela Leticia Bezerra totalmente gratuito.</t>
   </si>
   <si>
     <t>2709</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2709/indicacao_psicologo.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2709/indicacao_psicologo.pdf</t>
   </si>
   <si>
     <t>INDICAR ao Executivo Municipal, que promova esforços necessários para o Município de_x000D_
 Barrinha realizar processo seletivo urgente, para contratar psicólogos para atuarem_x000D_
 junto à rede municipal de ensino em nosso Município.</t>
   </si>
   <si>
     <t>2710</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2710/motorista.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2710/motorista.pdf</t>
   </si>
   <si>
     <t>INDICAR ao Executivo Municipal, que promova esforços necessários para o Município de_x000D_
 Barrinha realizar processo seletivo urgente, para contratar motoristas principalmente,_x000D_
 na área da saúde e transporte tendo em vista a carência destes profissionais no quadro_x000D_
 de servidores.</t>
   </si>
   <si>
     <t>2711</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2711/caeme.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2711/caeme.pdf</t>
   </si>
   <si>
     <t>INDICAR ao Executivo Municipal, que promova esforços necessários para o Município de_x000D_
 Barrinha passar a atender na Escola CAEME “Centro de Atendimento e Educação para_x000D_
 Menor Especial” todas as pessoas portadoras de necessidades especiais que demandem_x000D_
 cuidados específicos, independente de se encontrarem ou não matriculados na rede_x000D_
 pública municipal de ensino, pois, não são somente os estudantes que demandam este_x000D_
 importante atendimento.</t>
   </si>
   <si>
     <t>2712</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2712/sao_bento.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2712/sao_bento.pdf</t>
   </si>
   <si>
     <t>INDICAR ao Executivo Municipal, que promova esforços necessários para o Município de_x000D_
 Barrinha intervenha junto à empresa de transporte intermunicipal São Bento, para que_x000D_
 possa ser colocado mais um ônibus no horário das 6:00hs da manhã para Sertãozinho.</t>
   </si>
   <si>
     <t>2713</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2713/faixa_de_pedestre_av_costa_e_silva.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2713/faixa_de_pedestre_av_costa_e_silva.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que providências sejam tomadas pelo_x000D_
 setor competente no sentido de viabilizar a colocação de redutor de velocidade_x000D_
 (LOMBADAS)e faixa de pedestre na avenida presidente costa e silva x rua machado de_x000D_
 Assis , seria o mais adequado a faixa de pedestre elevada, como exemplo a que_x000D_
 se encontra na avenida Costa e Silva de frente a secretaria de educação.</t>
   </si>
   <si>
     <t>2714</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2714/faixa_de_pedestre_jamil_said_saleh.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2714/faixa_de_pedestre_jamil_said_saleh.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que providências sejam tomadas pelo setor_x000D_
 competente no sentido de viabilizar a colocação de redutor de velocidade_x000D_
 (LOMBADAS)e faixa de pedestre na avenida Jamil Said Saleh x Rua machado de Assis ,_x000D_
 seria o mais adequado a faixa de pedestre elevada, como exemplo a que se encontra na_x000D_
 avenida Costa e Silva de frente a secretaria de educação.</t>
   </si>
   <si>
     <t>2715</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2715/ind_18.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2715/ind_18.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo_x000D_
 setor competente da prefeitura no sentido de realizar reparos e manutenção no prédio_x000D_
 da Escola Ibraim Saleh.</t>
   </si>
   <si>
     <t>2716</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2716/ind_19.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2716/ind_19.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que providências sejam tomadas pelo setor competente no sentido de viabilizar a colocação de redutor de velocidade(LOMBADAS) próximo a Escola Ibraim Saleh localizada na Rua Fioravante Zambonini, 377, Parque Mogi.</t>
   </si>
   <si>
     <t>2717</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2717/ind_20.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2717/ind_20.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de contratar uma empresa especializada para fazer a operação tapa-buracos.</t>
   </si>
   <si>
     <t>2718</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2718/ind_21.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2718/ind_21.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de solicitar a instalação de três (03) lombadas ou redutor de velocidade, na Rua Dos Andradas, altura do número 411, em frente ao pátio do Ginásio de Esporte “Área de lazer”, e Lagoa “Beto Abacaxi”, Vila Recreio.</t>
   </si>
   <si>
     <t>2719</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2719/ind_22.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2719/ind_22.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal, solicitando ao Setor competente da Prefeitura,_x000D_
 que seja feito um planejamento, para a volta da hidroginástica às pessoas idosas, nas_x000D_
 dependências do CEC (Centro de Educação Complementar).</t>
   </si>
   <si>
     <t>2724</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2724/ind_23.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2724/ind_23.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de que sejam implantadas nos bairros da Cidade, placas de prevenção ao descarte irregular de lixo (segue modelo em anexo), buscando minimizar esse tipo de ação que tanto prejudica o meio ambiente e os cidadãos de forma geral.</t>
   </si>
   <si>
     <t>2725</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2725/ind_24.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2725/ind_24.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de que sejam realizados (COM URGÊNCIA) os serviços e manutenções no Bairro Jardim Nova Barrinha - Entre eles: Corte e recolhimento de árvores que caíram na tempestade do dia 17 de janeiro; Tapar os buracos que foram resultados de consertos de vazamento d'água; Roçar o mato das áreas verdes do bairro.</t>
   </si>
   <si>
     <t>2726</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2726/ind_25.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2726/ind_25.pdf</t>
   </si>
   <si>
     <t>INDICA ao Poder Executivo Municipal que estudos sejam realizados pelo setor_x000D_
 competente da Prefeitura no sentido de solicitar providencias para conserto de_x000D_
 vazamento de água.</t>
   </si>
   <si>
     <t>2727</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2727/ind_26.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2727/ind_26.pdf</t>
   </si>
   <si>
     <t>INDICA ao Poder Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de realizar conserto de vazamento de água.</t>
   </si>
   <si>
     <t>2730</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2730/ind_27.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2730/ind_27.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de que seja feita a devida sinalização em quebra molas (lombada) na Rua 3, altura do número 72, no CDHU.</t>
   </si>
   <si>
     <t>2731</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2731/ind_28.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2731/ind_28.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor_x000D_
 competente da prefeitura no sentido de realizar a limpeza e o escoamento de água_x000D_
 pluvial do canteiro central, localizado na Avenida Americo Dezorzi de frente ao numero 754, CDHU.</t>
   </si>
   <si>
     <t>2732</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2732/ind_29.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2732/ind_29.pdf</t>
   </si>
   <si>
     <t>INDICA ao Excelentíssimo Senhor Prefeito deste Município, para que promova junto_x000D_
 ao setor competente o conserto do cano de água potável, que se encontra dentro de um_x000D_
 terreno localizado na Rua Jean de Souza ao lado do numero 95, Colorado I.</t>
   </si>
   <si>
     <t>2733</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2733/ind_30.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2733/ind_30.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de que proceda a operação tapa-buracos na Rua Antonio Pereira da Silva, altura do número 69 - CDHU.</t>
   </si>
   <si>
     <t>2735</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2735/ind_31.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2735/ind_31.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor_x000D_
 competente da Prefeitura objetivando o devido reparo “tapa buraco” na Rua Antônio_x000D_
 Rodrigues da Silva nº 476, Jardim Paulista.</t>
   </si>
   <si>
     <t>2736</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2736/ind_32.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2736/ind_32.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor_x000D_
 competente da prefeitura no sentido de proceder a operação tapa buracos no município_x000D_
 em caráter de urgência.</t>
   </si>
   <si>
     <t>2737</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2737/ind_33.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2737/ind_33.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor_x000D_
 competente da prefeitura no sentido de proceder melhorias e ampliação de iluminação .</t>
   </si>
   <si>
     <t>2738</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2738/ind_34.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2738/ind_34.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da Prefeitura no sentido de realizar treinamentos para a equipe da Frente de Trabalho, especiﬁco para alguns setores.</t>
   </si>
   <si>
     <t>2742</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2742/ind_35.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2742/ind_35.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal, solicitando ao Setor competente da Prefeitura,_x000D_
 que seja feito a priori uma limpeza geral e subsequente a reforma da Praça do Bairro_x000D_
 Jardim José Bombonato.</t>
   </si>
   <si>
     <t>2743</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2743/ind_36.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2743/ind_36.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da Prefeitura no sentido que viabilize a reforma / manutenção dos pontos de ônibus existentes e a construção de mais pontos de ônibus em locais estratégicos no município de Barrinha.</t>
   </si>
   <si>
     <t>2744</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2744/proposicao-ind-1955.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2744/proposicao-ind-1955.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de solicitar a instalação de lixeiras nos bairros de nossa cidade, em especial nas praças e principais Avenidas.</t>
   </si>
   <si>
     <t>2745</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2745/ind_38.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2745/ind_38.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Executivo Municipal para que determine ao setor competente_x000D_
 estudos que se fizerem necessários objetivando o devido reparo “tapa buraco” na Rua_x000D_
 Maria Valdete nº 760, Colorado I.</t>
   </si>
   <si>
     <t>2746</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2746/ind_39.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2746/ind_39.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente objetivando o conserto de cano de água potável, na Rua Santa Leocardia na altura do número 660, Vila Recreio.</t>
   </si>
   <si>
     <t>2747</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2747/ind_40.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2747/ind_40.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Executivo Municipal para que promova estudos junto ao setor competente no sentido de realizar a limpeza e desobstrução da rede de esgoto na Rua Antônio Rodrigues da Silva, altura do número 206, Jardim Paulista.</t>
   </si>
   <si>
     <t>2748</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2748/ind_41.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2748/ind_41.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de implantar um semáforo no cruzamento das Avenidas Presidente Kennedy com a Avenida Costa e Silva, como ponto de referência as lojas Eletromóveis Barrinha e Multicenter.</t>
   </si>
   <si>
     <t>2749</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2749/ind_42.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2749/ind_42.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de promover a limpeza geral e eficaz no entorno da Lagoa do Jardim Bombonato.</t>
   </si>
   <si>
     <t>2750</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2750/ind_43.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2750/ind_43.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de direcionar os valores que seriam destinados a EMENDA IMPOSITIVA deste Vereador para a Secretaria Municipal de Esporte, Cultura e Lazer deste município, com o objetivo claro e expresso de fomentar e desenvolver mais o esporte dos barrinhenses.</t>
   </si>
   <si>
     <t>2756</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2756/ind_44.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2756/ind_44.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de recapear e fazer na esquina uma nova estrutura para que a água da chuva não fique parada no local, Rua C (Nascimento Pereira da Silva), 182 - Jardim Vera Lúcia 2.</t>
   </si>
   <si>
     <t>2758</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2758/ind_45.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2758/ind_45.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Executivo Municipal para que promova estudos junto ao setor_x000D_
 competente da Prefeitura objetivando o conserto de cano de água potável, e também a_x000D_
 operação "tapa buraco" na Rua Urbano Veludo n° 68, Parque Mogi.</t>
   </si>
   <si>
     <t>2760</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2760/ind_46.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2760/ind_46.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Executivo Municipal para que determine ao setor competente o devido reparo “tapa buraco” na Rua João Manoel de Lima nº 311, Jardim Paulista.</t>
   </si>
   <si>
     <t>2761</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2761/ind_47.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2761/ind_47.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Executivo Municipal para que determine ao setor competente o devido reparo “tapa buraco” na Rua Carlos Bombonato nº 504, Jardim Paulista.</t>
   </si>
   <si>
     <t>2765</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2765/ind_48.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2765/ind_48.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal, solicitando ao Setor competente da Prefeitura,_x000D_
 que seja feito com urgência a reforma das muretas do Córrego Jatobá na Avenida Júlio_x000D_
 Marcari, nas proximidades da Escola Dr. Antônio da Silva Prado.</t>
   </si>
   <si>
     <t>2768</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2768/indicacao-49-2023-cmb.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2768/indicacao-49-2023-cmb.pdf</t>
   </si>
   <si>
     <t>INDICA ao Executivo Municipal, que promova esforços necessários para o Município de Barrinha seja inscrito e participe do projeto do governo estadual JOVEM APRENDIZ PAULISTA.</t>
   </si>
   <si>
     <t>2772</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2772/ind_50.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2772/ind_50.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da Prefeitura no sentido de colocar bancos em todas as praças do nosso município.</t>
   </si>
   <si>
     <t>2773</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2773/ind_51.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2773/ind_51.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da Prefeitura no sentido de realizar a operação "tapa buracos" no bairro Parque Mogi.</t>
   </si>
   <si>
     <t>2774</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2774/ind_52.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2774/ind_52.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da Prefeitura no sentido de realizar a operação "tapa buracos" no bairro Vila São José.</t>
   </si>
   <si>
     <t>2775</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2775/ind_53.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2775/ind_53.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de limpeza total no reservatório de água no bairro Jardim Paulista.</t>
   </si>
   <si>
     <t>2776</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2776/ind_54.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2776/ind_54.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor_x000D_
 competente da Prefeitura no sentido de uniformizar a Ronda Municipal.</t>
   </si>
   <si>
     <t>2777</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2777/ind_55.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2777/ind_55.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da Prefeitura no sentido de retomar a pavimentação do Bairro Jardim Primavera.</t>
   </si>
   <si>
     <t>2778</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2778/ind_56.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2778/ind_56.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da Prefeitura no sentido de disponibilizar um ônibus digno para nossas crianças que fazem tratamento na APAE de Jaboticabal.</t>
   </si>
   <si>
     <t>2779</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2779/ind_57.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2779/ind_57.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que providências urgentes sejam tomadas pelo Departamento responsável para a contratação de profissionais de fonoaudiologia para atendimento infantojuvenil no Município de Barrinha-SP.</t>
   </si>
   <si>
     <t>2780</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2780/ind_58.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2780/ind_58.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que providências urgentes sejam tomadas pelo Departamento responsável para a contratação de profissionais de fonoaudiologia para atendimento em domicílio no Município de Barrinha.</t>
   </si>
   <si>
     <t>2783</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2783/ind_59.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2783/ind_59.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que providências urgentes sejam tomadas pelo Departamento responsável para a realização de limpeza em toda área verde da Rua Helena Borges Pedral, nos Bairros Califórnia I, Califórnia II, Colorado I e Colorado II.</t>
   </si>
   <si>
     <t>2784</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2784/ind_60.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2784/ind_60.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal, que estudos sejam realizados pelo setor_x000D_
 competente da prefeitura no sentido de proceder instalação de um semáforo e faixa para_x000D_
 pedestre no cruzamento da Avenida Costa e Silva com a Rua Dr. Gumercindo Veludo ponto_x000D_
 de referência (Rodoviária Municipal).</t>
   </si>
   <si>
     <t>2786</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2786/proposicao-ind-1988.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2786/proposicao-ind-1988.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de implantar duas lombadas com faixa de pedestre, na Avenida Presidente Costa e Silva, em frente ao Supermercado Amarelinha.</t>
   </si>
   <si>
     <t>2790</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2790/ind_62.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2790/ind_62.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de promover estudos junto ao setor competente da Prefeitura objetivando a equiparação salarial ao cargo Fiscal de Tributos do Município, comparado ao cargo Encarregado Dívida Ativa (R$ 3.602,45 – três mil e seiscentos e dois reais).</t>
   </si>
   <si>
     <t>2791</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2791/ind_63.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2791/ind_63.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de demarcar ao menos duas vagas exclusivas em frente ao velório municipal para os carros funerários e placas com a devida sinalização.</t>
   </si>
   <si>
     <t>2792</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2792/ind_64.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2792/ind_64.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de verificar a disponibilidade de vacinas contra a COVID-19, e realizar novas campanhas de vacinação, inclusive NOTURNAS para os munícipes que trabalham em outros municípios terem a oportunidade de se vacinar, afim de preservarmos e zelar pela prevenção e saúde de nossos cidadãos.</t>
   </si>
   <si>
     <t>2797</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2797/ind_65_a.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2797/ind_65_a.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor_x000D_
 competente da Prefeitura para que promova a devida revitalização na Rodoviária_x000D_
 Municipal contemplando inclusive com a reabertura de uma lanchonete, pois o local_x000D_
 é de grande importância para a comunidade local.</t>
   </si>
   <si>
     <t>2798</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2798/ind_66.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2798/ind_66.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal de Barrinha, através da Secretaria competente que providencie a criação e demarcação de vagas de estacionamento reservadas aos deﬁcientes físicos e idosos na Rua Vereador Mamud Assim Sucaria altura do número 180 ao194, próximo ao Banco Bradesco na área central do Município, bem como providencie também a colocação de placa indicativa de trânsito sobre as referidas vagas.</t>
   </si>
   <si>
     <t>2800</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2800/ind_67.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2800/ind_67.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor_x000D_
 competente da prefeitura no sentido de proceder a aquisição de duas carretinhas e_x000D_
 equipamentos (ferramentas) para a ampliação dos serviços de limpeza urbana no_x000D_
 município, destinadas aos setores Cidade Limpa e Garagem Municipal.</t>
   </si>
   <si>
     <t>2801</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2801/ind_68.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2801/ind_68.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de criar na Unidade Mista de Saúde uma sala de atendimento (procedimentos médicos e de enfermagem) exclusivo para crianças.</t>
   </si>
   <si>
     <t>2802</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2802/ind_69.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2802/ind_69.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da Prefeitura no sentido de fazer uma faixa elevada na Avenida Presidente Costa e Silva, em frente ao Supermercado Namba.</t>
   </si>
   <si>
     <t>2803</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2803/indicacao-70-2023.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2803/indicacao-70-2023.pdf</t>
   </si>
   <si>
     <t>INDICA ao Excelentíssimo Senhor Prefeito que estudos sejam realizados pelo setor competente da prefeitura no sentido de proceder um convenio com a Instituição de Ensino Senai para promover cursos profissionalizantes na área de caldeireiro, soldador, mecânico de máquinas agrícolas, auxiliar de manutenção, entre outros;</t>
   </si>
   <si>
     <t>2804</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
     <t>Alessandro DVD, Aline Assistente Social</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2804/indicacao-71-2023.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2804/indicacao-71-2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a implantação do Projeto de Lei que dispõe sobre a garantia de isenção do IPTU para o imóvel que seja de propriedade ou residência do contribuinte, conjugue ou filho que comprovadamente sejam pessoas com TEA (Transtorno Espectro Autista), valendo para um único imóvel em nosso município.</t>
   </si>
   <si>
     <t>2810</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2810/ind_72.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2810/ind_72.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente afim de realizar a devida revitalização no Estádio Municipal com a reabertura de uma lanchonete no local.</t>
   </si>
   <si>
     <t>2811</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2811/ind_73.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2811/ind_73.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de disponibilizar um funcionário para orientar as pessoas pelo lado de fora da Farmacia Municipal (Unidade Mista de Saúde), colocar também no mínimo 5 cadeiras na parte externa, para que as pessoas com mais idade possam aguardar sentadas.</t>
   </si>
   <si>
     <t>2812</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2812/ind_74.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2812/ind_74.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor_x000D_
 competente objetivando o devido reparo “tapa buraco” na Rua Walter Simão nº 192,_x000D_
 Bairro Nova Barrinha.</t>
   </si>
   <si>
     <t>2813</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2813/proposicao-ind-2032.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2813/proposicao-ind-2032.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de que proceda a operação tapa-buracos na Rua Maria Valdete Lopes Macedo, altura do número 402 - Jardim Califórnia II.</t>
   </si>
   <si>
     <t>2814</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2814/ind_76.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2814/ind_76.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de proceder reparo e/ou troca de lâmpadas queimadas em volta da pracinha localizada na Rua Cordeiro, Centro.</t>
   </si>
   <si>
     <t>2815</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2815/ind_77.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2815/ind_77.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de realizar uma nebulização no município (carro fumacê) como mais uma ação para o combate contra o mosquito da dengue.</t>
   </si>
   <si>
     <t>2816</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2816/ind_78.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2816/ind_78.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que providências sejam tomadas pelo Departamento responsável para que seja solucionado o problema de acúmulo de barro e água ou mude de lugar do brinquedo infantil da Praça “Florentino Binhardi”, do CJH Barrinha C2, no Município de Barrinha-SP.</t>
   </si>
   <si>
     <t>2817</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2817/ind_79.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2817/ind_79.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor_x000D_
 competente da prefeitura no sentido de proceder a reestruturação de uma biblioteca_x000D_
 municipal, tratando se de planejar o espaço, com os aspectos básicos: área de_x000D_
 armazenamento (local do acervo), área de atividade (espaço dos leitores e dos_x000D_
 bibliotecários) e área de circulação.</t>
   </si>
   <si>
     <t>2818</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2818/ind_80.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2818/ind_80.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de construir uma ponte, que liga as fazendas Vista Alegre e Fazenda São Jorge no perímetro de nosso município, afim de auxiliar na locomoção das crianças que precisam se deslocar de um local a outro para pegar o transporte escolar.</t>
   </si>
   <si>
     <t>2819</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2819/ind_81.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2819/ind_81.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal, solicitando ao Setor competente da Prefeitura, que seja feita as devidas melhorias nos pontos de ônibus do município de Barrinha/SP.</t>
   </si>
   <si>
     <t>2820</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2820/indicacao_funcionario-manutencao.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2820/indicacao_funcionario-manutencao.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da Prefeitura no sentido de viabilizar um funcionário que faça serviços de prevenção, pequenas instalações, reparos e manutenção nas escolas públicas municipais.</t>
   </si>
   <si>
     <t>2822</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2822/ind_83.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2822/ind_83.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de viabilizar a colocação de redutor de velocidade (LOMBADA) na Avenida Jamil Said Saleh, altura do número 750, no bairro Jardim Paulista.</t>
   </si>
   <si>
     <t>2823</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2823/ind_84.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2823/ind_84.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de viabilizar a colocação de redutor de velocidade (LOMBADA) na Rua Francisco Osaki, altura do número 1625, no bairro Colorado 2.</t>
   </si>
   <si>
     <t>2824</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2824/ind_85.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2824/ind_85.pdf</t>
   </si>
   <si>
     <t>INDICA ao Excelentíssimo Senhor Prefeito deste Município que promova a devida revitalização na Unidade Básica de Saúde Alípio Ferreira Lima (Posto VI).</t>
   </si>
   <si>
     <t>2825</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2825/ind_86.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2825/ind_86.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de proceder a substituição da iluminação pública, das lâmpadas Halógenas por lâmpadas de LED, na avenida Américo Dezorzi, Bairro Vila Recreio.</t>
   </si>
   <si>
     <t>2826</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2826/ind_87.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2826/ind_87.pdf</t>
   </si>
   <si>
     <t>INDICA ao Excelentíssimo Senhor Prefeito deste Município, para que promova a grande e tradicional Festa da Queima do Alho.</t>
   </si>
   <si>
     <t>2827</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2827/ind_88.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2827/ind_88.pdf</t>
   </si>
   <si>
     <t>INDICA ao Excelentíssimo Senhor Prefeito deste Município, para que promova o grande e tradicional desfile de cavaleiros na semana que antecede o rodeio.</t>
   </si>
   <si>
     <t>2828</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2828/ind-89-2023.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2828/ind-89-2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de espalhar lixeiras na pracinha do CDHU novo, para que haja o descarte correto dos resíduos provenientes da feira noturna, que é realizada todo sábado em nosso município.</t>
   </si>
   <si>
     <t>2829</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2829/ind-90-2023.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2829/ind-90-2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal, solicitando ao Setor competente da Prefeitura, que seja feito a revitalização da Rodoviária Municipal.</t>
   </si>
   <si>
     <t>2830</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2830/ind-91-2023.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2830/ind-91-2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da Prefeitura no sentido de melhorar a iluminação do bairro Jardim Lisboa.</t>
   </si>
   <si>
     <t>2831</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2831/ind-92-2023.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2831/ind-92-2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da Prefeitura no sentido de instalar placas de sinalização de trânsito na recente inaugurada Praça Florentino Binhardi.</t>
   </si>
   <si>
     <t>2832</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2832/ind-93-2023.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2832/ind-93-2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da Prefeitura no sentido de aumentar o valor do auxílio estudantil repassado atualmente aos alunos de cursos técnicos e superiores, que se deslocam para estudar nas cidades da região.</t>
   </si>
   <si>
     <t>2834</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2834/ind-94-2023.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2834/ind-94-2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de que promova a realização de jogos esportivos  (FUTEBOL) nas categorias de base sub 11; sub13; sub;14 sub15.</t>
   </si>
   <si>
     <t>2835</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2835/ind-95-2023.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2835/ind-95-2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de promover a entrada de forma gratuita no CIRCO ALEGRIA instalado em nossa cidade nos próximos dias, para os alunos do ensino fundamental da rede pública de ensino e famílias baixa renda ou Beneficiários do Bolsa Família podendo ter o direito de assistir aos espetáculos gratuitamente.</t>
   </si>
   <si>
     <t>2836</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2836/ind_96.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2836/ind_96.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de que estudos sejam realizados pelo setor competente da prefeitura no sentido de proceder a operação tapa buracos na Rua Zelindo Zaninelli, altura do número 185.</t>
   </si>
   <si>
     <t>2837</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2837/ind_97.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2837/ind_97.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de realizar serviços de roçagem, poda e remoção do mesmo em toda a extensão da Avenida Geovani Marcari (Distrito industrial).</t>
   </si>
   <si>
     <t>2838</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2838/ind_98.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2838/ind_98.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de espalhar areia nos playgrounds do nosso município, repor onde for necessário e designar uma equipe de limpeza para que os brinquedos permaneçam utilizáveis pelas nossas crianças.</t>
   </si>
   <si>
     <t>2840</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2840/indicacao-99-2023.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2840/indicacao-99-2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de solicitar e viabilizar a carreta de mamografia.</t>
   </si>
   <si>
     <t>2843</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2843/ind_100.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2843/ind_100.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal, solicitando ao Setor competente da Prefeitura,_x000D_
 que seja feito a manutenção da limpeza e do asfalto da Rua Sérgio Rosseti, na Vila_x000D_
 Recreio.</t>
   </si>
   <si>
     <t>2850</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2850/indicacao-101-2023.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2850/indicacao-101-2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido para a limpeza das áreas verdes nos bairros Nova Barrinha e Jardim Primavera onde o mato alto está tomando conta desse local trazendo muitos animais peçonhentos e insetos para dentro das residências dos moradores desses dois Bairros.</t>
   </si>
   <si>
     <t>2851</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2851/indicacao-102-2023.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2851/indicacao-102-2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de sinalização de trânsito entre as ruas Euclides da Cunha e a Rua 8 no bairro Jardim Bombonato.</t>
   </si>
   <si>
     <t>2852</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2852/indicacao-103-2023.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2852/indicacao-103-2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de fazer um muro no cec.</t>
   </si>
   <si>
     <t>2853</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2853/indicacao-104-2023.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2853/indicacao-104-2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de aumentar o muro da escola José Marcari no Bairro Parque Mogi.</t>
   </si>
   <si>
     <t>2854</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2854/indicacao-105-2023.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2854/indicacao-105-2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de implantar Vagas De Estacionamento Para Pessoas Com Deficiência nas escolas.</t>
   </si>
   <si>
     <t>2855</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2855/indicacao-106-2023.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2855/indicacao-106-2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de implantar disque denuncia uma ouvidoria na Câmara Municipal.</t>
   </si>
   <si>
     <t>2856</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2856/indicacao-107-2023.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2856/indicacao-107-2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de recapear a rua Antônio arábia Bairro Vila Recreio.</t>
   </si>
   <si>
     <t>2857</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2857/indicacao-108-2023.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2857/indicacao-108-2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de recapear um quarteirão da rua Vanderley Bombonato em frente a Terceira idade.</t>
   </si>
   <si>
     <t>2858</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2858/indicacao-109-2023.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2858/indicacao-109-2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de aumentar o muro da escola Duarte Nogueira.</t>
   </si>
   <si>
     <t>2859</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2859/indicacao-110-2023.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2859/indicacao-110-2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de implantar faixa de pedestres em frente ao portão de todas as escolas.</t>
   </si>
   <si>
     <t>2860</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2860/indicacao-111-2023.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2860/indicacao-111-2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de tapar vários buracos No Bairro Califórnia 2 na Rua MARIA Valdete Lopes macedo , 361</t>
   </si>
   <si>
     <t>2861</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2861/indicacao-112-2023.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2861/indicacao-112-2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de solicitar a realização de infraestrutura / manutenção (troca da tampa de boca de lobo quebrada), na Rua Antônio Rodrigues da Silva cruzamento com a Rua Marechal Rondon, altura do número 101 - Jardim Paulista.</t>
   </si>
   <si>
     <t>2862</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2862/indicacao-113-2023.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2862/indicacao-113-2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de promover a constante limpeza das bocas de lobo e realização de infraestrutura / manutenção (troca das tampas de boca de lobo quebradas) no Município.</t>
   </si>
   <si>
     <t>2863</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2863/indicacao-114-2023.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2863/indicacao-114-2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de solicitar a “Substituição ou manutenção" de brinquedos do playground instalado na Praça Central do nosso Município.</t>
   </si>
   <si>
     <t>2864</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2864/indicacao-115-2023.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2864/indicacao-115-2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de promover a limpeza / retirada do lixo e operação "tapa buraco", na Avenida Presidente Vargas, altura do número 1.690 - Vila Recreio.</t>
   </si>
   <si>
     <t>2866</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2866/ind_116.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2866/ind_116.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que providências urgentes sejam tomadas pelo Departamento responsável para a realização de recapeamento da Rua 06 Yoshio Kinoshita do CJH Albertina Fossalussa no Município de Barrinha - SP.</t>
   </si>
   <si>
     <t>2867</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2867/ind_117.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2867/ind_117.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que providências urgentes sejam tomadas pelo Departamento responsável para a realização do uso de tela de proteção para os serviços de roçagem no Município de Barrinha - SP.</t>
   </si>
   <si>
     <t>2868</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2868/ind_118.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2868/ind_118.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que providências urgentes sejam tomadas pelo Departamento responsável para que seja realizada sinalização horizontal e vertical na Rua Dante Sartório, Nº 370 – Jardim Higienópolis, no Município de Barrinha - SP.</t>
   </si>
   <si>
     <t>2869</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
     <t>Claúdio Santos Bolacha, Ronaldo Troia</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2869/ind_119.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2869/ind_119.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura que remeta a está casa de leis uma nova legislação fixando os subsídios dos conselheiros tutelares em R$ 3.000,00 (Três Mil Reais).</t>
   </si>
   <si>
     <t>2870</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2870/ind_120.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2870/ind_120.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da Prefeitura no sentido de instalar câmeras de seguranças nas praças municipais, especialmente aquelas que possuem brinquedos e aparelhos de ginástica.</t>
   </si>
   <si>
     <t>2871</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2871/ind_121.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2871/ind_121.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de realizar a aquisição de uniformes e materiais esportivos para os alunos que se utilizam da estrutura do Estádio Municipal Atílio Balbo Filho.</t>
   </si>
   <si>
     <t>2872</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2872/ind_122.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2872/ind_122.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de proceder a distribuição de frutas, legumes e verduras nos bairros do município em dias alternados conforme o calendário de distribuição através do Programa realizado pelo Fundo Social de Solidariedade.</t>
   </si>
   <si>
     <t>2880</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2880/ind_123.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2880/ind_123.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de proceder o recapeamento asfáltico e pintura de faixas de estacionamento delimitando vagas para motos e carros na Unidade Mista de Saúde do nosso Município.</t>
   </si>
   <si>
     <t>2881</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2881/ind_124.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2881/ind_124.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de proceder a aquisição de novas poltronas reclináveis e confortáveis para o uso e aplicação de medicamentos em pacientes na Unidade Mista de Saúde em nosso Município.</t>
   </si>
   <si>
     <t>2884</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2884/ind_125.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2884/ind_125.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da Prefeitura no sentido de Poder Executivo e Legislativo entrar com uma ação no Ministério Público pedindo a revogação do aumento da passagem e melhorias nos ônibus.</t>
   </si>
   <si>
     <t>2885</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2885/ind_126.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2885/ind_126.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da Prefeitura no sentido de dar início as obras na escola CAEME.</t>
   </si>
   <si>
     <t>2886</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2886/ind_127.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2886/ind_127.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da Prefeitura no sentido de dar inicio as obras na Assistência Social - CRAS.</t>
   </si>
   <si>
     <t>2887</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2887/ind_128.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2887/ind_128.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da Prefeitura no sentido de finalizar a manutenção e vistoria e solicitar urgência ao órgão competente para a liberação da caixa d' agua do bairro Jardim Paulista.</t>
   </si>
   <si>
     <t>2888</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2888/ind_129.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2888/ind_129.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da Prefeitura no sentido de dar início as obras do Eco Ponto.</t>
   </si>
   <si>
     <t>2889</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2889/ind_130.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2889/ind_130.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da Prefeitura no sentido de manutenção e Operação tapa buracos na Rua W5do Bairro Jardim Vera Lúcia.</t>
   </si>
   <si>
     <t>2890</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2890/ind_131.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2890/ind_131.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da Prefeitura no sentido de construir uma Praça na Área Verde do Bairro Nova Barrinha.</t>
   </si>
   <si>
     <t>2891</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2891/ind_132.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2891/ind_132.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da Prefeitura no sentido de realizar a manutenção no Terminal Rodoviário, bem como no s banheiros locais.</t>
   </si>
   <si>
     <t>2892</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2892/ind_133.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2892/ind_133.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da Prefeitura no sentido de implantar uma Faixa de Pedestres em frente a entrada do Supermercado Amarelinha na Av. Costa e Silva.</t>
   </si>
   <si>
     <t>2893</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2893/ind_134.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2893/ind_134.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da Prefeitura no sentido de implantar sinalização de trânsito no Bairro Jardim Paulista.</t>
   </si>
   <si>
     <t>2894</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2894/ind_135.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2894/ind_135.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da Prefeitura no sentido de finalizar a pintura da grade do Centro de Especialidades.</t>
   </si>
   <si>
     <t>2895</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2895/ind_136.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2895/ind_136.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da Prefeitura no sentido de implantar sinalização de trânsito no Bairro CDHU (novo).</t>
   </si>
   <si>
     <t>2897</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2897/ind_137.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2897/ind_137.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de providenciar pintura no estacionamento da Unidade Mista de Saúde.</t>
   </si>
   <si>
     <t>2898</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2898/ind_138.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2898/ind_138.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da Prefeitura no sentido de providenciar a sinalização de trânsito no bairro Califórnia I.</t>
   </si>
   <si>
     <t>2899</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2899/ind_139.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2899/ind_139.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da Prefeitura no sentido de instalar  câmeras de segurança de  frente aos banheiros das escolas e creches, possibilitando maior monitoramento de entrada e saída.</t>
   </si>
   <si>
     <t>2900</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2900/ind_140.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2900/ind_140.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de Sinalização De Trânsito no bairro Vila Recreio</t>
   </si>
   <si>
     <t>2901</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2901/proposicao-ind-2126.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2901/proposicao-ind-2126.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de Sinalização de trânsito no bairro Califórnia 2</t>
   </si>
   <si>
     <t>2902</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2902/ind_142.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2902/ind_142.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da Prefeitura no sentido de instalar  câmeras de segurança  dentro das salas de aula.</t>
   </si>
   <si>
     <t>2903</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2903/ind_143.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2903/ind_143.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da Prefeitura no sentido de demarcar vagas para pessoas com deﬁciência defronte as escolas e creches.</t>
   </si>
   <si>
     <t>2904</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2904/ind_144.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2904/ind_144.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da Prefeitura no sentido de disponibilizar café da manhã para as crianças e mães que frequentam a Apae.</t>
   </si>
   <si>
     <t>2905</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2905/ind_145.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2905/ind_145.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da Prefeitura no sentido de contratar segurança para escolas e creches.</t>
   </si>
   <si>
     <t>2906</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2906/ind_146.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2906/ind_146.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da Prefeitura no sentido de providenciar o conserto do aparelho "turbilhão" do Centro de Fisioterapia na Unidade Mista de Saúde.</t>
   </si>
   <si>
     <t>2907</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2907/ind_147.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2907/ind_147.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da Prefeitura no sentido de realizar a manutenção e operação tapa buracos na Rua 8d o bairro CDHU.</t>
   </si>
   <si>
     <t>2908</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2908/ind_148.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2908/ind_148.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da Prefeitura no sentido de realizar a manutenção no aparelho de ultrassom da Unidade Mista de Saúde.</t>
   </si>
   <si>
     <t>2909</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2909/ind_149.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2909/ind_149.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da Prefeitura no sentido de realizar a manutenção e operação tapa buracos na Rua W 4, Vera Lúcia.</t>
   </si>
   <si>
     <t>2910</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2910/ind_150.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2910/ind_150.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da Prefeitura no sentido dedar continuidade ao recolhimento dos cavalos soltos nas ruas.</t>
   </si>
   <si>
     <t>2911</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2911/ind_151.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2911/ind_151.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da Prefeitura no sentido de realizar a operação tapa buracos na rua W1 Vera Lúcia.</t>
   </si>
   <si>
     <t>2912</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2912/ind_152.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2912/ind_152.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de manutenção no muro do Estádio Municipal.</t>
   </si>
   <si>
     <t>2913</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2913/ind_153.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2913/ind_153.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor_x000D_
 competente da Prefeitura no sentido de realizar a operação tapa buracos no bairro Vila_x000D_
 São José.</t>
   </si>
   <si>
     <t>2914</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2914/ind_154.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2914/ind_154.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da Prefeitura no sentido de providenciar a pintura de todas as lombadas da cidade.</t>
   </si>
   <si>
     <t>2915</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2915/ind_155.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2915/ind_155.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da Prefeitura no sentido de realizar a operação tapa buracos em todo o bairro Parque Mogi.</t>
   </si>
   <si>
     <t>2916</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2916/ind_156.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2916/ind_156.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor_x000D_
 competente da prefeitura no sentido de tapar um buraco na rua Toshimito Sobue nº 656,_x000D_
 Vila Recreio.</t>
   </si>
   <si>
     <t>2917</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2917/proposicao-ind-2142_1.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2917/proposicao-ind-2142_1.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal, solicitando ao Setor competente da Prefeitura, a_x000D_
 pedido da Coordenadoria da Defesa Civil, que seja feito a compra de caixas de_x000D_
 transportes e materiais apropriados para atender as ocorrências de resgate de aves,_x000D_
 répteis e animais domésticos de porte pequeno.</t>
   </si>
   <si>
     <t>2924</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2924/ind_158.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2924/ind_158.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal, solicitando ao Setor competente da Prefeitura,_x000D_
 que seja feito a manutenção e reforma do Anfiteatro Jean William Silva.</t>
   </si>
   <si>
     <t>2935</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2935/proposicao-ind-2161.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2935/proposicao-ind-2161.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que providências urgentes sejam tomadas pelo Departamento responsável para que seja realizada a sinalização e colocação de cones nas imediações da EMEI – Escola Municipal de Educação Infantil – Primo Giraldelli nos horários de entrada e saída das crianças, no Município de Barrinha - SP.</t>
   </si>
   <si>
     <t>2926</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2926/ind_160.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2926/ind_160.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal, solicitando ao Setor competente da Prefeitura,_x000D_
 que seja feito uma fiscalização na reserva ambiental em frente à Rua Nildo Paschoal de_x000D_
 Matos, no Bairro Belo Horizonte, quanto ao despejo de resíduos sólidos nessa região.</t>
   </si>
   <si>
     <t>2927</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2927/proposicao-ind-2157.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2927/proposicao-ind-2157.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal, solicitando ao Setor competente da Prefeitura,_x000D_
 que seja feita a construção de uma calçada nova, onde está localizado o Projeto Guri na_x000D_
 Rua Sérgio Rosseti.</t>
   </si>
   <si>
     <t>2930</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2930/ind_162.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2930/ind_162.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da Prefeitura no sentido de proceder o devido conserto do cano de água potável na Rua Carlos Gomes n°426, Jardim Paulista.</t>
   </si>
   <si>
     <t>2931</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2931/ind_163.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2931/ind_163.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da Prefeitura no sentido de proceder a operação tapa buracos no município, na Rua Carlos Gomes n°426, Jardim Paulista.</t>
   </si>
   <si>
     <t>2932</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2932/ind_164.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2932/ind_164.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da Prefeitura no sentido de viabilizar um espaço nas proximidades ou mediações que dão acesso ao Recinto do Rodeio para os vendedores de Food Truck e vendedores autônomos (barracas), que fazem parte da feira noturna.</t>
   </si>
   <si>
     <t>2933</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2933/ind_165.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2933/ind_165.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da Prefeitura no sentido de promover mais segurança ostensiva pública na feira aos domingos através do Programa da Atividade Delegada, em parceira com a Polícia Militar.</t>
   </si>
   <si>
     <t>2934</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2934/ind_166.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2934/ind_166.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da Prefeitura no sentido de reativação da Biblioteca Municipal.</t>
   </si>
   <si>
     <t>2938</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2938/ind_167.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2938/ind_167.pdf</t>
   </si>
   <si>
     <t>2941</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2941/ind_168.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2941/ind_168.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da Prefeitura no sentido de pintar faixa de pedestre ou implantar faixa elevada em frente à Academia Recrear, localizada na Avenida Jamil Said Saleh, nº 164, Jardim Paulista.</t>
   </si>
   <si>
     <t>2942</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2942/ind_169.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2942/ind_169.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve vêm, respeitosamente, na forma regimental e depois de ouvido o E. Plenário desta Casa, INDICAR ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da Prefeitua no sentido de fornecer lanches às crianças "especiais" e seus respectivos acompanhantes que passam por acompanhamento na APAE de Jaboticabal.</t>
   </si>
   <si>
     <t>2943</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2943/ind_170.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2943/ind_170.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da Prefeitura no sentido de melhorar a sinalização de trânsito da ciclofaixa municipal, da Avenida Costa e Silva, principalmente no início/final localizado próximo ao Posto Bombonato.</t>
   </si>
   <si>
     <t>2944</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2944/ind_171.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2944/ind_171.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de realizar uma reforma no Posto 3 de saúde, o mesmo encontra-se em situação precária, com parede cheias de buracos, descascadas e precisando de uma atenção. A praça localizada na frente também precisa de um cuidado, a mesma está repleta de buracos.</t>
   </si>
   <si>
     <t>2945</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2945/ind_172.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2945/ind_172.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de solicitar a instalação de bicicletários ou paraciclos, em pontos estratégicos da cidade, como por exemplo, parques, praças, pista de caminhada, estádio e órgãos públicos que não possuem.</t>
   </si>
   <si>
     <t>2948</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2948/ind_173.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2948/ind_173.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de que proceda a construção de um ponto de ônibus entre e a Copacesp e bairro Beija-Flor.</t>
   </si>
   <si>
     <t>2949</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2949/ind_174.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2949/ind_174.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de que proceda a construção de uma Cobertura para Ponto de Ônibus no Bairro Vila São José próximo a Rodovia Carlos Tonani.</t>
   </si>
   <si>
     <t>2950</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2950/ind_175.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2950/ind_175.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de solicitar que plante uma Árvore Jequitibá na pracinha Florentino Binhardi, localizado bairro do CDHU novo.</t>
   </si>
   <si>
     <t>2952</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2952/indicacao_cobertura_de_sombreamento.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2952/indicacao_cobertura_de_sombreamento.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de promover uma cobertura de sombreamento na farmácia municipal.</t>
   </si>
   <si>
     <t>2953</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2953/ind_177.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2953/ind_177.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de adquirir dois ares condicionados para o velório municipal.</t>
   </si>
   <si>
     <t>2954</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2954/ind_178.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2954/ind_178.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da Prefeitura no sentido de criar o "Day Off de Aniversário" aos funcionários públicos municipais; que consiste em conceder um dia de folga no dia ou mês do seu aniversário; mediante comunicação ao RH para que não haja prejuízo ou desconto no pagamento ou benefícios; desde que de comum acordo com o chefe e/ou equipe do setor e demais aniversariantes, de modo a não prejudicar o funcionamento e atendimento aos munícipes e serviços prestados.</t>
   </si>
   <si>
     <t>2955</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2955/proposicao-ind-2180.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2955/proposicao-ind-2180.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que providências urgentes sejam tomadas pelo Departamento responsável para a instalação de cobertura no ponto de ônibus da Av. Costa e Silva, próximo ao Posto de combustíveis BR no Município de Barrinha - SP.</t>
   </si>
   <si>
     <t>2957</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2957/indicacao_melhoria_iluminacao_praca_lisboa.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2957/indicacao_melhoria_iluminacao_praca_lisboa.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de proceder reparo ou troca de lâmpadas queimadas da pracinha, localizada no Bairro Jardim Lisboa.</t>
   </si>
   <si>
     <t>2960</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2960/ind_181.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2960/ind_181.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de solucionar uma infiltração no asfalto, localizado no endereço Rua Bruna Franciele Carvalho, nº 133 no bairro Mutirão, a referida infiltração está causando rachaduras na calçada e muro de um munícipe.</t>
   </si>
   <si>
     <t>2961</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2961/ind_182.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2961/ind_182.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de viabilizar um meio de transporte urbano coletivo ligando os bairros mais distantes aos locais de maior concentração de demanda comercial.</t>
   </si>
   <si>
     <t>2962</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2962/ind_183.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2962/ind_183.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de proceder um projeto de recapeamento em caráter de urgência em toda extensão da avenida Presidente Vargas localizada no bairro Vila Recreio.</t>
   </si>
   <si>
     <t>2964</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2964/ind_184.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2964/ind_184.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de realizar o conserto do buraco que foi aberto devido a reincidência de vazamento d’água, na rua Valter Simão dos Santos, no Jardim Nova Barrinha – Foto anexo.</t>
   </si>
   <si>
     <t>2965</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2965/ind_185.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2965/ind_185.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de que seja realizado a construção de quebra-molas (lombada) na Rua Francisco Osaki, altura do número 1625, Colorado 2, pois o fluxo de veículos no local é intenso e coloca em risco a vida dos moradores locais e demais transeuntes.</t>
   </si>
   <si>
     <t>2966</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2966/ind_186.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2966/ind_186.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de que seja realizado o devido reparo no buraco localizado na Avenida Costa e Silva, altura do nº 1520, ao lado do Amarelinha Supermercado.</t>
   </si>
   <si>
     <t>2967</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2967/indicacao_modernizacao_do_acionamento_das_bombas_dos_pocos_artezianos.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2967/indicacao_modernizacao_do_acionamento_das_bombas_dos_pocos_artezianos.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de que promova esforços necessários para que o acionamento das bombas dos poços artesianos do Município de Barrinha sejam_x000D_
 modernizados, substituindo os sistemas de partida estrela triângulo, por partida via software Start.</t>
   </si>
   <si>
     <t>2971</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2971/indicacao-188-2023-cmb.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2971/indicacao-188-2023-cmb.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de realizar o serviço de limpeza na área externa (calçada) da E.M.E.F "ARMÍNIO GIRALDI", localizada na Rua Francisco Geraldino de Seles, recolhendo folhas e lixos acumulados no local.</t>
   </si>
   <si>
     <t>2975</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2975/indicacao-189-2023-cmb.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2975/indicacao-189-2023-cmb.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de INSTALAÇÃO DE UMA BASE DE BOMBEIRO CIVIL NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>2978</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2978/indicacao-190-2023-cmb.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2978/indicacao-190-2023-cmb.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de realizar o recolhimento de galhos em área verde do Município, localizado na Avenida Presidente Castelo Branco em cruzamento com a Rua W1, no Vera Lúcia.</t>
   </si>
   <si>
     <t>2983</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2983/indicacao-191-2023-cmb.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2983/indicacao-191-2023-cmb.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de, INDICAR ao Executivo Municipal, que promova esforços necessários, inclusive, enviando o devido projeto de lei, para que possa ser implantado neste Município o programa Reurb previsto na Lei Federal nº 13465/2017.</t>
   </si>
   <si>
     <t>2985</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2985/indicacao-192-2023-cmb.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2985/indicacao-192-2023-cmb.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de, INDICAR ao Executivo Municipal, que promova esforços necessários, para que possa ser realizado em nosso Município o projeto Bombeirinhos do Futuro.</t>
   </si>
   <si>
     <t>2989</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2989/ind_193.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2989/ind_193.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de que seja realizada a limpeza em toda extensão de calçamento do CEC (Centro de Educação Complementar), também o devido reparo estrutural de todo alambrado, calçada e podas de árvores que estão ultrapassando os limites de segurança.</t>
   </si>
   <si>
     <t>2990</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2990/ind_194.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2990/ind_194.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de implantar uma placa de sinalização vertical "PARE" na saída da área industrial que dá acesso a rotatória, para que acidentes sejam evitados.</t>
   </si>
   <si>
     <t>2993</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2993/ind_195.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2993/ind_195.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de realizar uma operação de tapa buracos na Rua Princesa Isabel na altura do número 494, no bairro Vila Recreio.</t>
   </si>
   <si>
     <t>2997</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2997/ind_196.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2997/ind_196.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da Prefeitura no sentido de promover diversos cursos profissionalizantes gratuitos.</t>
   </si>
   <si>
     <t>2998</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2998/ind_197.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2998/ind_197.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de implantar acessibilidade (rampas rebaixadas) nas Praças do nosso Município.</t>
   </si>
   <si>
     <t>2999</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2999/ind_198.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2999/ind_198.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de fazer um balanço de escoamento de água na Rua Maria Valdete Lopes Macedo (Rua 9), 43 no Bairro Novo Horizonte.</t>
   </si>
   <si>
     <t>3000</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/3000/ind_199.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/3000/ind_199.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de realizar a operação tapa buracos na Rua Helena Borges Pedral no Bairro Belo Horizonte, California I e II.</t>
   </si>
   <si>
     <t>3001</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/3001/ind_200.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/3001/ind_200.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de que seja realizada a Reforma e Ampliação da Cozinha Piloto "Lino Pupulin", localizada na Avenida Júlio Marcari, 912 - Jardim Paulista.</t>
   </si>
   <si>
     <t>3013</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/3013/ind_201.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/3013/ind_201.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de colocar bancos nas três pracinhas do Bairro_x000D_
 Jardim Jose Bombonato.</t>
   </si>
   <si>
     <t>3015</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/3015/ind_202.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/3015/ind_202.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de colocar bancos na lagoa do Bairro Jardim José Bombonato.</t>
   </si>
   <si>
     <t>3016</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/3016/ind_203.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/3016/ind_203.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de implantar uma lombada em frente ao comércio City Bar Na Avenida Américo Dezorzi.</t>
   </si>
   <si>
     <t>3017</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/3017/ind_204.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/3017/ind_204.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de operações tapa buracos na Rua 7 do Bairro CDHU VELHO.</t>
   </si>
   <si>
     <t>3018</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/3018/ind_205.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/3018/ind_205.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de manutenção no piso da pracinha no posto três.</t>
   </si>
   <si>
     <t>3020</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/3020/ind_206.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/3020/ind_206.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de fazer a limpeza na Entrada do Bairro Nova Aliança.</t>
   </si>
   <si>
     <t>3021</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/3021/ind_207.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/3021/ind_207.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de realizar o serviço de limpeza na área externa (calçada) da E.M.E.I "Keila Celina Oian", localizada na Rua Augusto Pavan, roçagem da grama, recolher folhas, móveis e lixos acumulados no local.</t>
   </si>
   <si>
     <t>3022</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/3022/ind_208.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/3022/ind_208.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de realizar o devido recapeamento asfáltico na Rua Luís Marcari, altura do número 370 - Jardim José Bombonato.</t>
   </si>
   <si>
     <t>3036</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/3036/ind_209.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/3036/ind_209.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de proceder serviços de zeladoria, manutenção e um bebedouro de água potável na areninha e quadra denominada Nenê Peixeiro.</t>
   </si>
   <si>
     <t>3037</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/3037/ind_210.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/3037/ind_210.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de proceder estudos para alteração do fluxo viário da Rua Yoshio Kinoshita</t>
   </si>
   <si>
     <t>3038</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/3038/ind_211.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/3038/ind_211.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de promover campanhas trimestrais de vacinação antirrábica para animais domésticos (cães e gatos), afim de assegurar a proteção destes animais contra esta doença terrível, levando em consideração a sua transmissão aos seres humanos.</t>
   </si>
   <si>
     <t>3040</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/3040/ind-212-2023.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/3040/ind-212-2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de solicitar e viabilizar a carreta de qualificação profissional do programa via rápida.</t>
   </si>
   <si>
     <t>3041</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/3041/ind-213-2023.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/3041/ind-213-2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de aderir o projeto de incentivo a gestão e empreendedorismo do programa qualifica SP.</t>
   </si>
   <si>
     <t>3050</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/3050/ind_214.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/3050/ind_214.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de que promova junto ao setor competente serviços de roçagem, poda e remoção do mesmo, na Rua: Francisco Cassão altura do N: 347. Bairro Jardim Lisboa.</t>
   </si>
   <si>
     <t>3074</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/3074/ind_215.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/3074/ind_215.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da Prefeitura no sentido de instalar uma placa de "proibido sentido" na Rua Dante Sartori, nas proximidades com Rua Alberta Marcari e Estádio Municipal.</t>
   </si>
   <si>
     <t>3076</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/3076/ind_216.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/3076/ind_216.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de realizar o devido recapeamento asfáltico na Rua João Manoel de Lima, altura do número 371 e cruzamento com a Rua Santos Dumont - Jardim Paulista.</t>
   </si>
   <si>
     <t>3077</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/3077/ind_217.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/3077/ind_217.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de solicitar a realização de infraestrutura e reparo de vazamento de água na Rua Machado de Assis, altura do número 130 e recapeamento asfáltico no cruzamento com a Rua João Manoel de Lima – Jardim Paulista.</t>
   </si>
   <si>
     <t>3078</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/3078/ind_218.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/3078/ind_218.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de; Fica instituído o programa de "Escolas Cívico Militares - ECM" na Rede Municipal de Ensino do Município de Barrinha, Estado de São Paulo.</t>
   </si>
   <si>
     <t>3080</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/3080/ind_219.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/3080/ind_219.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura que determine o devido reparo “tapa buraco” na Rua 6, Yoshio Kinoshita altura do número 58 .</t>
   </si>
   <si>
     <t>2685</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2685/moc_01.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2685/moc_01.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulações ao Senhor Leandro Mendes, pelo empenho e dedicação na qual_x000D_
 tem exercido em prol da comunidade e dos animais em estado de vulnerabilidade.</t>
   </si>
   <si>
     <t>2686</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2686/moc_02.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2686/moc_02.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulações ao Senhor João Pedro Teodoro da Silva, pelo empenho e_x000D_
 dedicação na qual tem exercido com supremacia em prol dos animais em estado de_x000D_
 vulnerabilidade.</t>
   </si>
   <si>
     <t>2687</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2687/moc-03-2023-cmb.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2687/moc-03-2023-cmb.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulações ao Senhor Carlos Alexandre Geloni, pelo empenho e dedicação_x000D_
 na qual tem exercido em prol da comunidade e dos animais em estado de_x000D_
 vulnerabilidade.</t>
   </si>
   <si>
     <t>2694</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2694/moc_04.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2694/moc_04.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APELO AO SENHOR PREFEITO MUNICIPAL PARA IMPLANTAÇÃO IMEDIATA DO PISO NACIONAL DA ENFERMAGEM NA REDE PÚBLICA DE SAÚDE DO MUNICÍPIO DE BARRINHA, UMA VEZ QUE A SUSPENSÃO DA VIGÊNCIA DA LEI 14.434/2022 SE ENCERROU EM 04/11/2022.</t>
   </si>
   <si>
     <t>2769</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2769/mocao-05-2023-cmb.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2769/mocao-05-2023-cmb.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÃO, como forma de parabenizar e agradecer aos trabalhos que o ilustre Deputado Federal Adilson Barroso Oliveira fez e continuará a fazer por nossa querida cidade de Barrinha.</t>
   </si>
   <si>
     <t>2770</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2770/mocao-06-2023-cmb.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2770/mocao-06-2023-cmb.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÃO, como forma de parabenizar e agradecer aos trabalhos que a ilustre Deputada Estadual Fabiana de Lima Barroso Oliveira fez e continuará a fazer por nossa querida cidade de Barrinha.</t>
   </si>
   <si>
     <t>2785</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2785/moc_07.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2785/moc_07.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos e Congratulações a Micaela Ap. Do Carmo Dos Santos.</t>
   </si>
   <si>
     <t>2799</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2799/mocao_de_pesar_a_sra._maria_dionisio_1.docx</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2799/mocao_de_pesar_a_sra._maria_dionisio_1.docx</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÃO À SRA. MARIA DIONÍSIO.</t>
   </si>
   <si>
     <t>2841</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2841/moc_09.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2841/moc_09.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos e Congratulações ao aluno Gabriel Henrique Pinheiro Serrador.</t>
   </si>
   <si>
     <t>2842</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2842/moc_10.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2842/moc_10.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos e Congratulações ao aluno Bernardo Pupulin de Oliveira.</t>
   </si>
   <si>
     <t>2844</t>
   </si>
   <si>
     <t>Du Enfermeiro, Professor Vicente</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2844/moc_11.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2844/moc_11.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos e Congratulações a Fábio Júlio de Oliveira.</t>
   </si>
   <si>
     <t>2849</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2849/mocao-12-2023.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2849/mocao-12-2023.pdf</t>
   </si>
   <si>
     <t>Moção de Repúdio ao Projeto de Lei nº 752/2021, de autoria do Tribunal de Justiça do Estado de São Paulo (TJ-SP), que aumenta os valores das custas processuais no Estado de São Paulo.</t>
   </si>
   <si>
     <t>2882</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2882/proposicao-moc-2106.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2882/proposicao-moc-2106.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos e Congratulações a Jairo Aparecido Da Cruz .</t>
   </si>
   <si>
     <t>2896</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2896/moc_14.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2896/moc_14.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos e Congratulações ao Time COHAB VELHA FUTEBOL CLUBE DO MUNICÍPIO DE BARRINHA.</t>
   </si>
   <si>
     <t>2969</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2969/mocao-15-2023-cmb.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2969/mocao-15-2023-cmb.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos e Congratulações a Rosimeire Barbosa De Souza</t>
   </si>
   <si>
     <t>2970</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2970/proposicao-moc-2201.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2970/proposicao-moc-2201.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos e Congratulações a Marileia das Graças Torini Fusatto Garcia</t>
   </si>
   <si>
     <t>2992</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2992/mocao_17-2023.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2992/mocao_17-2023.pdf</t>
   </si>
   <si>
     <t>Moção de Apoio para o Deputado Federal Marcelo Crivella, referente a PEC 05/2023, que prevê a isenção de Impostos na  construção e reforma de templos religiosos e para obras de prestação  de serviços, como a construção de creches, asilos ou comunidades terapêuticas.</t>
   </si>
   <si>
     <t>2991</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2991/mocao-18-2023-cmb.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2991/mocao-18-2023-cmb.pdf</t>
   </si>
   <si>
     <t>Requer da Mesa Diretora envio de moção de apoio ao Congresso Nacional, em face da tentativa de legalização do aborto por meio da ADPF 442, a fim de garantir as prerrogativas constitucionais e republicanas das competências do Poder Legislativo e de se evitar um possível ativismo judicial por parte do Supremo Tribunal Federal.</t>
   </si>
   <si>
     <t>3011</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/3011/moc_19.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/3011/moc_19.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulações a Vanderlei Sabino Da Silva.</t>
   </si>
   <si>
     <t>3023</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/3023/moc_20.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/3023/moc_20.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos e Congratulações ao professor Renato Rodrigues Affonso, pelo seu histórico acadêmico e profissional, e pelo exemplar trabalho dedicado aos alunos e instituições educacionais de nossa cidade.</t>
   </si>
   <si>
     <t>3024</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/3024/moc_21.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/3024/moc_21.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos e Congratulações ao professor José Augusto D’Assumpção Neto, pelo seu histórico acadêmico e profissional, e pelo exemplar trabalho dedicado aos alunos e instituições educacionais de nossa cidade.</t>
   </si>
   <si>
     <t>3025</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/3025/moc_22.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/3025/moc_22.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos e Congratulações à professora Adriane Folachio Carvalho Assumpção, pelo seu histórico acadêmico e profissional, e pelo exemplar trabalho dedicado aos alunos e instituições educacionais de nossa cidade.</t>
   </si>
   <si>
     <t>3026</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/3026/moc_23.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/3026/moc_23.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos e Congratulações ao professor Joselito Avelino Braga, pelo seu histórico acadêmico e profissional, e pelo exemplar trabalho dedicado aos alunos e instituições educacionais de nossa cidade.</t>
   </si>
   <si>
     <t>3027</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/3027/moc_24.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/3027/moc_24.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos e Congratulações à professora Terezinha de Jesus Giraldi, pelo seu histórico acadêmico e profissional, e pelo exemplar trabalho dedicado aos alunos e instituições educacionais de nossa cidade.</t>
   </si>
   <si>
     <t>3028</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/3028/moc_25.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/3028/moc_25.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos e Congratulações à professora Márcia de Sousa Pagani Cardoso dos Santos, pelo seu histórico acadêmico e profissional, e pelo exemplar trabalho dedicado aos alunos e instituições educacionais de nossa cidade.</t>
   </si>
   <si>
     <t>3029</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/3029/moc_26.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/3029/moc_26.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos e Congratulações à professora Neusa Maria Pontelli de Medeiros, pelo seu histórico acadêmico e profissional, e pelo exemplar trabalho dedicado aos alunos e instituições educacionais de nossa cidade.</t>
   </si>
   <si>
     <t>3030</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/3030/moc_27.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/3030/moc_27.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos e Congratulações à professora Rita de Cassia Nogueira Marinho, pelo seu histórico acadêmico e profissional, e pelo exemplar trabalho dedicado aos alunos e instituições educacionais de nossa cidade.</t>
   </si>
   <si>
     <t>3031</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/3031/moc_28.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/3031/moc_28.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos e Congratulações à professora Giselda Teodoro Camargo, pelo seu histórico acadêmico e profissional, e pelo exemplar trabalho dedicado aos alunos e instituições educacionais de nossa cidade.</t>
   </si>
   <si>
     <t>3032</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/3032/moc_29.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/3032/moc_29.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos e Congratulações à professora Ana Lucia Pissardo Silva, pelo seu histórico acadêmico e profissional, e pelo exemplar trabalho dedicado aos alunos e instituições educacionais de nossa cidade.</t>
   </si>
   <si>
     <t>3033</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/3033/moc_30.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/3033/moc_30.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos e Congratulações ao professor Adilson Antônio Plaine, pelo seu histórico acadêmico e profissional, e pelo exemplar trabalho dedicado aos alunos e instituições educacionais de nossa cidade.</t>
   </si>
   <si>
     <t>3034</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/3034/moc_31.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/3034/moc_31.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos e Congratulações à professora Lilian Fernanda dos Santos, pelo seu histórico acadêmico e profissional, e pelo exemplar trabalho dedicado aos alunos e instituições educacionais de nossa cidade.</t>
   </si>
   <si>
     <t>3035</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/3035/moc_32.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/3035/moc_32.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos e Congratulações à professora Vera Lúcia Giraldi, pelo seu histórico acadêmico e profissional, e pelo exemplar trabalho dedicado aos alunos e instituições educacionais de nossa cidade.</t>
   </si>
   <si>
     <t>3039</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/3039/moc_33.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/3039/moc_33.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos e Congratulações Davi Felipe Fuzatto</t>
   </si>
   <si>
     <t>3051</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/3051/moc_34.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/3051/moc_34.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve vem, respeitosamente, na forma regimental e depois de ouvido o E. Plenário desta Casa, REQUERER seja consignada na ata dos trabalhos desta Sessão Ordinária uma Moção de Aplausos e Congratulações ao Clube Barravolks.</t>
   </si>
   <si>
     <t>3064</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/3064/moc_35.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/3064/moc_35.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÃO AOS ALUNOS DA ESCOLA MUNICIPAL DR. ANTÔNIO DUARTE NOGUEIRA PELAS MEDALHAS NA OLIMPÍADA MIRIM DE MATEMÁTICA.</t>
   </si>
   <si>
     <t>3073</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/3073/moc_36.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/3073/moc_36.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos e Congratulações a Talita Cristina Aparecida Leite Amorim.</t>
   </si>
   <si>
     <t>2928</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2928/pdl_01-2023.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2928/pdl_01-2023.pdf</t>
   </si>
   <si>
     <t>Concede Titulo de cidadão barrinhense ao Digníssimo  Senhor Waldinei Ferreira Adorno</t>
   </si>
   <si>
     <t>3049</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/3049/projeto_de_decreto_legislativo_02-2023.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/3049/projeto_de_decreto_legislativo_02-2023.pdf</t>
   </si>
   <si>
     <t>Concede Título de Policial do Ano ao Senhor DENIS HENRIQUE DE CARVALHO.</t>
   </si>
   <si>
     <t>2675</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
     <t>Prefeito Municipal</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2675/pl_03-2023.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2675/pl_03-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de créditos adicionais especiais suplementares e dá outras providências.</t>
   </si>
   <si>
     <t>2676</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2676/pl_04-2023.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2676/pl_04-2023.pdf</t>
   </si>
   <si>
     <t>Institui o Programa de Benefícios Fiscais de Barrinha REFIS 2023 e dá outras providências.</t>
   </si>
   <si>
     <t>2677</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/</t>
   </si>
   <si>
     <t>RETIRADA MEDIANTE OFÍCIO PL GABINETE Nº 04/2023 DO EXECUTIVO MUNICIPAL.</t>
   </si>
   <si>
     <t>2680</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2680/pl_06-2023.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2680/pl_06-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a transferir recursos financeiros a entidades indicadas na forma que especifica e dá outras providências.</t>
   </si>
   <si>
     <t>2692</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2692/pl_07-2023.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2692/pl_07-2023.pdf</t>
   </si>
   <si>
     <t>Institui o Projeto de Dança Clássica "Ballet Princesa do Mogi" e dá outras providências.</t>
   </si>
   <si>
     <t>2681</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2681/pl_08-2023.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2681/pl_08-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de créditos Adicionais/ Especiais suplementares e dá outras providências.</t>
   </si>
   <si>
     <t>2721</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2721/pl_09-2023.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2721/pl_09-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Criação do Centro de Atendimento Educacional Municipal especializado . C.A.E.M.E"</t>
   </si>
   <si>
     <t>2722</t>
   </si>
   <si>
     <t>"Dispõe sobre a  criação do Parque Municipal de Esporte, Lazer e Cultura"</t>
   </si>
   <si>
     <t>2723</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2723/pl_11-2023.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2723/pl_11-2023.pdf</t>
   </si>
   <si>
     <t>Altera o Parágrafo 1. do artigo 5º da Lei Municipal 2.627 de 12 março de 2021 e dá outras providências.</t>
   </si>
   <si>
     <t>2739</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2739/pl_12-2023.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2739/pl_12-2023.pdf</t>
   </si>
   <si>
     <t>Concede reposição salarial aos servidores públicos municipais, a titulo de revisão geral e dá outras providências.</t>
   </si>
   <si>
     <t>2740</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2740/pl_13-2023.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2740/pl_13-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração da Lei Municipal nº 1.836 de 25 de outubro de 2005.</t>
   </si>
   <si>
     <t>2741</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2741/pl_14-2023.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2741/pl_14-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de créditos especiais e dá outras providências.</t>
   </si>
   <si>
     <t>2751</t>
   </si>
   <si>
     <t>Emerson Colorido, Lincoln Filho Do Prof Gil, Ricardo Coelho, Ronaldo Troia</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2751/pl_15-2023.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2751/pl_15-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza reposição salarial, aos servidores da Câmara Municipal de Barrinha; altera o inciso 1 do art. 1º da Lei 2724/2022; autoriza o pagamento de décimo terceiro salário aos vereadores para a próxima legislatura a partir do ano de 2025 e dá outras providências.</t>
   </si>
   <si>
     <t>2762</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2762/pl_16-2023.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2762/pl_16-2023.pdf</t>
   </si>
   <si>
     <t>Dá nova redação à Lei Municipal Complementar nº 2.479 de 12 setembro de 2018 e suas alterações, que dispõe sobre a inclusão de Bairros a Planta Genérica de Valores ( PGV ),  e dá outras providências.</t>
   </si>
   <si>
     <t>2753</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2753/pl_17-2023.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2753/pl_17-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Público Municipal a incluir nas Creches e Escolas Municipais de Barrinha-SP, projetos com conteúdos voltados para o tema " Saúde".</t>
   </si>
   <si>
     <t>2754</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2754/pl_18-2023.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2754/pl_18-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Público Municipal a estabelecer vagas reservadas para motocicletas e ciclomotores, nos estacionamentos ( vias públicas) do centro da cidade.</t>
   </si>
   <si>
     <t>2755</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2755/pl_19-2023.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2755/pl_19-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Público Municipal a criar o Programa de Aperfeiçoamento e Qualificação Profissional dos Funcionários Públicos da Área da Saúde da Cidade de Barrinha-SP.</t>
   </si>
   <si>
     <t>2766</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2766/pl_20-2023.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2766/pl_20-2023.pdf</t>
   </si>
   <si>
     <t>Da nova redação a Lei Municipal Complementar nº 1.545 de 19 de dezembro de 1997 e suas alterações e dá outras providências.</t>
   </si>
   <si>
     <t>2757</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2757/pl_21-2023.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2757/pl_21-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Público Municipal a instituir o Projeto " Casa Abrigo" no Município de Barrinha- SP, para acolher mulheres vítimas da violência ou cuja integridade física corra riscos de qualquer natureza.</t>
   </si>
   <si>
     <t>2759</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2759/pl_22-2023.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2759/pl_22-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Público Municipal a contratar psicólogos (as) para atendimento exclusivo aos funcionários Públicos Municipais da Cidade de Barrinha-SP.</t>
   </si>
   <si>
     <t>2764</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2764/pl_23-2023.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2764/pl_23-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de créditos adicionais especiais e dá outras providências.</t>
   </si>
   <si>
     <t>2795</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2795/pl_24-2023.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2795/pl_24-2023.pdf</t>
   </si>
   <si>
     <t>Estabelece novo polígono no perímetro urbano e de expansão do Município de Barrinha, estabelecido pela Lei Municipal 1.663/2001 e dá outras providências</t>
   </si>
   <si>
     <t>2767</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2767/pl-25-2023-cmb.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2767/pl-25-2023-cmb.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo instituir o Programa Municipal de concessão de bolsas de estudos, na forma de auxílio financeiro, aos estudantes carentes do municipio de Barrinha-SP, denominado 'EDUCA MAIS BARRINHA', e dá outras providências.</t>
   </si>
   <si>
     <t>2788</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2788/pl_26-2023.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2788/pl_26-2023.pdf</t>
   </si>
   <si>
     <t>Institui no Município de Barrinha a SEMANA DO MEIO AMBIENTE a ser comemorada do dia 01 a 07 de junho de cada ano.</t>
   </si>
   <si>
     <t>2789</t>
   </si>
   <si>
     <t>Professor Vicente, Lincoln Filho Do Prof Gil, Ricardo Coelho</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2789/pl_27-2023.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2789/pl_27-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo a implementar medidas de segurança nas escolas públicas municipais no Município de Barrinha.</t>
   </si>
   <si>
     <t>2793</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2793/pl_28-2023.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2793/pl_28-2023.pdf</t>
   </si>
   <si>
     <t>2794</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2794/pl_29-2023.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2794/pl_29-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação de Programa Assistencial denominado FRENTE POPULAR DE TRABALHO e dá outras providências.</t>
   </si>
   <si>
     <t>2807</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2807/pl_30-2023.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2807/pl_30-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Público Municipal a construção de uma pista de Mountain Bike XCO de Ciclismo em área pública municipal na cidade de Barrinha-SP.</t>
   </si>
   <si>
     <t>2808</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2808/pl_31-2023.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2808/pl_31-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Barrinha- SP instituir o Programa " Resiliência" para o apoio psicológico, estético e jurídico de mulheres vitimas de violência doméstica, abuso sexual  e outros distúrbios psicológicos decorrentes.</t>
   </si>
   <si>
     <t>2809</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2809/pl_32-2023.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2809/pl_32-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do projeto "DOCE RECOMEÇO", que visa oferecer cursos básicos de confeitaria pra mulheres vulneráveis vítimas de violência doméstica e outros tipos de abuso psicológico, jovens que desejam aprender uma profissão e pessoas em situação de vulnerabilidade financeira, no âmbito do município de Barrinha.</t>
   </si>
   <si>
     <t>2845</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2845/pl_33-2023.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2845/pl_33-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza no Município de Barrinha o desdobro e desmembramento de imóveis em áreas consolidadas</t>
   </si>
   <si>
     <t>2846</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2846/pl_34-2023.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2846/pl_34-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a contratar operação de crédito com a Caixa Econômica Federal e dá outras providências.</t>
   </si>
   <si>
     <t>2847</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2847/pl_35-2023.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2847/pl_35-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de créditos adicionais especiais suplementares e dá outras providências</t>
   </si>
   <si>
     <t>2874</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2874/pl_36-2023.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2874/pl_36-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza a criação da Campanha "Junho Violeta", em alusão ao Dia Mundial de Conscientização da violência contra a pessoa idosa, no âmbito do município de Barrinha/SP.</t>
   </si>
   <si>
     <t>2875</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2875/pl_37-2023.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2875/pl_37-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Público Municipal a construção de uma Pista de Atletismo em área pública municipal na cidade de Barrinha-SP.</t>
   </si>
   <si>
     <t>2876</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2876/pl_38-2023.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2876/pl_38-2023.pdf</t>
   </si>
   <si>
     <t>Reitera os termos da Lei Municipal 2.780 de 26 de outubro de 2022, e desafeta área institucional e confirma autorização ao Poder Executivo Municipal a transferir, por doação, com clausula de reversão, à Ordem dos Advogados do Brasil, Secção São Paulo- OAB/SP, um terreno urbano, com área 1.167,60 m2, objeto da matricula 49.144 junto com ao Registro de Imóveis da Comarca de Sertãozinho SP, para a construção da Casa do Advogado de Barrinha, onde se realizarão as triagens, consultas e nomeações dos barrinhenses assistidos pelo Convênio firmado entre a Defensoria Pública do Estado de São Paulo e a Ordem dos Advogados do Brasil , além de palestras, convenções e encontros de interesse público e jurídico e dá outras providências.</t>
   </si>
   <si>
     <t>2877</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2877/pl_39-2023.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2877/pl_39-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Parque Municipal de esporte, lazer e cultura Rosa Bellini Saleh.</t>
   </si>
   <si>
     <t>2878</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2878/pl_40-2023.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2878/pl_40-2023.pdf</t>
   </si>
   <si>
     <t>Declara utilidade Pública Municipal o IDEST- INSTITUTO DE DESENVOLVIMENTO SOCIAL DOS TRABALHADORES DE BARRINHA.</t>
   </si>
   <si>
     <t>2879</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2879/pl_41-2023.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2879/pl_41-2023.pdf</t>
   </si>
   <si>
     <t>2923</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2923/pl_42-2023.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2923/pl_42-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a autorização para a criação do Centro de Tratamento Psicológico no Município de Barrinha.</t>
   </si>
   <si>
     <t>2918</t>
   </si>
   <si>
     <t>Lincoln Filho Do Prof Gil, Alessandro DVD, Aline Assistente Social, Chicão Boa Viagem, Claúdio Santos Bolacha, Du Enfermeiro, Emerson Colorido, Marisa Protetora Dos Animais, Professor Vicente, Ricardo Coelho, Ronaldo Troia</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2918/pl_43-2023.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2918/pl_43-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo a conceder subsidio de até 50% no preço da passagem de transporte de pessoas de baixa renda, que trabalham em cidades fora de Barrinha, num raio de até 50 (cinquenta) quilômetros de distância.</t>
   </si>
   <si>
     <t>2919</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2919/pl-44-2023-cmb.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2919/pl-44-2023-cmb.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de Créditos Adicionais Suplementares e dá outras providências.</t>
   </si>
   <si>
     <t>2922</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2922/pl-45-2023-ldo-cmb.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2922/pl-45-2023-ldo-cmb.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as Diretrizes Orçamentárias para elaboração e execução da Lei Orçamentária para o exercício financeiro de 2024 e dá outras providências.</t>
   </si>
   <si>
     <t>2951</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2951/pl_46-2023.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2951/pl_46-2023.pdf</t>
   </si>
   <si>
     <t>Estabelece novo Polígono no perímetro urbano e de expansão do Município de Barrinha, estabelecido pela Lei Municipal 1.663/2001 e dá outras providências.</t>
   </si>
   <si>
     <t>2929</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2929/pl_47-2023.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2929/pl_47-2023.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal 2.828 de 24 de maio de 2023 e dá outras providencias</t>
   </si>
   <si>
     <t>2936</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2936/pl_48-2023.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2936/pl_48-2023.pdf</t>
   </si>
   <si>
     <t>2946</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2946/pl_49-2023.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2946/pl_49-2023.pdf</t>
   </si>
   <si>
     <t>Institui o Fundo Municipal do Idoso de Barrinha e dá outras providências</t>
   </si>
   <si>
     <t>2959</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2959/pl_50-2023.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2959/pl_50-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de créditos adicionais especiais e dá outras providências</t>
   </si>
   <si>
     <t>2981</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2981/pl_51-2023.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2981/pl_51-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza a instalação de indústrias e Empresas na área rural do Município de Barrinha e dá outras providências</t>
   </si>
   <si>
     <t>2982</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2982/pl_52-2023.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2982/pl_52-2023.pdf</t>
   </si>
   <si>
     <t>3002</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/3002/pl_53-2023.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/3002/pl_53-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre nomeação de Escola Escola Municipal de Educação Infantil- EMEI</t>
   </si>
   <si>
     <t>3009</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/3009/pl_54-2023.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/3009/pl_54-2023.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A NOMEAÇÃO DO ECO-PONTO MUNICIPAL.</t>
   </si>
   <si>
     <t>3046</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/3046/pl_55-2023.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/3046/pl_55-2023.pdf</t>
   </si>
   <si>
     <t>Institui no âmbito do município de Barrinha, a taxa de serviço de coleta, remoção, transporte e destinação final de lixo ou resíduos- TSLR, e dá outras providências nos termos da Lei Federal nº 14.026/2020, que trouxe nova redação a Lei Federal n°11.445/2007.</t>
   </si>
   <si>
     <t>2996</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2996/pl_56-2023.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2996/pl_56-2023.pdf</t>
   </si>
   <si>
     <t>3012</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/3012/pl_57-2023_loa_.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/3012/pl_57-2023_loa_.pdf</t>
   </si>
   <si>
     <t>Estima a Receita e Fixa a Despesa para o Exercício financeiro de 2024.</t>
   </si>
   <si>
     <t>3014</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/3014/pl_58-2023_alt_ppa_completo.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/3014/pl_58-2023_alt_ppa_completo.pdf</t>
   </si>
   <si>
     <t>Altera os anexos de que trata a lei nº  2.668 de 30/06/2021, que Dispõe sobre o Plano Plurianual do Município de Barrinha-SP, para o quadriênio 2022/2025 e dá outras providências e da Lei nº 2847, de 11/10/2023 que dispõe sobre as Diretrizes orçamentária para o exercício financeiro de 2024 e dá outras providências correlatas.</t>
   </si>
   <si>
     <t>3003</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/3003/pl_59-2023.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/3003/pl_59-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de créditos adicionais suplementares e dá outras providências</t>
   </si>
   <si>
     <t>3005</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/3005/pl_60-2023.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/3005/pl_60-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a formação dos Conselheiros Escolares e seu respectivo Fórum, no âmbito do Município de Barrinha e dá outras providências.</t>
   </si>
   <si>
     <t>3042</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/3042/pl_61-2023.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/3042/pl_61-2023.pdf</t>
   </si>
   <si>
     <t>3043</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/3043/pl_62-2023.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/3043/pl_62-2023.pdf</t>
   </si>
   <si>
     <t>Declara utilidade Pública Municipal a Associação NIPO BRASILEIRA DE BARRINHA.</t>
   </si>
   <si>
     <t>3044</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/3044/pl_63-2023.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/3044/pl_63-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alterar o Artigo 3º da lei Municipal nº 2.798-2023</t>
   </si>
   <si>
     <t>3045</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/3045/pl_64-2023_novo.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/3045/pl_64-2023_novo.pdf</t>
   </si>
   <si>
     <t>3067</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/3067/pl_65-2023.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/3067/pl_65-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o programa de "Escolas Cívico-Militares - ECM" na Rede Municipal de Ensino do Município de Barrinha, Estado de São Paulo, e dá outras providências.</t>
   </si>
   <si>
     <t>3068</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/3068/pl_66-2023_novo.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/3068/pl_66-2023_novo.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CELEBRAR ACORDO DE  PARCELAMENTO DE DÉBITO COM A COMPANHIA PAULISTA DE FORÇA E LUZ  (cPFL) E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3069</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/3069/pl_67-2023_novo.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/3069/pl_67-2023_novo.pdf</t>
   </si>
   <si>
     <t>AUTORIZA CONFISSÃO DE DIVIDA PREVIDENCIÁRIA JUNTO Á PREVIDENCIA SOCIAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3070</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/3070/pl_68-2023.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/3070/pl_68-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de Créditos Adicionais Suplementares/Especiais e dá outras providências.</t>
   </si>
   <si>
     <t>3081</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/3081/pl_69-2023.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/3081/pl_69-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza a cessão de uso para os servidores públicos municipais, de veículos pertencentes a frota municipal , durante os finais de semana e feriados , na forma que especifica.</t>
   </si>
   <si>
     <t>3082</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/3082/pl_70-2023.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/3082/pl_70-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Barrinha a designar os servidores concursados como agentes de saúde para exercerem as funções de agentes comunitários de saúde para exercerem as funções de agentes Comunitários de saúde na forma que especifica.</t>
   </si>
   <si>
     <t>3083</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/3083/pl_71-2023.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/3083/pl_71-2023.pdf</t>
   </si>
   <si>
     <t>3085</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/3085/pl_73-2023.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/3085/pl_73-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação da Escola Municipal de Ensino Infantil no Município de Barrinha-SP.</t>
   </si>
   <si>
     <t>3087</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/3087/pl-74-2023-cmb.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/3087/pl-74-2023-cmb.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de Créditos Adicionais Suplementares/Especiais e dá outras providências.</t>
   </si>
   <si>
     <t>3088</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/3088/oficio_pl_75-2023_-nome_ruas_eplasf.doc</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/3088/oficio_pl_75-2023_-nome_ruas_eplasf.doc</t>
   </si>
   <si>
     <t>Dispõe sobre nomear Ruas no Bairro EPLATZ BARRINHA.</t>
   </si>
   <si>
     <t>3089</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/3089/pl-76-2023-cmb.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/3089/pl-76-2023-cmb.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre nomear Ruas no Bairro JARDIM OURO VERDE.</t>
   </si>
   <si>
     <t>3090</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/3090/pl-77-2023-cmb.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/3090/pl-77-2023-cmb.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Regulamentação e Criação do Fundo Municipal dos Direitos da Criança e do Adolescente - FMDCA. E dá outras providências.</t>
   </si>
   <si>
     <t>2821</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2821/plc_01-2023.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2821/plc_01-2023.pdf</t>
   </si>
   <si>
     <t>Altera a denominação de Secretaria Municipal que especifica e dá outras providências correlatas.</t>
   </si>
   <si>
     <t>2883</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2883/plc_02-2023.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2883/plc_02-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre uma nova estrutura administrativa organizacional da Prefeitura Municipal de Barrinha em consonância com os princípios constitucionais estabelecidos no “caput” do artigo 37 da Constituição Federal, promove a criação e consolidação dos cargos, empregos e funções públicos na forma que especifica e dá outras providências correlatas para plena satisfação do interesse público e dá outras providências correlatas.</t>
   </si>
   <si>
     <t>2947</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2947/plc_03-2023.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2947/plc_03-2023.pdf</t>
   </si>
   <si>
     <t>Altera as referências e vencimentos constantes no Anexo I da Lei Municipal Complementar nº 2.838 de 04 de agosto de 2023, dos cargos efetivos relacionados abaixo e dá outras providências.</t>
   </si>
   <si>
     <t>2973</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2973/plc-04-2023-cmb.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2973/plc-04-2023-cmb.pdf</t>
   </si>
   <si>
     <t>Altera as referências e vencimentos constantes no Anexo I da Lei Municipal Complementar 2.838 de 04 de agosto de 2023, dos cargos efetivos relacionados abaixo e dá outras providências.</t>
   </si>
   <si>
     <t>2988</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2988/plc_05-20223.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2988/plc_05-20223.pdf</t>
   </si>
   <si>
     <t>Institui no âmbito do Município de Barrinha os procedimentos para regularização fundiária urbana - REURB.</t>
   </si>
   <si>
     <t>2994</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2994/plc_06-2023.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2994/plc_06-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alterações no CTM- Código Tributário Municipal- LCM 2.422/2017 e dá outras providências.</t>
   </si>
   <si>
     <t>2995</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2995/plc_07-2023.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2995/plc_07-2023.pdf</t>
   </si>
   <si>
     <t>Altera o anexo V da Lei Municipal Complementar 2.838 de 04 de agosto de 2023, e corrige erro material dos Anexos I e III , e dá outras providências</t>
   </si>
   <si>
     <t>3006</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/3006/plc_08-2023.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/3006/plc_08-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para o Poder Executivo Municipal receber por doação ou desapropriação amigável imóvel onde funciona Serviço Público Municipal.</t>
   </si>
   <si>
     <t>3007</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/3007/plc_09-2023.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/3007/plc_09-2023.pdf</t>
   </si>
   <si>
     <t>3008</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/3008/plc_10-2023.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/3008/plc_10-2023.pdf</t>
   </si>
   <si>
     <t>Altera o anexo I da Lei Municipal Complementar 2.838 de 04 de agosto de 2023, e dá outras providências.</t>
   </si>
   <si>
     <t>3071</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/3071/plc_11-2023.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/3071/plc_11-2023.pdf</t>
   </si>
   <si>
     <t>CRIA OS CARGOS QUE ESPECIFICA E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>3072</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/3072/plc_12-2023.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/3072/plc_12-2023.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A ALTERAR O VALOR DO RECURSO FINANCEIRO A ENTIDADE INDICADA NA FORMA QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2771</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Lincoln Filho Do Prof Gil, Emerson Colorido, Ricardo Coelho, Ronaldo Troia</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2771/projeto-resolucao-01-2023-cmb.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2771/projeto-resolucao-01-2023-cmb.pdf</t>
   </si>
   <si>
     <t>Nos termos do artigo 152 § 1º, e do Regimento Interno altera-se o artigo 106 que versa sobre a realização de sessões plenárias da Câmara Municipal de Barrinha e dá as seguintes providências.</t>
   </si>
   <si>
     <t>2848</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2848/projeto-resolucao-02-2023-cmb.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2848/projeto-resolucao-02-2023-cmb.pdf</t>
   </si>
   <si>
     <t>Acrescenta os incisos, VI,VII e VIII no artigo 1º da Resolução nº 01/2023, que nos termos do artigo 152 § 1º, e do Regimento Interno altera-se o artigo 106 que versa sobre a realização de sessões plenárias da Câmara Municipal de Barrinha e dá as seguintes providências.</t>
   </si>
   <si>
     <t>3004</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/3004/pr-03-2023-cmb.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/3004/pr-03-2023-cmb.pdf</t>
   </si>
   <si>
     <t>Regulamentação da Lei 14.133, de 1º de abril de 2021, no âmbito da Câmara Municipal de Barrinha.</t>
   </si>
   <si>
     <t>3065</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/3065/projeto_de_resolucao_04-2023.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/3065/projeto_de_resolucao_04-2023.pdf</t>
   </si>
   <si>
     <t>Estabelece o percentual máximo de consignação para fins de empréstimos aos servidores da Câmara Municipal de Barrinha-SP.</t>
   </si>
   <si>
     <t>3066</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/3066/proejto_de_resolucao_05-2023.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/3066/proejto_de_resolucao_05-2023.pdf</t>
   </si>
   <si>
     <t>Altera o parágrafo único do Artigo 106 do Regimento Interno Resolução nº 05/92, alterado pela Resolução 01/2020</t>
   </si>
   <si>
     <t>2695</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2695/req_01.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2695/req_01.pdf</t>
   </si>
   <si>
     <t>“Requer que seja oficiado o Prefeito Municipal com cópia para a Secretária Municipal de Educação, para que informe sobre a reforma e ampliação do CAEME”</t>
   </si>
   <si>
     <t>2696</t>
   </si>
   <si>
     <t>Aline Assistente Social, Alessandro DVD, José Mario, Professor Vicente</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2696/req_02.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2696/req_02.pdf</t>
   </si>
   <si>
     <t>Requer a Secretária da Educação Municipal a Sra. Maria Brandão, que seja ampliado e mapeados novos pontos de embarque e desembarque através do transporte público para os alunos que estudam na Escola Armínio Giraldi, próximo das imediações da Rua Francisco Cursio, (esquina da padaria Leve Pão), devido a distância dos alunos que residem nos Bairros Colorado e Califórnia no Município de Barrinha, sendo que o único ponto existente para embarque e desembarque é o da Escola Elza Pavan.</t>
   </si>
   <si>
     <t>2697</t>
   </si>
   <si>
     <t>Aline Assistente Social, Alessandro DVD, Claúdio Santos Bolacha, José Mario, Professor Vicente</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2697/req_03.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2697/req_03.pdf</t>
   </si>
   <si>
     <t>Requer ao poder Executivo Municipal que seja enviado a esta Casa de Leis, Projeto de Lei que disponha sobre a concessão de abono natalino aos servidores públicos e conselheiros tutelares do município de Barrinha, Estado de São Paulo.</t>
   </si>
   <si>
     <t>2698</t>
   </si>
   <si>
     <t>Aline Assistente Social, Alessandro DVD, Professor Vicente</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2698/req_04.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2698/req_04.pdf</t>
   </si>
   <si>
     <t>“Requer que seja oficiado o Prefeito Municipal com cópia para a Secretária Municipal de Educação, para que informe sobre o reajuste do Piso Salarial Profissional Nacional (PSPN) com base na lei federal 11.738/2008, PORTARIA Nº 017, de 16 de janeiro de 2023, que dispõe sobre a definição do piso salarial nacional dos profissionais do magistério da educação básica pública para o exercício de 2023, que passa o piso salarial do magistério de R$3.865,63 para R$4.420,55, para 40 horas trabalhadas semanais”.</t>
   </si>
   <si>
     <t>2699</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2699/req_05.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2699/req_05.pdf</t>
   </si>
   <si>
     <t>Requer ao Sr. Prefeito Municipal informações sobre o pagamento do piso salarial da enfermagem previsto na Lei 14.434/22.</t>
   </si>
   <si>
     <t>2700</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2700/req_06.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2700/req_06.pdf</t>
   </si>
   <si>
     <t>“Requer que seja oficiado o Prefeito Municipal com cópia para o Secretário Municipal de Saúde, para informe a data de pagamento do incentivo financeiro adicional – IFA aos Agentes Comunitários de Saúde (ACS) e Agentes de Combate às Endemias (ACE)”.</t>
   </si>
   <si>
     <t>2703</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2703/req_07.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2703/req_07.pdf</t>
   </si>
   <si>
     <t>Requer ao Chefe do Executivo Municipal que o setor competente informe a esta Casa,_x000D_
 respostas sobre descarte irregular de lixo e entulho em terreno baldio na Rua Vanderlei_x000D_
 Bombonato, esquina com a Rua Antônio Menegussi, no bairro CDHU no Município de_x000D_
 Barrinha</t>
   </si>
   <si>
     <t>2704</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2704/req_08.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2704/req_08.pdf</t>
   </si>
   <si>
     <t>Requer ao Chefe do Executivo Municipal que o setor competente informe a esta Casa sobre quantos caminhões hidráulicos usados para coleta de lixo constam no município de Barrinha.</t>
   </si>
   <si>
     <t>2705</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2705/req_09.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2705/req_09.pdf</t>
   </si>
   <si>
     <t>Requer ao Chefe do Executivo Municipal que solicite ao setor competente que informe a esta Casa sobre a quantidade de alunos matriculados, quantidade de inspetores de alunos, quantidade de coordenadores e quantidade de vice diretores, da escola Duarte Nogueira do município de Barrinha.</t>
   </si>
   <si>
     <t>2706</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2706/req_10.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2706/req_10.pdf</t>
   </si>
   <si>
     <t>Requer ao Chefe do Executivo Municipal que solicite a o setor competente que  informe a esta Casa sobre qual foi a última data de entrega de uniformes e EPIs em geral para os funcionários do controle de vetores “Agentes de Endemias” do município de Barrinha.</t>
   </si>
   <si>
     <t>2720</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2720/req-11-2023-cmb.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2720/req-11-2023-cmb.pdf</t>
   </si>
   <si>
     <t>Requer ao poder Executivo Municipal que seja cumprida a Lei N° 2585 de 08 de julho de 2020 "Garante no Município de Barrinha a Igualdade de pagamento do auxílio alimentação aos motoristas e todos os demais servidores municipais", no Município de Barrinha.</t>
   </si>
   <si>
     <t>2728</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2728/req_12.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2728/req_12.pdf</t>
   </si>
   <si>
     <t>Requer ao Chefe do Executivo Municipal que o setor competente informe a esta Casa os motivos de não haver ainda aparelhos de ares-condicionados (nem mesmo ventiladores) na creche recém inaugurada "Rosali Saleh". Requeiro ainda, que informem qual a previsão de solução do problema, pois o mesmo tem colocado em risco a saúde dos alunos, funcionários e professores.</t>
   </si>
   <si>
     <t>2729</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2729/req_13.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2729/req_13.pdf</t>
   </si>
   <si>
     <t>Requer ao Chefe do Executivo Municipal que o setor competente informe a esta Casa qual foi o valor total recebido pelo FUNDEB em 2022. Qual foi o gasto total desta Prefeitura Municipal em salários e contratações de professores e funcionários da educação. E ainda, qual foi o gasto total utilizado como investimento na Educação (construções, reformas e compras de materiais diversos).</t>
   </si>
   <si>
     <t>2763</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2763/req_14.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2763/req_14.pdf</t>
   </si>
   <si>
     <t>Requer do Chefe do Executivo informações sobre os projetos que a Prefeitura Municipal está realizando e que serão efetivados com as emendas pleiteadas eadquiridas pelo Deputado Federal Arnaldo Jardim e a Delegada e Deputada Estadual Graciela.</t>
   </si>
   <si>
     <t>2781</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2781/req_15.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2781/req_15.pdf</t>
   </si>
   <si>
     <t>Requer ao Poder Executivo Municipal a efetiva sinalização horizontal e vertical_x000D_
 nas ruas pertencentes ao Conjunto Habitacional “Florentino Binhardi” – CDHU_x000D_
 NOVO, “Prioridade no cruzamento da Rua Vanderlei Bombonato com a Rua Nelson_x000D_
 Bezerra”, no Município de Barrinha.</t>
   </si>
   <si>
     <t>2782</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2782/req_16.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2782/req_16.pdf</t>
   </si>
   <si>
     <t>Requer ao poder Executivo Municipal, informações sobre a Indicação Nº37/2022 – Sinalização horizontal e vertical no “Conjunto Habitacional Florentino Binhardi - CDHU NOVO”, no Município de Barrinha.</t>
   </si>
   <si>
     <t>2787</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2787/req_17.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2787/req_17.pdf</t>
   </si>
   <si>
     <t>Requer ao Chefe do Executivo Municipal que o setor competente informe a esta Casa de Leis os motivos pela qual o ônibus que levava os estudantes até a APAE na Cidade de Jaboticabal foi retirado desta rota e em seu lugar foi colocado um ônibus totalmente inadequado, SEM AR CONDICIONADO, com as janelas tendo capacidade de abertura de apenas alguns poucos centímetros e sem o elevador para cadeirantes.</t>
   </si>
   <si>
     <t>2833</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2833/req-18-2023.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2833/req-18-2023.pdf</t>
   </si>
   <si>
     <t>Requer ao Chefe do Executivo Municipal que proceda o aumento efetivo do Auxílio Transporte repassado aos estudantes de nível técnico e universitário do Município de Barrinha, pois os valores permanecem estagnados há mais de 2 anos.</t>
   </si>
   <si>
     <t>2839</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2839/requerimento-19-2023.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2839/requerimento-19-2023.pdf</t>
   </si>
   <si>
     <t>Requer ao poder Executivo Municipal informações e esclarecimentos sobre o cumprimento do piso salarial dos profissionais da enfermagem do Município de Barrinha - SP.</t>
   </si>
   <si>
     <t>2865</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2865/requerimento-20-2023.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2865/requerimento-20-2023.pdf</t>
   </si>
   <si>
     <t>Requer ao Chefe do Executivo que nos dê prioridade sobre uma Indicação, que foi enviada no dia 27 de marco de 2023, a respeito da Reforma das Muretas do Córrego Jatobá, situado na Avenida Júlio Marcari, proximidades da Escola Prado.</t>
   </si>
   <si>
     <t>2937</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2937/req_21.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2937/req_21.pdf</t>
   </si>
   <si>
     <t>Requer ao Chefe do Executivo que nos dê prioridade sobre uma Indicação, que foi_x000D_
 enviada no dia 08 de agosto de 2022, a respeito da limpeza do Córrego Jatobá, situado_x000D_
 na Avenida Júlio Marcari.</t>
   </si>
   <si>
     <t>2939</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2939/req_22.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2939/req_22.pdf</t>
   </si>
   <si>
     <t>Requer ao Chefe do Executivo Municipal que o setor competente informe a esta Casa, respostas sobre qual motivo a caixa d’água instalada no bairro Jardim Paulista ainda não está em funcionamento.</t>
   </si>
   <si>
     <t>2940</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2940/req_23.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2940/req_23.pdf</t>
   </si>
   <si>
     <t>Requer ao Chefe do Executivo Municipal que o setor competente informe a esta Casa, respostas sobre qual motivo a conta de água e esgoto está sendo cobrada de forma exorbitante dos moradores do município de Barrinha.</t>
   </si>
   <si>
     <t>2956</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2956/proposicao-req-2182.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2956/proposicao-req-2182.pdf</t>
   </si>
   <si>
     <t>Requer ao Chefe do Executivo Municipal que o setor competente informe a esta Casa, respostas sobre paradeiro de um animal espécie equina raça: Quarto de Milha com manga larga; recolhido pela empresa contratada prestadora de serviços terceirizados para o  município de Barrinha.</t>
   </si>
   <si>
     <t>2958</t>
   </si>
   <si>
     <t>Aline Assistente Social, Alessandro DVD</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2958/proposicao-req-2179.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2958/proposicao-req-2179.pdf</t>
   </si>
   <si>
     <t>Requer ao poder Executivo Municipal, informações sobre a falta de fraldas geriátricas nos tamanhos “G e EX”, no Município de Barrinha-SP.</t>
   </si>
   <si>
     <t>2963</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2963/req_26.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2963/req_26.pdf</t>
   </si>
   <si>
     <t>Requer ao Chefe do Executivo Municipal que o setor competente informe a esta Casa, explicações sobre os motivos da reforma do Campo “Dr. Atílio Balbo Filho” não estar na previsão orçamentária do ano que vem, uma vez que a verba está disponível desde meados de 2020, no governo anterior.</t>
   </si>
   <si>
     <t>2968</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2968/requerimento-27-2023-cmb.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2968/requerimento-27-2023-cmb.pdf</t>
   </si>
   <si>
     <t>Requer ao Chefe do Executivo que seja feita a limpeza e a manutenção do asfalto na Rua Dr. Sérgio Rosseti, localizada no Bairro Vila Recreio.</t>
   </si>
   <si>
     <t>2972</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2972/requerimento-28-2023-cmb.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2972/requerimento-28-2023-cmb.pdf</t>
   </si>
   <si>
     <t>Requer ao poder Executivo Municipal informações e esclarecimentos sobre a data prevista para pagamento da parcela denominada Incentivo Financeiro AdicionaI – IFA, repassado anualmente pelo Ministério da Saúde aos agentes comunitários de saúde e agentes de combate às endemias do Município de Barrinha - SP.</t>
   </si>
   <si>
     <t>2976</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2976/requerimento-29-2023-cmb.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2976/requerimento-29-2023-cmb.pdf</t>
   </si>
   <si>
     <t>Requer ao Chefe do Executivo Municipal que o setor competente informe a esta Casa, Quais Foram o Planejamento e Manutenção Nos Poços Artesianos Em Nosso Município,Valores Investidos Para a Captação e Melhorias No Abastecimento De Água Em Nossa Cidade.</t>
   </si>
   <si>
     <t>2977</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2977/requerimento-30-2023-cmb.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2977/requerimento-30-2023-cmb.pdf</t>
   </si>
   <si>
     <t>Requer ao poder Executivo Municipal informações e esclarecimentos sobre o cumprimento do piso salarial dos profissionais da enfermagem que trabalham na rede pública do Município de Barrinha - SP.</t>
   </si>
   <si>
     <t>2979</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2979/requerimento-31-2023-cmb.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2979/requerimento-31-2023-cmb.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve vem, respeitosamente, na forma regimental e depois de ouvido o E. Plenário desta Casa, REQUERER ao Chefe do Executivo Municipal que o setor competente informe a esta Casa, explicações sobre os motivos pela qual as obras dos Eco Pontos ainda não foram iniciadas. Em meados de março do corrente ano, foi liberado para uso da obra em questão repasse do duodécimo que esta casa economizou nos anos de 2021 e 2022. REQUEIRO ainda que seja informado detalhadamente onde se encontra o valor de R$773.573,97 referente ao duodécimo dos anos em questão e ainda os motivos pelas quais ainda não se iniciaram as obras dos Eco Pontos.</t>
   </si>
   <si>
     <t>2986</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2986/req_32.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2986/req_32.pdf</t>
   </si>
   <si>
     <t>Requer ao Chefe do Executivo Municipal que o setor competente informe a esta Casa, informações e esclarecimentos sobre: a) lista com a relação de funcionários (efetivos, contratados, temporários e designados para a área da enfermagem) que receberam o repasse do retroativo do piso da enfermagem; b) quando vai ser feito repasse aos funcionários da enfermagem que não foram contemplados; c) qual a base cálculos que foi utilizada para fazer o pagamento de todos os servidores que foram contemplados do Município de Barrinha - SP.</t>
   </si>
   <si>
     <t>3079</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/3079/req_33.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/3079/req_33.pdf</t>
   </si>
   <si>
     <t>Requer ao Chefe do Executivo Municipal que o setor competente informe a esta Casa, por meio de documentos todos os empenhos realizados em favor da ONG Anjos da Rua, durante todo o ano de 2023 até a presente data.</t>
   </si>
   <si>
     <t>2796</t>
   </si>
   <si>
     <t>VETOT</t>
   </si>
   <si>
     <t>Veto Total</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2796/veto_ao_pl_25-2023.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2796/veto_ao_pl_25-2023.pdf</t>
   </si>
   <si>
     <t>Veto ao Projeto de Lei nº 25 de 2023, de autoria da Vereadora Aline Cristina de Souza Ubida, que Autoriza o Poder Executivo á instituir o Programa Municipal de concessão de bolsas de estudos,  na forma de auxilio financeiro, aos estudantes carentes do Município de Barrinha SP, denominado "EDUCA MAIS BARRINHA", e dá outras providencias.</t>
   </si>
   <si>
     <t>3047</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/3047/veto_ao_pl_51-2023.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/3047/veto_ao_pl_51-2023.pdf</t>
   </si>
   <si>
     <t>Veto ao Projeto de Lei nº 51 de 2023, de autoria do Vereador Vicente De Paula Martins Da Silva Filho, que autoriza a instalação de industrias e empresas na área rural do Município de Barrinha e dá outras providencias.</t>
   </si>
   <si>
     <t>3048</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/3048/veto_a_emenda_supressiva_03_ao_plc_07-2023.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/3048/veto_a_emenda_supressiva_03_ao_plc_07-2023.pdf</t>
   </si>
   <si>
     <t>Veto a Emenda Supressiva nº 3 de 2023, quee suprimiu parcialmente o Artigo 1°. do Projeto de Lei Complementar 07-2023, retirando do texto "Agente de Saúde", quantidade de vagas 60- Referencia salarial R-2- R$.1.380,12.</t>
   </si>
   <si>
     <t>2987</t>
   </si>
   <si>
     <t>VETOP</t>
   </si>
   <si>
     <t>Veto Parcial</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2987/veto_pacial_a_emenda_mod_do_pl_45-2023.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2987/veto_pacial_a_emenda_mod_do_pl_45-2023.pdf</t>
   </si>
   <si>
     <t>Veto Parcial ao Projeto de Lei 45/2023 - Lei de Diretrizes Orçamentárias exercício financeiro de 2.024.</t>
   </si>
   <si>
     <t>2678</t>
   </si>
   <si>
     <t>OFGEX</t>
   </si>
   <si>
     <t>Ofício de Gabinete do Executivo Municipal</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2678/of_03-2023_prefeitura.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2678/of_03-2023_prefeitura.pdf</t>
   </si>
   <si>
     <t>SOLICITA SESSÃO EXTRAORDINÁRIA, SENDO COLOCADO EM PAUTA TEMPO RESERVADO PARA A COMPOSIÇÃO E VOTAÇÃO DAS COMISSÕES PERMANENTES DA CASA. LOGO APÓS, VOTAÇÃO DOS PROJETOS DOS OFICIO PL N° 001-2023, OFICIO PL N° 002-2023 e OFICIO CONTABILIDADE PL N° 001-2023.</t>
   </si>
   <si>
     <t>2679</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2679/of_04-2023_retirada_pl_05-2023.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2679/of_04-2023_retirada_pl_05-2023.pdf</t>
   </si>
   <si>
     <t>Com os meus cumprimentos, venho através desta, solicitar a Vossa Excelência a RETIRADA do Projeto de Lei constante no Oficio gabinete n° 002/2023, protocolado na data de 19/03/2023.</t>
   </si>
   <si>
     <t>2752</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2752/of_11-2023_retirada_pl_10.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2752/of_11-2023_retirada_pl_10.pdf</t>
   </si>
   <si>
     <t>Com os meus cumprimentos, venho através desta, solicitar a Vossa Excelência a RETIRADA do Projeto de Lei 10/2023 constante no Oficio gabinete n° 007/2023, protocolado na data de 24/02/2023. Justificativa para tanto é que será avaliado nova adequação.</t>
   </si>
   <si>
     <t>2693</t>
   </si>
   <si>
     <t>OFGPR</t>
   </si>
   <si>
     <t>Ofício de Gabinete da Presidência</t>
   </si>
   <si>
     <t>COLOCA EM PAUTA TEMPO RESERVADO PARA A COMPOSIÇÃO E VOTAÇÃO DAS COMISSÕES PERMANENTES DA CASA REFERENTES AO PERÍODO DE 2023 E 2024.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
@@ -4938,67 +4938,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/3052/emenda_ad_01-2023_pl_57_lincoln.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/3053/emenda_ad_02-2023_pl_57-2023_marisa.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/3054/emenda_ad_03-2023_ao_pl_57-2023.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/3055/emeda_ad_04-2023_pl_57-2023_vicente.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/3056/emenda_ad_05-2023_pl_57-2023_colorido.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/3057/emenda_ad_06-2023_ao_pl_57_chicao.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/3058/emenda_ad_07-2023_pl_57-2023_du.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/3059/emenda_ad_08-2023_pl_57-2023_bolacha.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/3060/emenda_ad_09-2023_pl_57-2023_dvd.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/3061/emenda_ad_10-2023_pl_57-2023_ronaldo.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/3062/emenda_ad_11-2023_pl_57-2023_coelho.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2734/emenda_mod_01-2023_ao_pl_09.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2805/emenda-02-2023-pl-29-2023.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2806/emenda_mod_03-2023_pl_29-2023.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2974/emenda_mod_04-2023_ao_pl_45-2023.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/3086/emenda_mod_05-2023_ao_pl_72-2023.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2920/emenda-supressiva-01-2023-plc-02-2023.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2921/emenda-supressiva-02-2023-plc-02-2023.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/3010/emenda_sup_03-2023_ao_plc_07-2023.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2682/ind_01.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2683/ind_02.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2684/ind_03.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2688/ind_04.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2689/ind_05.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2690/ind_06.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2691/ind_07.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2701/ind_08.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2702/ind_09.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2707/ind_10.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2708/ind_11.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2709/indicacao_psicologo.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2710/motorista.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2711/caeme.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2712/sao_bento.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2713/faixa_de_pedestre_av_costa_e_silva.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2714/faixa_de_pedestre_jamil_said_saleh.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2715/ind_18.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2716/ind_19.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2717/ind_20.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2718/ind_21.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2719/ind_22.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2724/ind_23.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2725/ind_24.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2726/ind_25.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2727/ind_26.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2730/ind_27.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2731/ind_28.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2732/ind_29.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2733/ind_30.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2735/ind_31.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2736/ind_32.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2737/ind_33.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2738/ind_34.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2742/ind_35.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2743/ind_36.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2744/proposicao-ind-1955.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2745/ind_38.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2746/ind_39.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2747/ind_40.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2748/ind_41.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2749/ind_42.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2750/ind_43.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2756/ind_44.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2758/ind_45.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2760/ind_46.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2761/ind_47.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2765/ind_48.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2768/indicacao-49-2023-cmb.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2772/ind_50.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2773/ind_51.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2774/ind_52.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2775/ind_53.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2776/ind_54.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2777/ind_55.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2778/ind_56.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2779/ind_57.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2780/ind_58.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2783/ind_59.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2784/ind_60.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2786/proposicao-ind-1988.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2790/ind_62.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2791/ind_63.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2792/ind_64.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2797/ind_65_a.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2798/ind_66.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2800/ind_67.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2801/ind_68.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2802/ind_69.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2803/indicacao-70-2023.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2804/indicacao-71-2023.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2810/ind_72.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2811/ind_73.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2812/ind_74.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2813/proposicao-ind-2032.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2814/ind_76.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2815/ind_77.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2816/ind_78.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2817/ind_79.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2818/ind_80.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2819/ind_81.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2820/indicacao_funcionario-manutencao.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2822/ind_83.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2823/ind_84.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2824/ind_85.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2825/ind_86.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2826/ind_87.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2827/ind_88.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2828/ind-89-2023.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2829/ind-90-2023.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2830/ind-91-2023.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2831/ind-92-2023.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2832/ind-93-2023.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2834/ind-94-2023.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2835/ind-95-2023.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2836/ind_96.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2837/ind_97.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2838/ind_98.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2840/indicacao-99-2023.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2843/ind_100.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2850/indicacao-101-2023.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2851/indicacao-102-2023.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2852/indicacao-103-2023.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2853/indicacao-104-2023.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2854/indicacao-105-2023.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2855/indicacao-106-2023.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2856/indicacao-107-2023.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2857/indicacao-108-2023.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2858/indicacao-109-2023.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2859/indicacao-110-2023.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2860/indicacao-111-2023.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2861/indicacao-112-2023.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2862/indicacao-113-2023.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2863/indicacao-114-2023.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2864/indicacao-115-2023.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2866/ind_116.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2867/ind_117.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2868/ind_118.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2869/ind_119.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2870/ind_120.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2871/ind_121.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2872/ind_122.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2880/ind_123.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2881/ind_124.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2884/ind_125.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2885/ind_126.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2886/ind_127.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2887/ind_128.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2888/ind_129.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2889/ind_130.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2890/ind_131.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2891/ind_132.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2892/ind_133.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2893/ind_134.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2894/ind_135.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2895/ind_136.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2897/ind_137.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2898/ind_138.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2899/ind_139.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2900/ind_140.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2901/proposicao-ind-2126.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2902/ind_142.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2903/ind_143.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2904/ind_144.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2905/ind_145.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2906/ind_146.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2907/ind_147.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2908/ind_148.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2909/ind_149.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2910/ind_150.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2911/ind_151.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2912/ind_152.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2913/ind_153.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2914/ind_154.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2915/ind_155.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2916/ind_156.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2917/proposicao-ind-2142_1.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2924/ind_158.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2935/proposicao-ind-2161.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2926/ind_160.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2927/proposicao-ind-2157.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2930/ind_162.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2931/ind_163.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2932/ind_164.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2933/ind_165.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2934/ind_166.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2938/ind_167.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2941/ind_168.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2942/ind_169.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2943/ind_170.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2944/ind_171.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2945/ind_172.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2948/ind_173.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2949/ind_174.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2950/ind_175.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2952/indicacao_cobertura_de_sombreamento.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2953/ind_177.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2954/ind_178.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2955/proposicao-ind-2180.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2957/indicacao_melhoria_iluminacao_praca_lisboa.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2960/ind_181.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2961/ind_182.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2962/ind_183.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2964/ind_184.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2965/ind_185.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2966/ind_186.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2967/indicacao_modernizacao_do_acionamento_das_bombas_dos_pocos_artezianos.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2971/indicacao-188-2023-cmb.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2975/indicacao-189-2023-cmb.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2978/indicacao-190-2023-cmb.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2983/indicacao-191-2023-cmb.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2985/indicacao-192-2023-cmb.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2989/ind_193.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2990/ind_194.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2993/ind_195.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2997/ind_196.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2998/ind_197.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2999/ind_198.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/3000/ind_199.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/3001/ind_200.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/3013/ind_201.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/3015/ind_202.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/3016/ind_203.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/3017/ind_204.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/3018/ind_205.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/3020/ind_206.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/3021/ind_207.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/3022/ind_208.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/3036/ind_209.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/3037/ind_210.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/3038/ind_211.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/3040/ind-212-2023.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/3041/ind-213-2023.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/3050/ind_214.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/3074/ind_215.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/3076/ind_216.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/3077/ind_217.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/3078/ind_218.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/3080/ind_219.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2685/moc_01.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2686/moc_02.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2687/moc-03-2023-cmb.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2694/moc_04.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2769/mocao-05-2023-cmb.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2770/mocao-06-2023-cmb.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2785/moc_07.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2799/mocao_de_pesar_a_sra._maria_dionisio_1.docx" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2841/moc_09.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2842/moc_10.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2844/moc_11.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2849/mocao-12-2023.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2882/proposicao-moc-2106.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2896/moc_14.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2969/mocao-15-2023-cmb.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2970/proposicao-moc-2201.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2992/mocao_17-2023.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2991/mocao-18-2023-cmb.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/3011/moc_19.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/3023/moc_20.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/3024/moc_21.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/3025/moc_22.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/3026/moc_23.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/3027/moc_24.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/3028/moc_25.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/3029/moc_26.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/3030/moc_27.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/3031/moc_28.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/3032/moc_29.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/3033/moc_30.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/3034/moc_31.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/3035/moc_32.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/3039/moc_33.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/3051/moc_34.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/3064/moc_35.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/3073/moc_36.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2928/pdl_01-2023.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/3049/projeto_de_decreto_legislativo_02-2023.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2675/pl_03-2023.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2676/pl_04-2023.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2680/pl_06-2023.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2692/pl_07-2023.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2681/pl_08-2023.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2721/pl_09-2023.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2723/pl_11-2023.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2739/pl_12-2023.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2740/pl_13-2023.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2741/pl_14-2023.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2751/pl_15-2023.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2762/pl_16-2023.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2753/pl_17-2023.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2754/pl_18-2023.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2755/pl_19-2023.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2766/pl_20-2023.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2757/pl_21-2023.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2759/pl_22-2023.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2764/pl_23-2023.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2795/pl_24-2023.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2767/pl-25-2023-cmb.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2788/pl_26-2023.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2789/pl_27-2023.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2793/pl_28-2023.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2794/pl_29-2023.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2807/pl_30-2023.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2808/pl_31-2023.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2809/pl_32-2023.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2845/pl_33-2023.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2846/pl_34-2023.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2847/pl_35-2023.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2874/pl_36-2023.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2875/pl_37-2023.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2876/pl_38-2023.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2877/pl_39-2023.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2878/pl_40-2023.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2879/pl_41-2023.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2923/pl_42-2023.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2918/pl_43-2023.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2919/pl-44-2023-cmb.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2922/pl-45-2023-ldo-cmb.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2951/pl_46-2023.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2929/pl_47-2023.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2936/pl_48-2023.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2946/pl_49-2023.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2959/pl_50-2023.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2981/pl_51-2023.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2982/pl_52-2023.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/3002/pl_53-2023.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/3009/pl_54-2023.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/3046/pl_55-2023.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2996/pl_56-2023.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/3012/pl_57-2023_loa_.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/3014/pl_58-2023_alt_ppa_completo.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/3003/pl_59-2023.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/3005/pl_60-2023.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/3042/pl_61-2023.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/3043/pl_62-2023.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/3044/pl_63-2023.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/3045/pl_64-2023_novo.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/3067/pl_65-2023.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/3068/pl_66-2023_novo.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/3069/pl_67-2023_novo.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/3070/pl_68-2023.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/3081/pl_69-2023.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/3082/pl_70-2023.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/3083/pl_71-2023.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/3085/pl_73-2023.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/3087/pl-74-2023-cmb.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/3088/oficio_pl_75-2023_-nome_ruas_eplasf.doc" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/3089/pl-76-2023-cmb.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/3090/pl-77-2023-cmb.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2821/plc_01-2023.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2883/plc_02-2023.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2947/plc_03-2023.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2973/plc-04-2023-cmb.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2988/plc_05-20223.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2994/plc_06-2023.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2995/plc_07-2023.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/3006/plc_08-2023.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/3007/plc_09-2023.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/3008/plc_10-2023.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/3071/plc_11-2023.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/3072/plc_12-2023.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2771/projeto-resolucao-01-2023-cmb.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2848/projeto-resolucao-02-2023-cmb.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/3004/pr-03-2023-cmb.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/3065/projeto_de_resolucao_04-2023.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/3066/proejto_de_resolucao_05-2023.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2695/req_01.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2696/req_02.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2697/req_03.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2698/req_04.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2699/req_05.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2700/req_06.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2703/req_07.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2704/req_08.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2705/req_09.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2706/req_10.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2720/req-11-2023-cmb.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2728/req_12.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2729/req_13.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2763/req_14.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2781/req_15.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2782/req_16.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2787/req_17.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2833/req-18-2023.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2839/requerimento-19-2023.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2865/requerimento-20-2023.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2937/req_21.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2939/req_22.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2940/req_23.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2956/proposicao-req-2182.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2958/proposicao-req-2179.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2963/req_26.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2968/requerimento-27-2023-cmb.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2972/requerimento-28-2023-cmb.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2976/requerimento-29-2023-cmb.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2977/requerimento-30-2023-cmb.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2979/requerimento-31-2023-cmb.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2986/req_32.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/3079/req_33.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2796/veto_ao_pl_25-2023.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/3047/veto_ao_pl_51-2023.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/3048/veto_a_emenda_supressiva_03_ao_plc_07-2023.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2987/veto_pacial_a_emenda_mod_do_pl_45-2023.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2678/of_03-2023_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2679/of_04-2023_retirada_pl_05-2023.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2752/of_11-2023_retirada_pl_10.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/3052/emenda_ad_01-2023_pl_57_lincoln.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/3053/emenda_ad_02-2023_pl_57-2023_marisa.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/3054/emenda_ad_03-2023_ao_pl_57-2023.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/3055/emeda_ad_04-2023_pl_57-2023_vicente.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/3056/emenda_ad_05-2023_pl_57-2023_colorido.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/3057/emenda_ad_06-2023_ao_pl_57_chicao.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/3058/emenda_ad_07-2023_pl_57-2023_du.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/3059/emenda_ad_08-2023_pl_57-2023_bolacha.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/3060/emenda_ad_09-2023_pl_57-2023_dvd.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/3061/emenda_ad_10-2023_pl_57-2023_ronaldo.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/3062/emenda_ad_11-2023_pl_57-2023_coelho.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2734/emenda_mod_01-2023_ao_pl_09.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2805/emenda-02-2023-pl-29-2023.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2806/emenda_mod_03-2023_pl_29-2023.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2974/emenda_mod_04-2023_ao_pl_45-2023.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/3086/emenda_mod_05-2023_ao_pl_72-2023.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2920/emenda-supressiva-01-2023-plc-02-2023.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2921/emenda-supressiva-02-2023-plc-02-2023.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/3010/emenda_sup_03-2023_ao_plc_07-2023.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2682/ind_01.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2683/ind_02.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2684/ind_03.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2688/ind_04.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2689/ind_05.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2690/ind_06.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2691/ind_07.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2701/ind_08.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2702/ind_09.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2707/ind_10.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2708/ind_11.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2709/indicacao_psicologo.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2710/motorista.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2711/caeme.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2712/sao_bento.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2713/faixa_de_pedestre_av_costa_e_silva.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2714/faixa_de_pedestre_jamil_said_saleh.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2715/ind_18.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2716/ind_19.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2717/ind_20.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2718/ind_21.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2719/ind_22.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2724/ind_23.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2725/ind_24.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2726/ind_25.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2727/ind_26.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2730/ind_27.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2731/ind_28.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2732/ind_29.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2733/ind_30.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2735/ind_31.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2736/ind_32.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2737/ind_33.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2738/ind_34.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2742/ind_35.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2743/ind_36.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2744/proposicao-ind-1955.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2745/ind_38.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2746/ind_39.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2747/ind_40.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2748/ind_41.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2749/ind_42.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2750/ind_43.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2756/ind_44.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2758/ind_45.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2760/ind_46.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2761/ind_47.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2765/ind_48.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2768/indicacao-49-2023-cmb.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2772/ind_50.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2773/ind_51.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2774/ind_52.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2775/ind_53.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2776/ind_54.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2777/ind_55.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2778/ind_56.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2779/ind_57.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2780/ind_58.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2783/ind_59.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2784/ind_60.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2786/proposicao-ind-1988.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2790/ind_62.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2791/ind_63.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2792/ind_64.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2797/ind_65_a.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2798/ind_66.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2800/ind_67.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2801/ind_68.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2802/ind_69.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2803/indicacao-70-2023.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2804/indicacao-71-2023.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2810/ind_72.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2811/ind_73.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2812/ind_74.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2813/proposicao-ind-2032.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2814/ind_76.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2815/ind_77.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2816/ind_78.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2817/ind_79.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2818/ind_80.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2819/ind_81.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2820/indicacao_funcionario-manutencao.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2822/ind_83.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2823/ind_84.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2824/ind_85.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2825/ind_86.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2826/ind_87.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2827/ind_88.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2828/ind-89-2023.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2829/ind-90-2023.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2830/ind-91-2023.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2831/ind-92-2023.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2832/ind-93-2023.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2834/ind-94-2023.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2835/ind-95-2023.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2836/ind_96.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2837/ind_97.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2838/ind_98.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2840/indicacao-99-2023.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2843/ind_100.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2850/indicacao-101-2023.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2851/indicacao-102-2023.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2852/indicacao-103-2023.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2853/indicacao-104-2023.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2854/indicacao-105-2023.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2855/indicacao-106-2023.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2856/indicacao-107-2023.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2857/indicacao-108-2023.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2858/indicacao-109-2023.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2859/indicacao-110-2023.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2860/indicacao-111-2023.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2861/indicacao-112-2023.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2862/indicacao-113-2023.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2863/indicacao-114-2023.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2864/indicacao-115-2023.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2866/ind_116.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2867/ind_117.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2868/ind_118.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2869/ind_119.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2870/ind_120.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2871/ind_121.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2872/ind_122.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2880/ind_123.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2881/ind_124.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2884/ind_125.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2885/ind_126.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2886/ind_127.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2887/ind_128.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2888/ind_129.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2889/ind_130.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2890/ind_131.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2891/ind_132.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2892/ind_133.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2893/ind_134.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2894/ind_135.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2895/ind_136.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2897/ind_137.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2898/ind_138.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2899/ind_139.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2900/ind_140.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2901/proposicao-ind-2126.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2902/ind_142.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2903/ind_143.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2904/ind_144.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2905/ind_145.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2906/ind_146.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2907/ind_147.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2908/ind_148.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2909/ind_149.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2910/ind_150.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2911/ind_151.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2912/ind_152.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2913/ind_153.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2914/ind_154.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2915/ind_155.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2916/ind_156.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2917/proposicao-ind-2142_1.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2924/ind_158.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2935/proposicao-ind-2161.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2926/ind_160.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2927/proposicao-ind-2157.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2930/ind_162.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2931/ind_163.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2932/ind_164.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2933/ind_165.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2934/ind_166.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2938/ind_167.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2941/ind_168.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2942/ind_169.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2943/ind_170.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2944/ind_171.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2945/ind_172.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2948/ind_173.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2949/ind_174.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2950/ind_175.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2952/indicacao_cobertura_de_sombreamento.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2953/ind_177.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2954/ind_178.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2955/proposicao-ind-2180.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2957/indicacao_melhoria_iluminacao_praca_lisboa.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2960/ind_181.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2961/ind_182.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2962/ind_183.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2964/ind_184.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2965/ind_185.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2966/ind_186.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2967/indicacao_modernizacao_do_acionamento_das_bombas_dos_pocos_artezianos.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2971/indicacao-188-2023-cmb.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2975/indicacao-189-2023-cmb.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2978/indicacao-190-2023-cmb.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2983/indicacao-191-2023-cmb.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2985/indicacao-192-2023-cmb.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2989/ind_193.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2990/ind_194.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2993/ind_195.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2997/ind_196.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2998/ind_197.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2999/ind_198.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/3000/ind_199.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/3001/ind_200.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/3013/ind_201.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/3015/ind_202.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/3016/ind_203.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/3017/ind_204.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/3018/ind_205.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/3020/ind_206.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/3021/ind_207.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/3022/ind_208.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/3036/ind_209.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/3037/ind_210.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/3038/ind_211.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/3040/ind-212-2023.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/3041/ind-213-2023.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/3050/ind_214.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/3074/ind_215.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/3076/ind_216.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/3077/ind_217.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/3078/ind_218.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/3080/ind_219.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2685/moc_01.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2686/moc_02.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2687/moc-03-2023-cmb.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2694/moc_04.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2769/mocao-05-2023-cmb.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2770/mocao-06-2023-cmb.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2785/moc_07.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2799/mocao_de_pesar_a_sra._maria_dionisio_1.docx" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2841/moc_09.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2842/moc_10.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2844/moc_11.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2849/mocao-12-2023.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2882/proposicao-moc-2106.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2896/moc_14.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2969/mocao-15-2023-cmb.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2970/proposicao-moc-2201.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2992/mocao_17-2023.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2991/mocao-18-2023-cmb.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/3011/moc_19.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/3023/moc_20.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/3024/moc_21.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/3025/moc_22.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/3026/moc_23.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/3027/moc_24.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/3028/moc_25.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/3029/moc_26.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/3030/moc_27.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/3031/moc_28.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/3032/moc_29.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/3033/moc_30.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/3034/moc_31.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/3035/moc_32.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/3039/moc_33.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/3051/moc_34.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/3064/moc_35.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/3073/moc_36.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2928/pdl_01-2023.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/3049/projeto_de_decreto_legislativo_02-2023.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2675/pl_03-2023.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2676/pl_04-2023.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2680/pl_06-2023.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2692/pl_07-2023.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2681/pl_08-2023.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2721/pl_09-2023.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2723/pl_11-2023.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2739/pl_12-2023.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2740/pl_13-2023.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2741/pl_14-2023.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2751/pl_15-2023.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2762/pl_16-2023.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2753/pl_17-2023.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2754/pl_18-2023.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2755/pl_19-2023.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2766/pl_20-2023.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2757/pl_21-2023.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2759/pl_22-2023.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2764/pl_23-2023.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2795/pl_24-2023.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2767/pl-25-2023-cmb.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2788/pl_26-2023.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2789/pl_27-2023.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2793/pl_28-2023.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2794/pl_29-2023.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2807/pl_30-2023.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2808/pl_31-2023.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2809/pl_32-2023.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2845/pl_33-2023.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2846/pl_34-2023.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2847/pl_35-2023.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2874/pl_36-2023.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2875/pl_37-2023.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2876/pl_38-2023.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2877/pl_39-2023.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2878/pl_40-2023.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2879/pl_41-2023.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2923/pl_42-2023.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2918/pl_43-2023.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2919/pl-44-2023-cmb.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2922/pl-45-2023-ldo-cmb.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2951/pl_46-2023.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2929/pl_47-2023.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2936/pl_48-2023.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2946/pl_49-2023.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2959/pl_50-2023.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2981/pl_51-2023.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2982/pl_52-2023.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/3002/pl_53-2023.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/3009/pl_54-2023.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/3046/pl_55-2023.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2996/pl_56-2023.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/3012/pl_57-2023_loa_.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/3014/pl_58-2023_alt_ppa_completo.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/3003/pl_59-2023.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/3005/pl_60-2023.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/3042/pl_61-2023.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/3043/pl_62-2023.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/3044/pl_63-2023.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/3045/pl_64-2023_novo.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/3067/pl_65-2023.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/3068/pl_66-2023_novo.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/3069/pl_67-2023_novo.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/3070/pl_68-2023.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/3081/pl_69-2023.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/3082/pl_70-2023.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/3083/pl_71-2023.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/3085/pl_73-2023.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/3087/pl-74-2023-cmb.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/3088/oficio_pl_75-2023_-nome_ruas_eplasf.doc" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/3089/pl-76-2023-cmb.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/3090/pl-77-2023-cmb.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2821/plc_01-2023.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2883/plc_02-2023.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2947/plc_03-2023.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2973/plc-04-2023-cmb.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2988/plc_05-20223.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2994/plc_06-2023.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2995/plc_07-2023.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/3006/plc_08-2023.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/3007/plc_09-2023.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/3008/plc_10-2023.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/3071/plc_11-2023.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/3072/plc_12-2023.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2771/projeto-resolucao-01-2023-cmb.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2848/projeto-resolucao-02-2023-cmb.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/3004/pr-03-2023-cmb.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/3065/projeto_de_resolucao_04-2023.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/3066/proejto_de_resolucao_05-2023.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2695/req_01.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2696/req_02.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2697/req_03.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2698/req_04.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2699/req_05.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2700/req_06.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2703/req_07.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2704/req_08.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2705/req_09.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2706/req_10.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2720/req-11-2023-cmb.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2728/req_12.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2729/req_13.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2763/req_14.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2781/req_15.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2782/req_16.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2787/req_17.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2833/req-18-2023.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2839/requerimento-19-2023.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2865/requerimento-20-2023.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2937/req_21.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2939/req_22.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2940/req_23.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2956/proposicao-req-2182.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2958/proposicao-req-2179.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2963/req_26.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2968/requerimento-27-2023-cmb.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2972/requerimento-28-2023-cmb.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2976/requerimento-29-2023-cmb.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2977/requerimento-30-2023-cmb.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2979/requerimento-31-2023-cmb.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2986/req_32.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/3079/req_33.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2796/veto_ao_pl_25-2023.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/3047/veto_ao_pl_51-2023.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/3048/veto_a_emenda_supressiva_03_ao_plc_07-2023.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2987/veto_pacial_a_emenda_mod_do_pl_45-2023.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2678/of_03-2023_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2679/of_04-2023_retirada_pl_05-2023.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2023/2752/of_11-2023_retirada_pl_10.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H409"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="39" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="199" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="145.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="144.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>