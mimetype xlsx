--- v0 (2025-10-08)
+++ v1 (2026-04-28)
@@ -54,8644 +54,8644 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1547</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>EMA</t>
   </si>
   <si>
     <t>Emenda Aditiva</t>
   </si>
   <si>
     <t>Ronaldo Troia</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1547/emenda_aditiva_01-21.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1547/emenda_aditiva_01-21.pdf</t>
   </si>
   <si>
     <t>O VEREADOR RONALDO DA SILVA ALVES, NOS TERMOS DO ARTIGO 159 DO REGIMENTO INTERNO, PROPÔE A SEGUINTE EMENDA ADITIVA AO PROJETO DE LEI 03/2021, QUE TRATA DA PRORROGAÇÃO DO PROGRAMA DA FRENTE DE TRABALHO.</t>
   </si>
   <si>
     <t>1695</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1695/emenda_aditiva_02_pl_0622022021.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1695/emenda_aditiva_02_pl_0622022021.pdf</t>
   </si>
   <si>
     <t>O VEREADOR RONALDO DA SILVA ALVES, NOS TERMOS DO ARTIGO 159 DO REGIMENTO INTERNO, PROPÕE A SEGUINTE EMENDA ADITIVA AO PROJETO DE LEI Nº 06/2021, QUE TRATA DA REVOGAÇÃO DE DOAÇÃO DE ÁREA PÚBLICA.</t>
   </si>
   <si>
     <t>1870</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Aline Assistente Social, Alessandro DVD</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1870/emenda_aditiva_03_ao_pl_42_ocr.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1870/emenda_aditiva_03_ao_pl_42_ocr.pdf</t>
   </si>
   <si>
     <t>Dá-se ao caput do artigo 10, ao Projeto de Lei N° 42/2021, dando-lhe a seguinte redação: "Artigo 10 essa Lei não se aplica para as receitas emitidas em atendimento domiciliar, sendo permitido a emissão de receitas manuscritas, conforme programas de atendimento domiciliar existentes no município".</t>
   </si>
   <si>
     <t>1899</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Alessandro DVD, Aline Assistente Social, Claúdio Santos Bolacha, Du Enfermeiro, Emerson Colorido, Lincoln Filho Do Prof Gil, Marisa Protetora Dos Animais, Professor Vicente, Ricardo Coelho, Ronaldo Troia</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1899/emenda-aditiva-refis-2021-pl-52-2021.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1899/emenda-aditiva-refis-2021-pl-52-2021.pdf</t>
   </si>
   <si>
     <t>PROPÕE A SEGUINTE EMENDA ADITIVA AO PROJETO DE LEI 52/2021, QUE TRATA DO REFIS 2021.</t>
   </si>
   <si>
     <t>1989</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Lincoln Filho Do Prof Gil, Ronaldo Troia</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1989/emenda_ad_05-21_pl_64.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1989/emenda_ad_05-21_pl_64.pdf</t>
   </si>
   <si>
     <t>O VEREADOR RONALDO DA SILVA ALVES e LINCOLN PETRUS DE CASTRO, NOS TERMOS DO ARTIGO 159 DO REGIMENTO INTERNO PROPÕE A SEGUINTE EMENDA ADITIVA AO PROJETO DE LEI 64/2021.</t>
   </si>
   <si>
     <t>2290</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Alessandro DVD, Aline Assistente Social, Claúdio Santos Bolacha, Du Enfermeiro, Emerson Colorido, José Mario, Lincoln Filho Do Prof Gil, Marisa Protetora Dos Animais, Professor Vicente, Ricardo Coelho, Ronaldo Troia</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2290/emenda_ad_06_pl_105_loa.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2290/emenda_ad_06_pl_105_loa.pdf</t>
   </si>
   <si>
     <t>Os vereadores subscritores da presente, nos termos do artigo 216-A da lei orgânica municipal e do artigo 159 do regimento interno, propõe a seguinte emenda ao projeto de lei n0105 /2021 que trata da Lei Orçamentária Anual para o exercício de 2022.</t>
   </si>
   <si>
     <t>1649</t>
   </si>
   <si>
     <t>EMM</t>
   </si>
   <si>
     <t>Emenda Modificativa</t>
   </si>
   <si>
     <t>Aline Assistente Social</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1649/emenda_modificativa_01-21.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1649/emenda_modificativa_01-21.pdf</t>
   </si>
   <si>
     <t>DÁ-SE AO CAPUT DO ARTIGO 8º, AO PROJETO DE LEI Nº 09/2021, DANDO-LHE NOVA REDAÇÃO.</t>
   </si>
   <si>
     <t>1958</t>
   </si>
   <si>
     <t>Lincoln Filho Do Prof Gil, Marisa Protetora Dos Animais</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1958/emenda_modificativa_pl_58.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1958/emenda_modificativa_pl_58.pdf</t>
   </si>
   <si>
     <t>OS VEREADORES LINCOLN PETRUS DE CASTRO E MARISA APARECIDA DE CAMPOS GIRALDELI, NOS TERMOS DO ARTIGO 159 DO REGIMENTO INTERNO, PROPÕE A SEGUINTE EMENDA ADITIVA AO PROJETO DE LEI 58/2021, QUE AUTORIZA O PODER EXECUTIVO MUNICIPAL ADQUIRIR CHIPS DE CELULARES E PACOTES DE DADOS MÓVEIS PARA OS ALUNOS DA REDE PÚBLICA MUNICIPAL DE ENSINO DURANTE A PANDEMIA COVID-19.</t>
   </si>
   <si>
     <t>1555</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Claúdio Santos Bolacha</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1555/ind_1.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1555/ind_1.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de manutenção do buraco que existente na Rua Alberta Marcari sentido a Rua Dante Sartori.</t>
   </si>
   <si>
     <t>1556</t>
   </si>
   <si>
     <t>José Mario</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1556/proposicao-indicacao_placas_dos_logradouros.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1556/proposicao-indicacao_placas_dos_logradouros.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de solicitar uma análise para colocação de placas verticais com os respectivos logradouros, onde estas constam ausentes ou danificadas.</t>
   </si>
   <si>
     <t>1557</t>
   </si>
   <si>
     <t>Ricardo Coelho</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1557/ind_3.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1557/ind_3.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor_x000D_
 competente da prefeitura no sentido de revitalizar a Praça da Igreja Matriz - Centro</t>
   </si>
   <si>
     <t>1558</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1558/ind_4.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1558/ind_4.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor_x000D_
 competente da prefeitura no sentido de Solicitar a manutenção com as obras e serviços_x000D_
 que fizerem necessários / revitalização da Praça "José Luís da Silva Cara" , próximo da_x000D_
 Rua Antonio Menegussi Sobrinho (Rua Sete) CDHU, com playground, bancos para_x000D_
 moradores, iluminação e melhorias na referida Praça.</t>
   </si>
   <si>
     <t>1559</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1559/ind_5.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1559/ind_5.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura para implantar iluminação em duas rotatórias.</t>
   </si>
   <si>
     <t>1560</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1560/ind_6.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1560/ind_6.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor_x000D_
 competente da prefeitura no sentido de solicitar a implantação de bebedouros com filtro_x000D_
 na entrada da cidade e Lagoa Parque Ecológico "Beto Abacaxi", visando uma boa_x000D_
 qualidade de água, fornecida para ciclistas e população que faz uso do local.</t>
   </si>
   <si>
     <t>1635</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1635/proposicao-ind-900.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1635/proposicao-ind-900.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de manutenção, corte da grama no Estado Municipal de futebol Doutor Atilio Balbo, na área destinada para jogo e ao redor.</t>
   </si>
   <si>
     <t>1562</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1562/proposicao-indicacao_efetivar_a_lei_no_1832_artigo_5o_paragrafo_3o.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1562/proposicao-indicacao_efetivar_a_lei_no_1832_artigo_5o_paragrafo_3o.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor_x000D_
 competente da prefeitura no sentido de efetivar a LEI No_x000D_
 1.832, DE 14 DE SETEMBRO DE 2005, artigo 5º, parágrafo 3º.</t>
   </si>
   <si>
     <t>1563</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1563/proposicao-indicacao_servicos_de_obra_e_infraestrutura_r._rafael_brunini_717_e_duque_de_caxias_nrs_645_a_711.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1563/proposicao-indicacao_servicos_de_obra_e_infraestrutura_r._rafael_brunini_717_e_duque_de_caxias_nrs_645_a_711.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de solicitar serviços de obra e infraestrutura na Rua Rafael Brunini, nº 717, esquina com a Rua Duque de Caxias e, na extensão da Rua Duque de Caxias entre os números 645 à 711.</t>
   </si>
   <si>
     <t>1565</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>Marisa Protetora Dos Animais</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1565/proposicao-ind-811.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1565/proposicao-ind-811.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor_x000D_
 competente da prefeitura no sentido de solicitar que seja elaborada a Lei para a_x000D_
 transferência de recursos financeiros à entidade indicada na forma que especifica e das_x000D_
 outras providências.</t>
   </si>
   <si>
     <t>1566</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1566/ind_11.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1566/ind_11.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de manuteção/reforma na Estação Ferroviária da cidade.</t>
   </si>
   <si>
     <t>1567</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1567/indicacao_01.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1567/indicacao_01.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal para que estudos sejam realizados pelo setor competente da prefeitura, no sentido de que seja feita a manutenção ou recape da Rua: Yoshio Kinoshita (Rua 06) na altura do numero 188 à 308 no bairro CJH Fossalussa.</t>
   </si>
   <si>
     <t>1568</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1568/ind_13.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1568/ind_13.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal para que estudos sejam realizados pelo setor competente da prefeitura, no sentido de que a Rua: Francisco Osaki, passe a ser sentido único (mão única), considerando o grande movimento de veículos automotores que trafega para acessar os bairros CDHU, Califórnia I e II, Jardim Colorado I e II e Novo Horizonte e que também vão para fazer compras nos vários comércios que existem neste local.</t>
   </si>
   <si>
     <t>1569</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1569/indicacao_03.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1569/indicacao_03.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo que estudos sejam realizados pelo setor competente da prefeitura no sentido de fazer uma reforma na Escola Municipal de Ensino Fundamental Eva Barroso, localizada no bairro da Vila Recreio.</t>
   </si>
   <si>
     <t>1570</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>Du Enfermeiro</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1570/indicacao_limpeza_lagoa_vila-recreio.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1570/indicacao_limpeza_lagoa_vila-recreio.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que providências sejam tomadas pelo setor competente da Prefeitura para limpeza do Parque Ecológico Beto Abacaxi (Lagoa da Vila Recreio) e dos terrenos ao seu redor.</t>
   </si>
   <si>
     <t>1571</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1571/indicacao_limpeza_cemiterio.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1571/indicacao_limpeza_cemiterio.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que providências sejam tomadas pelo setor competente da Prefeitura para limpeza do Cemitério Municipal.</t>
   </si>
   <si>
     <t>1572</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1572/indicacao_limpeza_velorio.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1572/indicacao_limpeza_velorio.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que providências sejam tomadas pelo setor competente da Prefeitura para limpeza do Velório Municipal.</t>
   </si>
   <si>
     <t>1573</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1573/ind_18.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1573/ind_18.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor_x000D_
 competente da prefeitura no sentido de viabilizar a instalação de bebedouro com filtro,_x000D_
 iluminação adequada e construção de arquibancada, na Quadra Poliesportiva José_x000D_
 Tertulino da Silva, localizada na Avenida Presidente Costa e Silva, 398-452 com a Rua_x000D_
 Francisco Geraldino de Seles.</t>
   </si>
   <si>
     <t>1574</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1574/proposicao-ind-843.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1574/proposicao-ind-843.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor_x000D_
 competente da prefeitura no sentido de solicitar a reforma do calçamento das rampas,_x000D_
 construção de banheiros, arquibancada, iluminação e instalação de bebedouro com filtro_x000D_
 no SKATE PARK Barrinha, localizado na Avenida Presidente Costa e Silva, 308-346.</t>
   </si>
   <si>
     <t>1575</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1575/proposicao-ind-846.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1575/proposicao-ind-846.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor_x000D_
 competente da prefeitura no sentido de solicitar a reforma do piso, construção de_x000D_
 banheiros, arquibancada, iluminação e instalação de bebedouro com filtro e instalação_x000D_
 de cobertura metálica na Quadra Poliesportiva Osvaldo Zambonini - localizado na_x000D_
 Avenida Presidente Costa e Silva, 103-169 - Parque Mogi</t>
   </si>
   <si>
     <t>1576</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1576/ind_tapa_buracos_sergio_rosseti.docx</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1576/ind_tapa_buracos_sergio_rosseti.docx</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que sejam realizados pelo setor competente da_x000D_
 prefeitura no sentido de que se faça a manutenção e o recapeamento das ruas do Bairro_x000D_
 Vila Recreio, sendo a Rua Sérgio Rosseti, com a travessa da Rua Nelson M S Filho e dos_x000D_
 seus arredores.</t>
   </si>
   <si>
     <t>1577</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1577/indicacao_04.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1577/indicacao_04.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de realizar a operação de tapa buraco na Rua: Pastor Vicente Vitalino do Nascimento (Rua 01) em frente aos números 57 e 164 no bairro Belo Horizonte.</t>
   </si>
   <si>
     <t>1579</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1579/ind_23.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1579/ind_23.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor_x000D_
 competente da prefeitura no sentido de solicitar a Vossa Excelência imediatas_x000D_
 providências tomadas pelo Setor Responsável, a realização de infraestrutura e reparo /_x000D_
 manutenção do bueiro na Avenida José Krumpos, altura do número 265, cruzamento com_x000D_
 a Rua Santos Dumont.</t>
   </si>
   <si>
     <t>1580</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1580/ind_24.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1580/ind_24.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor_x000D_
 competente da prefeitura no sentido de solicitar a manutenção / revitalização no campo_x000D_
 de areia, na Lagoa do Jardim José Bombonato, localizado na Rua Rui Barbosa, 34.</t>
   </si>
   <si>
     <t>1581</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1581/proposicao-ind-873.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1581/proposicao-ind-873.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor_x000D_
 competente da prefeitura no sentido de que seja implantada uma lombada na Avenida_x000D_
 Presidente Castelo Branco, altura do número 2.034 - Jardim Vera Lúcia</t>
   </si>
   <si>
     <t>1582</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>Professor Vicente</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1582/proposicao-ind-821_2.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1582/proposicao-ind-821_2.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que providências sejam tomadas pelo setor competente no sentido de viabilizar a colocação de redutor de velocidade (LOMBADA) na Rua Alberta Marcari, altura do número 356, antes do cruzamento com a Rua Jazon Caires, no Centro da cidade.</t>
   </si>
   <si>
     <t>1583</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1583/proposicao-ind-862.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1583/proposicao-ind-862.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de realizar Campanha de Castração de animais em nosso Município.</t>
   </si>
   <si>
     <t>1584</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1584/proposicao-ind-863.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1584/proposicao-ind-863.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que providências sejam tomadas pelo setor_x000D_
 competente no sentido de viabilizar a colocação de redutores de velocidade (LOMBADAS)_x000D_
 na Avenida Benedito Raimundo de Souza, altura dos números 39 e 120, no bairro Jardim_x000D_
 Nova Barrinha.</t>
   </si>
   <si>
     <t>1586</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>Professor Vicente, Claúdio Santos Bolacha, Du Enfermeiro</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1586/proposicao-ind-866.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1586/proposicao-ind-866.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de averiguar a possibilidade de incorporar nos vencimentos mensais dos Funcionários Públicos Municipais, utilizando do valor economizado pelo Município mediante a decisão do Poder Judiciário que suspendeu o pagamento de décimo quarto salário aos Servidores Municipais.</t>
   </si>
   <si>
     <t>1587</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1587/proposicao-ind-867.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1587/proposicao-ind-867.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de executar melhorias nas rotatórias bem como na Vicinal que liga Barrinha a Área Industrial, ao Cemitério Municipal e aos bairros Jardim Nova Barrinha e Paineiras.</t>
   </si>
   <si>
     <t>1588</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1588/proposicao-ind-868.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1588/proposicao-ind-868.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de que melhorias sejam feitas na estrada que dá acesso ao Conjunto de Chácaras localizadas ao lado da Empresa ORCA, em Barrinha/SP, bem como em sua infraestrutura geral.</t>
   </si>
   <si>
     <t>1589</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1589/proposicao-ind-874.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1589/proposicao-ind-874.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de realizar o recapeamento da Estrada Vicinal que liga o Município de Barrinha a Pradópolis, uma vez que as condições da Vicinal estão precárias, colocando em risco a vida de centenas de pessoas que utilizam a mesma diariamente.</t>
   </si>
   <si>
     <t>1590</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1590/proposicao-ind-881.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1590/proposicao-ind-881.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de que melhorias sejam feitas no Jardim Primavera, onde se localiza agrupamento de Chácaras e residências com diversos moradores que apesar de arcarem com seus impostos, não possuem infraestrutura básica.</t>
   </si>
   <si>
     <t>1591</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1591/ind_34.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1591/ind_34.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve vêm, respeitosamente, na forma regimental e depois de ouvido o E. Plenário desta Casa, INDICAR ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de manutenção em dois bueiros localizados na Rua Luiz Marcari, na altura do número 90 no bairro Jardim José Bombonato.</t>
   </si>
   <si>
     <t>1592</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1592/ind_35.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1592/ind_35.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de manutenção em Bueiro</t>
   </si>
   <si>
     <t>1593</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1593/proposicao-ind-880_1.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1593/proposicao-ind-880_1.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve vêm, respeitosamente, na forma regimental e depois de ouvido o E. Plenário desta Casa, INDICAR ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de arrumar vazamento de água na Rua Sussumo Okano, na altura do número 80</t>
   </si>
   <si>
     <t>1594</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1594/proposicao-ind-882.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1594/proposicao-ind-882.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de que seja criado um programa especial com os recursos monetários da verba destinada ao combate ao COVID19, que disponha para o pagamento de adicional de insalubridade no percentual de até 40% sobre o salário mínimo aos profissionais da área de saúde e outros que trabalhem em atendimento_x000D_
 direto de pacientes infectados pelo Covid-19 (Novo Coronavírus), durante a pandemia.</t>
   </si>
   <si>
     <t>1595</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1595/proposicao-ind-883_1.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1595/proposicao-ind-883_1.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de implantar faixa elevada de pedestres defronte à todas as Unidades Escolares do Município.</t>
   </si>
   <si>
     <t>1596</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1596/ind_39.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1596/ind_39.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor_x000D_
 competente da prefeitura no sentido de solicitar a realização de infraestrutura /_x000D_
 manutenção do bueiro/boca de lobo e galerias pluviais, localizado na Avenida Júlio_x000D_
 Marcari, altura do número 440 - Centro</t>
   </si>
   <si>
     <t>1597</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
     <t>Emerson Colorido</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1597/proposicao-ind-887_1.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1597/proposicao-ind-887_1.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de fornecer o kit merenda para nossas crianças do municipio.</t>
   </si>
   <si>
     <t>1598</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1598/proposicao-ind-888.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1598/proposicao-ind-888.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor_x000D_
 competente da prefeitura no sentido de solicitar a manutenção / limpeza nos aparelhos_x000D_
 de ar condicionados, instalados nas Unidades Básicas de Saúde no Município.</t>
   </si>
   <si>
     <t>1599</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
     <t>Lincoln Filho Do Prof Gil</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1599/ind_42.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1599/ind_42.pdf</t>
   </si>
   <si>
     <t>INDICA ao Excelentíssimo Senhor Prefeito deste Município, para que promova a devida_x000D_
 e adequada sinalização das ruas e avenidas desta cidade.</t>
   </si>
   <si>
     <t>1600</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1600/ind_43.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1600/ind_43.pdf</t>
   </si>
   <si>
     <t>INDICAR ao Excelentíssimo Senhor Prefeito deste Município, para que promova um_x000D_
 estudo junto ao setor competente no sentido de que Faça a limpeza na praça do Bairro_x000D_
 Nova Barrinha.</t>
   </si>
   <si>
     <t>1601</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1601/ind_44.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1601/ind_44.pdf</t>
   </si>
   <si>
     <t>INDICAR ao Excelentíssimo Senhor Prefeito deste Município, para que determine ao setor_x000D_
 competente o devido reparo “tapa buraco” na Rua: João Manuel de Lima altura do_x000D_
 numeral 319, Bairro: JD paulista.</t>
   </si>
   <si>
     <t>1602</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1602/ind_45.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1602/ind_45.pdf</t>
   </si>
   <si>
     <t>INDICAR ao Excelentíssimo Senhor Prefeito deste Município, para que determine ao setor_x000D_
 competente o devido recapeamento na AV: Castelo Branco na altura do numeral_x000D_
 1687,Bairro Vila Recreio.</t>
   </si>
   <si>
     <t>1603</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1603/ind_46.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1603/ind_46.pdf</t>
   </si>
   <si>
     <t>INDICAR ao Excelentíssimo Senhor Prefeito deste Município, para que promova um_x000D_
 estudo junto ao setor competente no sentido de viabilizar a adoção do uso da energia_x000D_
 solar nos prédios públicos municipais</t>
   </si>
   <si>
     <t>1604</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1604/ind_48.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1604/ind_48.pdf</t>
   </si>
   <si>
     <t>INDICAR ao Excelentíssimo Senhor Prefeito deste Município, para que determine ao setor_x000D_
 competente o devido recapeamento na Av. Jamil Said Ahmed Salim ,altura do numeral_x000D_
 495,Jd paulista.</t>
   </si>
   <si>
     <t>1605</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1605/proposicao-ind-911.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1605/proposicao-ind-911.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da Prefeitura no sentido de manutenção em bueiro (tampa e limpeza).</t>
   </si>
   <si>
     <t>1606</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1606/indicacao_de_instacao_de_cacamba_em_ponto_estrategico.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1606/indicacao_de_instacao_de_cacamba_em_ponto_estrategico.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor_x000D_
 competente da prefeitura no sentido de proceder instalação de caçambas de lixo e_x000D_
 entulhos em pontos estratégicos nos bairros.</t>
   </si>
   <si>
     <t>1607</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1607/ind_50.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1607/ind_50.pdf</t>
   </si>
   <si>
     <t>INDICAR ao Excelentíssimo Senhor Prefeito deste Município, para que promova junto_x000D_
 ao setor competente o conserto do cano de água potável, na AV: Jamil said saleh na_x000D_
 altura do número 1425, Bairro Jardim Lisboa.</t>
   </si>
   <si>
     <t>1608</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1608/ind_51.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1608/ind_51.pdf</t>
   </si>
   <si>
     <t>INDICAR ao Excelentíssimo Senhor Prefeito deste Município, para que promova junto ao_x000D_
 setor competente a limpeza em volta da lagoa do Jardim José Bombonato.</t>
   </si>
   <si>
     <t>1609</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1609/ind_52.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1609/ind_52.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor_x000D_
 competente da prefeitura no sentido de proceder reparo ou troca de lâmpadas_x000D_
 queimadas em volta da área lazer.</t>
   </si>
   <si>
     <t>1610</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1610/conserto_de_cano_de_agua_belo_horizonte_02-02-2021.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1610/conserto_de_cano_de_agua_belo_horizonte_02-02-2021.pdf</t>
   </si>
   <si>
     <t>INDICAR ao Excelentíssimo Senhor Prefeito deste Município, para que promova junto ao_x000D_
 setor competente o conserto do cano de água potável, na Rua 03 de frente ao número_x000D_
 84,Bairro Jardim Belo Horizonte.</t>
   </si>
   <si>
     <t>1612</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1612/ind_54.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1612/ind_54.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor_x000D_
 competente da prefeitura no sentido proceder a operação tapa buracos na Rua António_x000D_
 Rodrigues Da Silva com esquina Gonçalves Dias.</t>
   </si>
   <si>
     <t>1613</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1613/ind_55.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1613/ind_55.pdf</t>
   </si>
   <si>
     <t>INDICAR ao Excelentíssimo Senhor Prefeito deste Município, para que determine ao setor_x000D_
 competente o devido reparo “tapa buraco” na Rua vereador Júlio Ferreira dourado de_x000D_
 frente ao número 49 parque Mogi.</t>
   </si>
   <si>
     <t>1614</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1614/ind_56.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1614/ind_56.pdf</t>
   </si>
   <si>
     <t>INDICAR ao Excelentíssimo Senhor Prefeito deste Município, para que promova junto ao_x000D_
 setor competente a limpeza de galhos de árvores em volta da secretaria da educação.</t>
   </si>
   <si>
     <t>1615</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1615/ind_57.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1615/ind_57.pdf</t>
   </si>
   <si>
     <t>INDICAR ao Excelentíssimo Senhor Prefeito deste Município, para que promova junto ao_x000D_
 setor competente a limpeza dos terrenos na Rua G número 120 e 140,Bairro CDHU,_x000D_
 terrenos pertencente a Prefeitura Municipal de Barrinha SP.</t>
   </si>
   <si>
     <t>1616</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1616/ind_58.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1616/ind_58.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de proceder roçar mato alto Rua Antonio Roberto Alves Enfrente nº528 Colorado 1</t>
   </si>
   <si>
     <t>1617</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1617/proposicao-ind-889.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1617/proposicao-ind-889.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de manutenção do bueiro na Rua Yoshiro Takahashi</t>
   </si>
   <si>
     <t>1618</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1618/proposicao-ind-892.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1618/proposicao-ind-892.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de Limpeza/ Retirada de Lixo na Rua Santa Leocardia</t>
   </si>
   <si>
     <t>1619</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1619/proposicao-ind-894_1.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1619/proposicao-ind-894_1.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que providências sejam tomadas pelo setor competente no sentido de viabilizar a colocação de redutor de velocidade (LOMBADAS) na Maria Valdete Lopes Macedo, na altura do número 941/951 .</t>
   </si>
   <si>
     <t>1620</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1620/proposicao-ind-891.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1620/proposicao-ind-891.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido da volta do programa que entrega verduras nos bairros para as famílias carentes do nosso município.</t>
   </si>
   <si>
     <t>1621</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1621/indicacao_pintar-lombada_rua-joao-manoel-de-lima.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1621/indicacao_pintar-lombada_rua-joao-manoel-de-lima.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que providências sejam tomadas pelo setor competente da Prefeitura no sentido de pintar a lombada localizada na Rua João Manoel de Lima, altura do número 547.</t>
   </si>
   <si>
     <t>1623</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1623/proposicao-ind-896.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1623/proposicao-ind-896.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que providências sejam tomadas pelo setor competente no sentido de viabilizar a colocação de redutor de velocidade (LOMBADAS) na Rua Jean de Souza Silva, na altura do número 394</t>
   </si>
   <si>
     <t>1624</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1624/proposicao-ind-903.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1624/proposicao-ind-903.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que providências urgentes sejam tomadas pelo Departamento responsável para a realização de infraestrutura e reparos de tapa buracos e bueiro na Rua Adelino J. Valério de Oliveira, Nº 33 (antiga Rua 08), Bairro Novo Horizonte.</t>
   </si>
   <si>
     <t>1625</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1625/proposicao-ind-904.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1625/proposicao-ind-904.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que providências urgentes sejam tomadas pelo Departamento responsável para a realização de infraestrutura e reparo de tapa buraco em toda extensão do asfalto da Av. Mituo Takahashi.</t>
   </si>
   <si>
     <t>1626</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1626/proposicao-ind-905.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1626/proposicao-ind-905.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que providências sejam tomadas pelo Departamento responsável para a realização de infraestrutura e reparo de tapa buraco no asfalto da Rua Antônio Rodrigues da Silva, altura do Nº 351 – Jardim Paulista.</t>
   </si>
   <si>
     <t>1627</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1627/proposicao-ind-906.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1627/proposicao-ind-906.pdf</t>
   </si>
   <si>
     <t>Reitera a Indicação 30/2020 ao Chefe do Executivo Municipal que providências urgentes sejam tomadas pelo Departamento responsável para a realização de infraestrutura e reparos na tubulação de esgoto de rua da Rua Francisco Moraes, Nº 299 – Conjunto Habitacional “Florentino Binhardi” - CDHU NOVO.</t>
   </si>
   <si>
     <t>1636</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1636/proposicao-ind-901.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1636/proposicao-ind-901.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de manutenção no campo de areia, localizado atrás da Área de Lazer.</t>
   </si>
   <si>
     <t>1637</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1637/proposicao-ind-776.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1637/proposicao-ind-776.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de manutenção no arco de metal da Lagoa do Jardim José Bombonato.</t>
   </si>
   <si>
     <t>1638</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1638/proposicao-ind-902.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1638/proposicao-ind-902.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura da necessidade de lacrar a tampa do bueiro localizado na Rua Francisco Ozaki esquina com a Rua 12 CDHU</t>
   </si>
   <si>
     <t>1639</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1639/proposicao-ind-907.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1639/proposicao-ind-907.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que providências urgentes sejam tomadas pelo Departamento responsável para a realização de infraestrutura e reparo de tapa buraco no asfalto da Rua Osvaldo Sagula, altura dos Nº636 e Nº700.</t>
   </si>
   <si>
     <t>1640</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1640/proposicao-ind-908.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1640/proposicao-ind-908.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de solicitar a Vossa Excelência imediatas providências tomadas pelo Setor Responsável, para a realização de infraestrutura e reparo / manutenção do bueiro na Rua Helena Borges Pedral cruzamento com a Avenida Mariana de Souza Gomes – Califórnia II.</t>
   </si>
   <si>
     <t>1641</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1641/proposicao-ind-910_1.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1641/proposicao-ind-910_1.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor_x000D_
 competente da prefeitura no sentido de solicitar a Vossa Excelência imediatas_x000D_
 providências tomadas pelo Setor Responsável, a realização de infraestrutura e reparo /_x000D_
 manutenção do bueiro na Rua Nildo Paschoal de Mattos (Rua 5) – Belo Horizonte, altura_x000D_
 do número 77.</t>
   </si>
   <si>
     <t>1643</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1643/indicacao_iluminacao_americo_dezorzi.docx</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1643/indicacao_iluminacao_americo_dezorzi.docx</t>
   </si>
   <si>
     <t>Indicamos ao Sr Chefe do Executivo Municipal, Junto ao departamento competente da Administração, a manutenção da Iluminação na Avenida Américo Dezorzi.</t>
   </si>
   <si>
     <t>1650</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1650/indicacao_bebedouro_e_banheiro_no_patio_area_de_lazer.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1650/indicacao_bebedouro_e_banheiro_no_patio_area_de_lazer.pdf</t>
   </si>
   <si>
     <t>Colocar bebedouro de agua e banheiro no pátio da área de lazer para os instrutores e alunos das auto escola.</t>
   </si>
   <si>
     <t>1651</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1651/lombada_na_rua_fioravante_zambonini.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1651/lombada_na_rua_fioravante_zambonini.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito Venho Cumprimenta – lo cordialmente e solicitar para que seja feito uma lombada na rua Fioravante Zambonini, nº 112 no Bairro Parque Mogi.</t>
   </si>
   <si>
     <t>1652</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1652/proposicao-ind-917.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1652/proposicao-ind-917.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de manutenção no bueiro da Rua Santos Dumont, 720</t>
   </si>
   <si>
     <t>1653</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1653/ind_79.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1653/ind_79.pdf</t>
   </si>
   <si>
     <t>Indicamos ao Sr Chefe do Executivo Municipal, Junto ao departamento competente da Administração, a possibilidade da manutenção da rua Joao Manoel de Lima no inicio da rua de fronte a bomba no inicio da mesma .</t>
   </si>
   <si>
     <t>1654</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1654/proposicao-ind-920.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1654/proposicao-ind-920.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de tampar o bueiro localizado na Rua Hisashi Namba, altura do número 60 no Jardim Raia.</t>
   </si>
   <si>
     <t>1655</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1655/proposicao-ind-922.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1655/proposicao-ind-922.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de tampar os buracos localizados entre as ruas Jazon Cayres e Hisashi Namba no bairro Jardim Raia.</t>
   </si>
   <si>
     <t>1656</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1656/proposicao-ind-923.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1656/proposicao-ind-923.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor_x000D_
 competente da prefeitura no sentido de solicitar que seja feito um estudo de viabilidade_x000D_
 para a reforma completa da EMEI "ROSALI APARECIDA SERAFIM SALEH", localizado na_x000D_
 Avenida Presidente Vargas, 1177 – Centro</t>
   </si>
   <si>
     <t>1659</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1659/indicacao_buraco_rua-joao-manoel-de-lima.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1659/indicacao_buraco_rua-joao-manoel-de-lima.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que providências sejam tomadas pelo setor competente da Prefeitura para tapar buraco na Rua João Manoel de Lima - esquina com Gonçalves Dias (atrás do Amarelinha Supermercado).</t>
   </si>
   <si>
     <t>1660</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1660/proposicao-ind-938.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1660/proposicao-ind-938.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de que seja implantada a devida sinalização de trânsito (emplacamento de sentido das vias, estacionamento, conversão e paradas, bem como providenciar a pintura das sinalizações no asfalto) nos Bairros Jardim Nova Barrinha e Paineiras, para que o fluxo de veículos flua de melhor forma, evitando assim acidentes e contratempos entre os moradores locais e demais transeuntes.</t>
   </si>
   <si>
     <t>1661</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1661/proposicao-ind-939.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1661/proposicao-ind-939.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de que seja averiguado e sanado o problema de vazamento de esgoto à céu aberto, na Rua 04, próximo ao nº 216, no Bairro Belo Horizonte.</t>
   </si>
   <si>
     <t>1662</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1662/proposicao-ind-942.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1662/proposicao-ind-942.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de que se faça uma Lombada com faixa para pedestres na Avenida Júlio Marcari, em frente a ponte do Córrego Jatobá, ida e volta, na travessa com a Avenida Presidente Kennedy.</t>
   </si>
   <si>
     <t>1663</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1663/ind_87.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1663/ind_87.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de proceder limpeza lixo mato alto no terreno rua Motoqui Koto 277 vila recreio</t>
   </si>
   <si>
     <t>1664</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1664/proposicao-ind-943.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1664/proposicao-ind-943.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura para realizar manutenção das manilhas de concreto localizada na Rua 4 na altura do número 445 no bairro Belo Horizonte.</t>
   </si>
   <si>
     <t>1665</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1665/proposicao-ind-944.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1665/proposicao-ind-944.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de manutenção das manilhas de concreto localizadas no final da Rua 1 (Pastor Vicente do Nascimento) no bairro Belo Horizonte.</t>
   </si>
   <si>
     <t>1666</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1666/proposicao-ind-945.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1666/proposicao-ind-945.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que providências sejam tomadas pelo setor competente no sentido de viabilizar a colocação de redutor de velocidade (LOMBADAS) na Rua Francisco Osaki, na altura do número 1810 no bairro Colorado 2.</t>
   </si>
   <si>
     <t>1667</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1667/proposicao-ind-947.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1667/proposicao-ind-947.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que providências sejam tomadas pelo setor competente no sentido de viabilizar a colocação de redutor de velocidade (LOMBADAS) na Rua Francisco Osaki, na altura do número 1635 no bairro Colorado 2.</t>
   </si>
   <si>
     <t>1668</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1668/ind_92.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1668/ind_92.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de proceder conserto vazamento água potável Rua 8 nº42 bairro cdhu</t>
   </si>
   <si>
     <t>1669</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1669/proposicao-ind-948.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1669/proposicao-ind-948.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de recapear a Rua Nestor Martins Silva Filho, um quarteirão a partir do número 16 no bairro Vila Recreio.</t>
   </si>
   <si>
     <t>1670</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1670/proposicao-ind-949.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1670/proposicao-ind-949.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor_x000D_
 competente da prefeitura no sentido de solicitar a instalação de bebedouro de água no_x000D_
 Conselho Tutelar, localizado na Rua Humberto Biancardi, 194 - Centro</t>
   </si>
   <si>
     <t>1671</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1671/ind_95.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1671/ind_95.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve vêm, respeitosamente, na forma regimental e depois de ouvido o E. Plenário desta Casa, INDICAR ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de buracos na rua:Dom Pedro na altura do numero 397 .</t>
   </si>
   <si>
     <t>1672</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1672/ind_96.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1672/ind_96.pdf</t>
   </si>
   <si>
     <t>EXMO.SR. PRESIDENTE DA CÂMARA MUNICIPAL DE BARRINHA:_x000D_
 O vereador que esta subscreve vêm, respeitosamente, na forma regimental , INDICAR ao_x000D_
 Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no_x000D_
 sentido de que vários buracos na rua Antônio rodrigues da silva n altura n397 bairro jardim paulista _x000D_
 paulista .</t>
   </si>
   <si>
     <t>1673</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1673/ind_97.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1673/ind_97.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve vêm, respeitosamente, na forma regimental e depois de_x000D_
 ouvido o E. Plenário desta Casa, INDICAR ao Chefe do Executivo Municipal que estudos sejam_x000D_
 realizados pelo setor competente da prefeitura no sentido de rua; maria maria de Lurdes Juvenal_x000D_
 dias bairro colorado 2 n 1575 bueiros entupido e matos em terrenos no mesmo local.</t>
   </si>
   <si>
     <t>1674</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1674/proposicao-ind-894_1.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1674/proposicao-ind-894_1.pdf</t>
   </si>
   <si>
     <t>1675</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1675/proposicao-ind-950.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1675/proposicao-ind-950.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de realizar a limpeza geral das galerias pluviais dos bairros Jardim Nova Barrinha e Paineiras que encontram-se entupidas.</t>
   </si>
   <si>
     <t>1676</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1676/proposicao-ind-951.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1676/proposicao-ind-951.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de que seja providenciado a implantação de asfalto em rua de terra, localizada ao final da Avenida Júlio Marcari (próximo a lagoa do Jardim José Bombonato, especificamente atrás do clube inacabado do Jardim Raya).</t>
   </si>
   <si>
     <t>1677</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1677/ind_101.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1677/ind_101.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor_x000D_
 competente da prefeitura no sentido de solicitar a realização de infraestrutura e manutenção no bueiro desnivelado na Avenida Jamil Said Ahmed Saleh, altura do número 495.</t>
   </si>
   <si>
     <t>1678</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1678/proposicao-ind-952.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1678/proposicao-ind-952.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor_x000D_
 competente da prefeitura no sentido de avaliar a possibilidade de tornar mão única o_x000D_
 trecho da Avenida Dr. Gumercindo Velludo que vai da Rodoviária Municipal até a Avenida_x000D_
 Júlio Marcari, para que diminua-se o fluxo de veículos no local e haja assim mais_x000D_
 segurança aos pedestres que ali transitam.</t>
   </si>
   <si>
     <t>1679</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1679/proposicao-ind-955.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1679/proposicao-ind-955.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor_x000D_
 competente da prefeitura no sentido de solicitar com urgência a Reforma do P.S.F._x000D_
 (Programa Saúde da Família) "Ovideo Rodrigues Campos", localizado na Rua José_x000D_
 Geraldo Constantino, 256 - Vila São José.</t>
   </si>
   <si>
     <t>1682</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1682/proposicao-ind-965.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1682/proposicao-ind-965.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que providências urgentes sejam tomadas pelo Departamento responsável para a realização de infraestrutura e reparo de tapa buraco no asfalto da Rua 01, Nº 270 – Jardim José Bombonato.</t>
   </si>
   <si>
     <t>1683</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1683/proposicao-ind-959.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1683/proposicao-ind-959.pdf</t>
   </si>
   <si>
     <t>Reitera a Indicação Nº197/2019 ao Chefe do Executivo Municipal que providências sejam tomadas pelo Departamento responsável no sentido de que seja construído um balanço para evitar que águas da chuva invadam casas entre o cruzamento da Rua Santos Dumont altura doNº480 com a Rua 02, altura do N°275 do Conjunto Habitacional José Bombonato.</t>
   </si>
   <si>
     <t>1684</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1684/proposicao-ind-957.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1684/proposicao-ind-957.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de que seja feito a correção dos valores do auxílio alimentação pago aos Servidores Públicos Municipais, visando igualar os valores entre as funções, pois hoje existem alguns cargos que recebem valores maiores que outros.</t>
   </si>
   <si>
     <t>1685</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1685/proposicao-ind-960.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1685/proposicao-ind-960.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que providências urgentes sejam tomadas pelo Departamento responsável para a realização de infraestrutura de melhorias, manutenção ou reforma predial das escolas municipais.</t>
   </si>
   <si>
     <t>1686</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1686/proposicao-ind-961.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1686/proposicao-ind-961.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de que seja criado no site oficial da Prefeitura Municipal, área específica de OUVIDORIA para que a população possa realizar reivindicações, reclamações e sugestões diretamente ao Poder Público e estas sejam repassadas automaticamente aos órgãos e setores competentes.</t>
   </si>
   <si>
     <t>1687</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1687/proposicao-ind-963.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1687/proposicao-ind-963.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor_x000D_
 competente da prefeitura no sentido de solicitar a realização de infraestrutura e reparo_x000D_
 de "Tapa buraco" no asfalto da Avenida Jamil Said Ahmed Saleh cruzamento com a Rua_x000D_
 Marechal Rondon - Jardim Paulista.</t>
   </si>
   <si>
     <t>1688</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1688/ind_110.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1688/ind_110.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que providências sejam tomadas pelo setor competente no sentido de viabilizar a colocação de redutor de velocidade (LOMBADAS) na Rua Marcos Antonio de Carvalho, na altura do número 82 no bairro José Florentino Binhardi (Mutirão).</t>
   </si>
   <si>
     <t>1689</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1689/ind_111.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1689/ind_111.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de proceder a colocação/ conserto de tampa de bueiro localizado na Rua Osvaldo Sagula cruzamento Rua Vital Brasil, bairro Jardim Paulista.</t>
   </si>
   <si>
     <t>1690</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1690/ind_112.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1690/ind_112.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor_x000D_
 competente da prefeitura no sentido de proceder instalação de muro de arrimo em volta_x000D_
 do campo de areia na área de lazer.</t>
   </si>
   <si>
     <t>1691</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1691/proposicao-ind-967.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1691/proposicao-ind-967.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de viabilizar a colocação de redutores de velocidade (LOMBADAS) na Avenida José Geraldo Antônio, altura dos números 310 e 440, no bairro Jardim Nova Barrinha.</t>
   </si>
   <si>
     <t>1692</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1692/ind_114.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1692/ind_114.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que providências sejam tomadas pelo setor_x000D_
 competente no sentido de viabilizar a colocação de redutor de velocidade (LOMBADAS)_x000D_
 na Rua Manuel Bueno de Andrade, na altura do número 750, bairro Nova_x000D_
 Aliança, Barrinha - SP.</t>
   </si>
   <si>
     <t>1693</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1693/ind_115.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1693/ind_115.pdf</t>
   </si>
   <si>
     <t>INDICAR ao Excelentíssimo Senhor Prefeito deste Município, para que promova junto ao setor competente o conserto do cano de esgoto  dentro do banheiro do consultorio do"G.O" da UBS 05, localizado na Rua Nestor Martins Silva Filho, nº769, Bairro Vila Recreio.</t>
   </si>
   <si>
     <t>1694</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1694/ind_116.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1694/ind_116.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que providências sejam tomadas pelo setor_x000D_
 competente no sentido de viabilizar a colocação de redutor de velocidade (LOMBADAS)_x000D_
 na Rua Joaquim Xavier de Oliveira, altura do número 174, Bairro Paineiras.</t>
   </si>
   <si>
     <t>1696</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1696/proposicao-ind-976.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1696/proposicao-ind-976.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que providências sejam tomadas pelo setor competente da prefeitura no sentido de que seja iniciado de imediato atendimento de psicoterapia infantojuvenil.</t>
   </si>
   <si>
     <t>1701</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1701/proposicao-ind-977.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1701/proposicao-ind-977.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de passar pelo menos duas vezes na semana o caminhão que recolhe lixo no bairro Jardim Primavera. Moradores reclamam que os caminhões demoram dias para passar recolhendo, com isso bichos peçonhentos acabam se juntando.</t>
   </si>
   <si>
     <t>1702</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1702/ind_119.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1702/ind_119.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da Prefeitura no sentido de solicitar a realização de infraestrutura/ manutenção (troca das tampas de boca de lobo quebradas) na Avenida José Krumpos cruzamento com a Rua Marechal Rondon - Jardim José Bombonato.</t>
   </si>
   <si>
     <t>1703</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1703/proposicao-ind-980.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1703/proposicao-ind-980.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor_x000D_
 competente da prefeitura no sentido de viabilizar a colocação de redutor de velocidade_x000D_
 (LOMBADA), na Rua Maria Valdete Lopes Macedo, altura do número 402 - Jardim_x000D_
 Califórnia II.</t>
   </si>
   <si>
     <t>1704</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1704/ind_121.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1704/ind_121.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de recapear o cruzamento da Rua Antonio Orlando Gonçalves com a Rua Ludovico de Oliveira Borges no bairro Parque Mogi</t>
   </si>
   <si>
     <t>1705</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1705/proposicao-ind-982_1.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1705/proposicao-ind-982_1.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de manutenção/ desentupir o bueiro localizado na Rua Jean de Souza Silva na altura do número 275 no Colorado 1.</t>
   </si>
   <si>
     <t>1706</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1706/proposicao-indicacao-_tapa_buraco_vital_brasil_x_costa_e_silva.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1706/proposicao-indicacao-_tapa_buraco_vital_brasil_x_costa_e_silva.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor_x000D_
 competente da prefeitura no sentido de realizar serviços de " Tapa Buraco " na esquina_x000D_
 da Rua Vital Brasil, com a Avenida Costa e Silva, frente à Funerária Barrinha.</t>
   </si>
   <si>
     <t>1707</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1707/indicacao_vazamento-de-agua_av-pres-castelo-branco-1674.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1707/indicacao_vazamento-de-agua_av-pres-castelo-branco-1674.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que providências sejam tomadas pelo setor competente da Prefeitura no sentido de fazer munutenção de um buraco com vazamento de água na Avenida Presidente Castelo Branco, altura do número 1674.</t>
   </si>
   <si>
     <t>1708</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1708/indicacao_ponte-corrego-jatoba_feira.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1708/indicacao_ponte-corrego-jatoba_feira.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da Prefeitura no sentido de construir uma ponte no Corrégo Jatobá, ao lado da Lagoa do Jardim José Bombonato, de modo a possibilitar que os frequentadores da feira possam se locomover de um lado para o outro com mais facilidade.</t>
   </si>
   <si>
     <t>1709</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
     <t>Alessandro DVD</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1709/proposicao-ind-988.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1709/proposicao-ind-988.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que providências sejam tomadas pelo setor competente no sentido de viabilizar a colocação de redutor de velocidade (LOMBADAS) na rua Francisco Osaki, na altura do número 1800.</t>
   </si>
   <si>
     <t>1710</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1710/ind_127.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1710/ind_127.pdf</t>
   </si>
   <si>
     <t>Fazer uma rampa de acessibilidade nas escadas da Unidade Mista de Saúde.</t>
   </si>
   <si>
     <t>1711</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1711/proposicao-ind-990.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1711/proposicao-ind-990.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor_x000D_
 competente da prefeitura no sentido de solicitar a realização de infraestrutura e reparo_x000D_
 "Tapa buraco", no asfalto da Rua Virgílio Merli altura do número 376 - Parque Mogi.</t>
   </si>
   <si>
     <t>1712</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1712/ind_129.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1712/ind_129.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de tampar o buraco localizado na Rua Virgilio Merli, 362.</t>
   </si>
   <si>
     <t>1713</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1713/ind_130.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1713/ind_130.pdf</t>
   </si>
   <si>
     <t>Tapar buracos na Avenida Jamil Said Ahmed Saleh n° 318 em frente uma oficina de motos.</t>
   </si>
   <si>
     <t>1714</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1714/proposicao-ind-995.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1714/proposicao-ind-995.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de colocar uma placa "Proibido Jogar Lixo" na praça da Rua 4 no bairro CDHU (ao lado da quadra de esporte do bairro).</t>
   </si>
   <si>
     <t>1715</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1715/ind_132.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1715/ind_132.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de providenciar a instalação de um bebedouro d'água na Rodoviária Municipal.</t>
   </si>
   <si>
     <t>1716</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1716/ind_133.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1716/ind_133.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido regularizar o conserto do   vazamento de água potável na Rua Fioravante Zambonini, 338 - Vila São Jose de frente Escola Ibraim Saleh.</t>
   </si>
   <si>
     <t>1717</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1717/proposicao-ind-1005.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1717/proposicao-ind-1005.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido  de proceder com urgência a construção de um balanço na rua: José de Alencar esquina com a Rua João Manoel de Lima, no bairro Jardim Paulista.</t>
   </si>
   <si>
     <t>1718</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1718/ind_135.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1718/ind_135.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que providências sejam tomadas pelo setor competente no sentido de viabilizar a colocação de redutor de velocidade (LOMBADAS)na W 04, na altura do número 85, Jardim Vera lúcia.</t>
   </si>
   <si>
     <t>1719</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1719/ind_136.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1719/ind_136.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que providências sejam tomadas pelo setor_x000D_
 competente no sentido de viabilizar a colocação de redutor de velocidade (LOMBADAS)_x000D_
 na W 03, na altura do número 257, Jardim Vera Lúcia.</t>
   </si>
   <si>
     <t>1720</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1720/ind_137.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1720/ind_137.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que providências sejam tomadas pelo setor_x000D_
 competente no sentido de viabilizar a colocação de redutor de velocidade (LOMBADAS)_x000D_
 na Rua Francisco Osaki, na altura do número 1655, Jardim Colorado II.</t>
   </si>
   <si>
     <t>1721</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1721/ind_138.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1721/ind_138.pdf</t>
   </si>
   <si>
     <t>INDICAR ao Excelentíssimo Senhor Prefeito deste Município, para que promova junto ao_x000D_
 setor competente a limpeza e o corte dos matos altos do campo de futebol atrás da Área_x000D_
 de Lazer.</t>
   </si>
   <si>
     <t>1722</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1722/proposicao-ind-1014.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1722/proposicao-ind-1014.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que providências sejam tomadas pelo setor competente no sentido de viabilizar a colocação de redutor de velocidade (LOMBADAS)  na Rua General Osório ao lado da Congregação Cristã no bairro - Vila Recreio, na altura do número 719.</t>
   </si>
   <si>
     <t>1723</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1723/ind_140.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1723/ind_140.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor_x000D_
 competente da prefeitura no sentido de manter o funcionamento normal de atendimento ao público da Farmácia Municipal em horário de almoço e após as 17h (funcionamento 24h).</t>
   </si>
   <si>
     <t>1725</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1725/proposicao-ind-1017_1.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1725/proposicao-ind-1017_1.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de tampar o buraco localizado no cruzamento da Felipe Daher com a Virgílio Merli, na altura do número 95 no bairro Parque Mogi.</t>
   </si>
   <si>
     <t>1726</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1726/proposicao-ind-1020_3.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1726/proposicao-ind-1020_3.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de desentupir um bueiro na Rua 04, altura do número 495 - Bairro Belo Horizonte.</t>
   </si>
   <si>
     <t>1727</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1727/proposicao-ind-1021.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1727/proposicao-ind-1021.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de que seja colocada em prática - COM URGÊNCIA - a Lei nº 2409, de 02 de Junho de 2017, aprovada por esta Casa e sancionada pelo Poder Executivo Municipal, que "Dispõe sobre a criação do serviço de apreensão de animais e dá outras providências."</t>
   </si>
   <si>
     <t>1728</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1728/proposicao-ind-1022.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1728/proposicao-ind-1022.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor_x000D_
 competente da prefeitura no sentido de que se faça a compra de EPIs e capas de chuva_x000D_
 para os profissionais Coletores de Resíduos Sólidos.</t>
   </si>
   <si>
     <t>1729</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1729/ind_145.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1729/ind_145.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da Prefeitura no sentido de providenciar uma limpeza de terreno em local que menciona.</t>
   </si>
   <si>
     <t>1730</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1730/proposicao-ind-1027.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1730/proposicao-ind-1027.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de solicitar o recapeamento asfáltico na rua DRº Sérgio Rosseti na altura do número 235 até o número 862, no Bairro Vila Recreio.</t>
   </si>
   <si>
     <t>1731</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1731/ind_147.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1731/ind_147.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da Prefeitura no sentido de realizar manutenção em vazamento de água na Rua Juvenal Rodrigues Marinho, n°42.</t>
   </si>
   <si>
     <t>1732</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1732/proposicao-ind-1031.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1732/proposicao-ind-1031.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de solicitar o recapeamento asfáltico na rua General Osório na altura do número 785 até o número 828, no Bairro Vila Recreio.</t>
   </si>
   <si>
     <t>1733</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1733/proposicao-ind-1035.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1733/proposicao-ind-1035.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de implantar - COM URGÊNCIA - no início do trecho que leva até o Rio Mogi-Guaçu (Ponte velha), sinalização identificando estrada sem saída no caminho, bem como implantar sonorizadores no local, placas de redução de velocidade e instalação de "guard rail" ao final do trecho (local mais próximo ao rio),_x000D_
 visando proteger todos que vão até o local e evitando assim que motoristas de grandes_x000D_
 conduções adentrem o local já que o trecho não permite manobras para retorno.</t>
   </si>
   <si>
     <t>1734</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1734/ind_150.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1734/ind_150.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que providências sejam tomadas pelo setor competente da Prefeitura no sentido de fazer manutenção e desentupir bueiro da Av. Presidente Castelo Branco, 2034 (esquina - em frente à Área de Lazer).</t>
   </si>
   <si>
     <t>1735</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1735/indicacao_limpeza_creas.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1735/indicacao_limpeza_creas.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que providências sejam tomadas pelo setor competente da Prefeitura no sentido de fazer limpeza/manutenção no banheiro do CREAS. Se possível também destinar funcionária(o) para o cargo de serviços gerais do departamento, pois estão sem esse tipo de assistência por lá.</t>
   </si>
   <si>
     <t>1736</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1736/indicacao_faixa-antiderrapante-ums.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1736/indicacao_faixa-antiderrapante-ums.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que providências sejam tomadas pelo setor competente da Prefeitura no sentido de instalar faixa adesiva antiderrapante na escadaria de entrada da Unidade Mista de Saúde.</t>
   </si>
   <si>
     <t>1737</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1737/ind_153.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1737/ind_153.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de construir novos reservatórios de água no Bairro Jardim Paulista.</t>
   </si>
   <si>
     <t>1738</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1738/proposicao-ind-1044.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1738/proposicao-ind-1044.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de que seja criado um programa de Auxílio aos Professores da Rede Municipal de Ensino mediante a necessidade do trabalho de Ensino Remoto que vem sendo aplicado aos alunos desde o ano de 2020.</t>
   </si>
   <si>
     <t>1739</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1739/ind_limpeza_escola_darvy.docx</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1739/ind_limpeza_escola_darvy.docx</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que sejam realizados pelo setor competente da_x000D_
 prefeitura no sentido de que se faça a manutenção de limpeza aos arredores da escola_x000D_
 Municipal EMEF Prof. Darvy Mascaro.</t>
   </si>
   <si>
     <t>1740</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1740/proposicao-ind-999.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1740/proposicao-ind-999.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de realização de infraestrutura e reparo de tapa buraco no asfalto da Rua Mituo Takahasi em frente ao número 983, no bairro Califónia 01.</t>
   </si>
   <si>
     <t>1741</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1741/proposicao-ind-1001.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1741/proposicao-ind-1001.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de realização de infraestrutura e reparo de tapa buraco no asfalto da Rua Mituo Takahasi esquina com a Rua Tiago Chavier de lima.</t>
   </si>
   <si>
     <t>1742</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1742/proposicao-ind-1002.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1742/proposicao-ind-1002.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de realização de infraestrutura e reparo de tapa buraco no asfalto da Rua Mituo Takahasi em frente ao número 315, no Bairro Califórnia 01.</t>
   </si>
   <si>
     <t>1743</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1743/proposicao-ind-1003.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1743/proposicao-ind-1003.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de  realização de infraestrutura e reparo de tapa buraco no asfalto da Rua Mituo Takahasi esquina com a Rua Maria F.Rodrigues, no Bairro Califónia 01.</t>
   </si>
   <si>
     <t>1745</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1745/proposicao-ind-1032.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1745/proposicao-ind-1032.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de realização de infraestrutura e reparo de tapa buraco no asfalto da AV. Mituo takahasi esquina com a rua José Felipe, no bairro Jardim Califónia01.</t>
   </si>
   <si>
     <t>1746</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1746/proposicao-ind-1042.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1746/proposicao-ind-1042.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que providências sejam tomadas pelo setor competente no sentido de viabilizar a colocação de redutor de velocidade (LOMBADAS) na rua Osvaldo Sagula, na altura do número 300 no bairro Jardim Paulista.</t>
   </si>
   <si>
     <t>1747</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1747/proposicao-ind-1043.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1747/proposicao-ind-1043.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que providências sejam tomadas pelo setor competente no sentido de viabilizar a colocação de redutor de velocidade (LOMBADAS) na rua Osvaldo Sagula, na altura do número 536 no bairro Jardim Paulista.</t>
   </si>
   <si>
     <t>1749</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1749/proposicao-ind-1048.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1749/proposicao-ind-1048.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura pra que volte o horário "corrido" sem intervalo para o almoço do controle de vetores do nosso município.</t>
   </si>
   <si>
     <t>1750</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1750/ind_164.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1750/ind_164.pdf</t>
   </si>
   <si>
     <t>INDICAR ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de providenciar sinalização de solo e placa destinando uma vaga de estacionamento para portadores de deficiência e uma vaga para idosos defronte à Câmara e à Prefeitura Municipal.</t>
   </si>
   <si>
     <t>1751</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1751/proposicao-ind-1051.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1751/proposicao-ind-1051.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que providências sejam tomadas pelo setor competente no sentido de viabilizar a colocação de redutor de velocidade (LOMBADAS) na rua José Antônio da silva, na altura do número 78 no bairro Jardim Califórnia 01.</t>
   </si>
   <si>
     <t>1752</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1752/proposicao-ind-1052.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1752/proposicao-ind-1052.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que providências sejam tomadas pelo setor competente no sentido de viabilizar a colocação de redutor de velocidade (LOMBADAS) na rua José Felipe, na altura do número 67 no bairro Califórnia 01.</t>
   </si>
   <si>
     <t>1753</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1753/proposicao-ind-1053.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1753/proposicao-ind-1053.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que seja feito um convênio com a "Casa de Apoio ao Idoso" do nosso município.</t>
   </si>
   <si>
     <t>1754</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1754/11_1054_demarcar-vagas-idosos-deficientes.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1754/11_1054_demarcar-vagas-idosos-deficientes.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que providências sejam tomadas pelo setor competente da Prefeitura no sentido de demarcar vagas reservadas para Idosos e Pessoas Portadoras de Deficiências, nos estacionamentos (vias públicas) do Centro da cidade.</t>
   </si>
   <si>
     <t>1761</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1761/indi_169.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1761/indi_169.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve vêm, respeitosamente, na forma regimental e depois de ouvido o E. Plenário desta Casa, INDICAR ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de fazer a manutenção de um vazamento de agua na Rua 12, n° 90 no Bairro CDHU.</t>
   </si>
   <si>
     <t>1762</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1762/proposicao-ind-1061.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1762/proposicao-ind-1061.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor_x000D_
 competente da prefeitura no sentido de solicitar a realização de infraestrutura /_x000D_
 manutenção do vazamento de água no asfalto, na Rua Paulo Lisboa, altura do número_x000D_
 105 - Jardim Belo Horizonte.</t>
   </si>
   <si>
     <t>1763</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
     <t>Marisa Protetora Dos Animais, Professor Vicente</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1763/proposicao-ind-1057.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1763/proposicao-ind-1057.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor_x000D_
 competente da prefeitura no sentido de que se faça necessariamente para a causa_x000D_
 animal, a castração de cães, gatos e cavalos de maneira que os serviços, assim como as_x000D_
 medicações para realizar o processo de castrar, seja totalmente gratuita.</t>
   </si>
   <si>
     <t>1765</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1765/proposicao-ind-1063_1.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1765/proposicao-ind-1063_1.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de jogar terra em uma área que pertence a prefeitura (Rua Benedita Alves Barroso, 121 - CDHU), municipe que vive ao lado, no endereço informado,  reclama de rechaduras e da entrada de água em sua casa quando chove.</t>
   </si>
   <si>
     <t>1767</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1767/ind_173.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1767/ind_173.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da Prefeitura no sentido de tapar buracos que foram abertos há dois meses devido um vazamento de água  na Avenida Mariana De Souza n°560Colorado I e também retirar o resto de material que foi deixado.</t>
   </si>
   <si>
     <t>1768</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1768/proposicao-ind-1066.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1768/proposicao-ind-1066.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor_x000D_
 competente da prefeitura no sentido de solicitar a realização da operação "Tapa buraco",_x000D_
 na Avenida Jamil Said Ahmed Saleh cruzamento com a Rua Plínio Catarino (ao lado do_x000D_
 Fenix) - Jardim Lisboa.</t>
   </si>
   <si>
     <t>1769</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1769/ind_175.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1769/ind_175.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da Prefeitura no sentido de colocar iluminação e recapear a rua que liga o Bairro Vila São Jose ao Bairro Beija Flor.</t>
   </si>
   <si>
     <t>1770</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1770/ind_176.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1770/ind_176.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da Prefeitura no sentido de fornecer os equipamentos de segurança individual aos funcionários da garagem.</t>
   </si>
   <si>
     <t>1771</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1771/ind_177.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1771/ind_177.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Poder Executivo Municipal que estudos sejam realizados pelo setor competente da Prefeitura no sentido de promover a limpeza entorno da linha do trem na Avenida Paulista,  defronte ao número 66/ Centro.</t>
   </si>
   <si>
     <t>1772</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1772/ind_178.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1772/ind_178.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da Prefeitura no sentido de solicitar o conserto de um cano de água potável ou o reparo da caixa d'agua da escola Luiz Marcari.</t>
   </si>
   <si>
     <t>1773</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1773/ind_179.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1773/ind_179.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor_x000D_
 competente da prefeitura no sentido de realizar uma reforma na Praça dos_x000D_
 Trabalhadores, Vila São José.</t>
   </si>
   <si>
     <t>1774</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1774/ind_180.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1774/ind_180.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de realizar obras de infra estrutura no espaço destinado para área verde do Bairro Colorado I e II, na Rua Maria Valdete Macedo do nº 482ao nº 1061.</t>
   </si>
   <si>
     <t>1776</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1776/proposicao-ind-1082.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1776/proposicao-ind-1082.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que sejam realizados pelo setor competente da_x000D_
 prefeitura no sentido de que se faça uma Campanha de Vacinação antirrábica para os_x000D_
 animais domésticos de toda a população de Barrinha.</t>
   </si>
   <si>
     <t>1778</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1778/proposicao-ind-1086.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1778/proposicao-ind-1086.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que sejam realizados pelo setor competente da_x000D_
 prefeitura no sentido de que se faça uma Campanha de Conscientização dos munícipes_x000D_
 de Barrinha para manter a cidade mais limpa.</t>
   </si>
   <si>
     <t>1780</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1780/proposicao-ind-1096.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1780/proposicao-ind-1096.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal, que sejam realizados pelo setor competente da_x000D_
 prefeitura, no sentido de que se faça um estudo, a fim de oferecer Caçambas para_x000D_
 descarte de entulhos aos munícipes de Barrinha, por um valor de baixo custo.</t>
   </si>
   <si>
     <t>1781</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1781/ind_184.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1781/ind_184.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da Prefeitura no sentido de desentupir um bueiro na Rua 4 altura do n°97 no Bairro Belo Horizonte.</t>
   </si>
   <si>
     <t>1783</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1783/ind_185.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1783/ind_185.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor_x000D_
 competente da Prefeitura no sentido de TAPAR UM BURACO em frente uma residência na_x000D_
 Rua Duque de Caxias, n° 510 no Bairro Vila Recreio.</t>
   </si>
   <si>
     <t>1784</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1784/ind_186.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1784/ind_186.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor_x000D_
 competente da prefeitura no sentido de FAZER UMA LIMPEZA EM UMA CASA_x000D_
 ABANDONADA na Rua Osvaldo Sagula, n° 331 no Bairro Jardim Paulista.</t>
   </si>
   <si>
     <t>1785</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1785/ind_187.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1785/ind_187.pdf</t>
   </si>
   <si>
     <t>Indica à Mesa Diretora desta Casa de Leis que funcionarios municipais com suspeita de_x000D_
 estar acometido do novo coronavírus permacenam em qurentena ate o resultados dos_x000D_
 exames sejam confirmados.</t>
   </si>
   <si>
     <t>1786</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1786/proposicao-ind-1102.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1786/proposicao-ind-1102.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de realizar implantação de _x000D_
 lixeiras no entorno de todo perímetro da lagoa da Vila Recreio - PARQUE ECOLÓGICO BETO ABACAXI.</t>
   </si>
   <si>
     <t>1787</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1787/proposicao-ind-1103.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1787/proposicao-ind-1103.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor_x000D_
 competente da prefeitura no sentido de solicitar através da Secretaria de Saúde, que_x000D_
 seja implantado o Plantão Odontológico com atendimento 24 horas, no Centro_x000D_
 Odontológico “Oscar Takenobu Okano”, localizado a Avenida Presidente Costa e Silva,_x000D_
 777 – Vila Recreio.</t>
   </si>
   <si>
     <t>1788</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1788/ind_190.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1788/ind_190.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor_x000D_
 competente da prefeitura no sentido de solicitar / implantar a instalação de academia ao ar livre, próximo da área de lazer, situada à Avenida Presidente Kennedy, 178 – Vila_x000D_
 Recreio.</t>
   </si>
   <si>
     <t>1789</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1789/ind_191.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1789/ind_191.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor_x000D_
 competente da Prefeitura no sentido de fazer uma LOMBADA na rua Valdemar Batista_x000D_
 Alvarenga nº 546 no Bairro Colorado I.</t>
   </si>
   <si>
     <t>1790</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1790/indicacao_05.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1790/indicacao_05.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de que seja informado no boletim epidemiológico o número de pessoas já vacinadas na cidade.</t>
   </si>
   <si>
     <t>1791</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1791/indicacao_06.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1791/indicacao_06.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de construir mais 3 (três) salas na creche Kasumi.</t>
   </si>
   <si>
     <t>1793</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1793/proposicao-ind-1109.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1793/proposicao-ind-1109.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de realizar a LIMPEZA DO TERRENO que pertence a EMEF DR. ''PAULO DA SILVA PRADO'', localizado na Avenida Presidente Vargas, ao lado do número 1222.</t>
   </si>
   <si>
     <t>1794</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1794/manutencao_bueiro_rua05-jose-bombonato.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1794/manutencao_bueiro_rua05-jose-bombonato.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que providências sejam tomadas pelo setor competente da Prefeitura no sentido de fazer manutenção de um bueiro/boca de lobo na Rua 05, altura do nº 108, do Jardim José Bombonato.</t>
   </si>
   <si>
     <t>1795</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1795/indicacao_07.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1795/indicacao_07.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de aumentar mais uma sala de vacina e se for possível que ocorra também a vacinação por Drive-Thru.</t>
   </si>
   <si>
     <t>1798</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1798/proposicao-ind-1107.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1798/proposicao-ind-1107.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que providências sejam tomadas pelo Departamento responsável para a identificação dos funcionários das repartições públicas através de crachás prioridade ao setor da saúde.</t>
   </si>
   <si>
     <t>1803</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1803/proposicao-ind-1111.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1803/proposicao-ind-1111.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de arrumar a boca do bueiro localizado na calçada em frente a casa número 70 na Rua Hisashi Namba.</t>
   </si>
   <si>
     <t>1804</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1804/ind_200.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1804/ind_200.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que sejam realizados pelo setor competente da_x000D_
 prefeitura no sentido de que se faça um estudo para a compra de anestésicos e_x000D_
 medicamentos veterinários no que tange a castração de animais domésticos.</t>
   </si>
   <si>
     <t>1805</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1805/ind_201.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1805/ind_201.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de implantar uma saída para a água que acumula na Rua Euclides da Cunha na altura do número 556 no bairro Jardim Bombonato.</t>
   </si>
   <si>
     <t>1807</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1807/proposicao-ind-1121.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1807/proposicao-ind-1121.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de realizar a abertura das bocas de lobo que foram fechadas por moradores na esquina, que fica no cruzamento da rua Nestor Martins da Silva Filho com a Avenida Dr Gumercindo Velludo.</t>
   </si>
   <si>
     <t>1808</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1808/ind_203.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1808/ind_203.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor_x000D_
 competente da Prefeitura para que determine o devido reparo “tapa buraco” na Rua_x000D_
 Antonio Rodrigues da Silva esquina com a Rua Vital Brasil , Jd. José Bombonato.</t>
   </si>
   <si>
     <t>1809</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1809/proposicao-ind-1122.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1809/proposicao-ind-1122.pdf</t>
   </si>
   <si>
     <t>Reitera Indicação ao Chefe do Executivo Municipal, solicitando que o setor competente da prefeitura acate e execute a indicação nº 30, de autoria do vereador Professor Vicente, que solicita melhorias nas rotatórias que ligam Barrinha a Área Industrial, ao Cemitério Municipal e aos bairros Jardim Nova Barrinha e Paineiras.</t>
   </si>
   <si>
     <t>1811</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1811/ind_205.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1811/ind_205.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Executivo Municipal para que determine junto ao setor competente o devido reparo “tapa buraco” na Rua Valdemar Alves defronte ao número 265, CDHU 2.</t>
   </si>
   <si>
     <t>1812</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1812/ind_206.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1812/ind_206.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de FAZER CALÇADA NA RUA MARGINAL.</t>
   </si>
   <si>
     <t>1813</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1813/vazamento-rua-dos-andradas-581-garagem-saobento.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1813/vazamento-rua-dos-andradas-581-garagem-saobento.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que providências sejam tomadas pelo setor competente da Prefeitura no sentido de consertar vazamento de água na Rua dos Andradas, altura do número 581 (em frente à garagem da São Bento).</t>
   </si>
   <si>
     <t>1814</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1814/ind_208.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1814/ind_208.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor_x000D_
 competente da Prefeitura no sentido de realizar a limpeza e o recolhimento de galhos_x000D_
 na Rua Joaquim Xavier de Oliveira defronte ao número 174, Bairro Paineiras.</t>
   </si>
   <si>
     <t>1815</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1815/ind_209.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1815/ind_209.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da Prefeitura no sentido de promover junto ao setor competente o conserto de um cano de água potável, na Rua 03 em frente ao número263, Bairro Jardim Belo Horizonte.</t>
   </si>
   <si>
     <t>1816</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1816/ind_210.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1816/ind_210.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor_x000D_
 competente da Prefeitura no sentido de promover junto ao setor competente a limpeza_x000D_
 da praça do CDHU localizada na Rua 07 cruzamento com a Rua Francisco Osaki.</t>
   </si>
   <si>
     <t>1820</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1820/proposicao-ind-1129.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1820/proposicao-ind-1129.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de cortar (podar) as árvores localizadas na lagoa da área de lazer que estão tampando alguns postes de iluminação.</t>
   </si>
   <si>
     <t>1821</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1821/proposicao-ind-1130.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1821/proposicao-ind-1130.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de realizar levantamento de todos os pontos da Cidade com falta de iluminação adequada e, posteriormente, realize a devida instalação nas vias e espaços públicos em questão, garantindo maior visibilidade, conforto e segurança noturna aos munícipes.</t>
   </si>
   <si>
     <t>1822</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1822/proposicao-ind-1132.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1822/proposicao-ind-1132.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor_x000D_
 competente da prefeitura no sentido de realizar a instalação de lixeiras coletoras_x000D_
 seletivas em pontos estratégicos da cidade, terrenos área verde e nos prédios públicos.</t>
   </si>
   <si>
     <t>1823</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1823/proposicao-ind-1134_1.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1823/proposicao-ind-1134_1.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de arrumar o vazamento de água na Rua Alexandre Carreira, 86</t>
   </si>
   <si>
     <t>1824</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1824/proposicao-ind-1135.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1824/proposicao-ind-1135.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de arrumar o bueiro localizado na Rua Rafael Brunine, 516 - Vila Recreio. O mesmo está com vazamento, entrando água suja dentro da casa da municipe.</t>
   </si>
   <si>
     <t>1825</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1825/proposicao-ind-1133.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1825/proposicao-ind-1133.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor_x000D_
 competente da prefeitura no sentido de solicitar a realização "Tapa Buraco", Na Rua_x000D_
 Francisco Ozaki, altura do número 472 - CDHU.</t>
   </si>
   <si>
     <t>1826</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1826/ind_217.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1826/ind_217.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Executivo Municipal que promova estudos junto ao setor_x000D_
 competente no sentido de realizar limpeza na área institucional localizada no bairro_x000D_
 Nova Barrinha na Av. Professora Ruth Brunini, em frente ao número 107.</t>
   </si>
   <si>
     <t>1827</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1827/ind_218.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1827/ind_218.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente no sentido de realizar a limpeza na área verde localizada no bairro Nova Barrinha, na Rua Odelina Pereira da Silva esquina com a Av. Professora Ruth Brunini.</t>
   </si>
   <si>
     <t>1828</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1828/iluminacao_rua-sussumo-okano.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1828/iluminacao_rua-sussumo-okano.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de melhorar a iluminação da Rua Sussumo Okano.</t>
   </si>
   <si>
     <t>1829</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1829/iluminacao_pracinha-posto-zema.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1829/iluminacao_pracinha-posto-zema.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de melhorar a iluminação da pracinha da entrada da cidade (em frente ao posto Zema).</t>
   </si>
   <si>
     <t>1830</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1830/informacoes_vacinacao.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1830/informacoes_vacinacao.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que por meio da Secretaria da Saúde, nos sejam dadas informações a respeito da vacinação contra a Covid-19 já realizadas em nossa cidade.</t>
   </si>
   <si>
     <t>1831</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1831/proposicao-ind-1146.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1831/proposicao-ind-1146.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor_x000D_
 competente da prefeitura no sentido de realizar uma Campanha de ampla divulgação das_x000D_
 oficinas / projetos socioeducativos oferecido pelo CRAS "Sinval Teodoro da Silva (Centro_x000D_
 de Referência de Assistência Social), localizado na Rua Dom Pedro II, 565 - Vila Recreio.</t>
   </si>
   <si>
     <t>1832</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1832/ind_223.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1832/ind_223.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da Prefeitura para que o Município de Barrinha passe a integrar a campanha “CONEXÃO SOLIDÁRIA”, que está sendo  realizada pela EPTV, objetivando a arrecadação de alimentos para serem distribuídos às famílias carentes da cidade de Barrinha - SP.</t>
   </si>
   <si>
     <t>1834</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1834/manutencao-buraco_rafael-brunini-357.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1834/manutencao-buraco_rafael-brunini-357.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que providências sejam tomadas pelo setor competente da Prefeitura no sentido de fazer manutenção de um buraco Rua Rafael Brunini, altura do número 357.</t>
   </si>
   <si>
     <t>1836</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1836/ind_225.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1836/ind_225.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de rebaixar uma lombada na Rua Três no Bairro Jardim José Bombonato em frente ao n° 175.</t>
   </si>
   <si>
     <t>1837</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1837/ind_226.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1837/ind_226.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de trocar 7 lâmpadas queimadas na Pracinha do bairro José Bombonato na Rua Três.</t>
   </si>
   <si>
     <t>1838</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1838/proposicao-ind-1160.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1838/proposicao-ind-1160.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de fazer a troca de várias lâmpadas queimadas em torno da lagoa da área de lazer.</t>
   </si>
   <si>
     <t>1839</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1839/proposicao-ind-1161.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1839/proposicao-ind-1161.pdf</t>
   </si>
   <si>
     <t>O  vereador  que  esta  subscreve  vêm,  respeitosamente,  na  forma  regimental  e  depois  de ouvido  o  E.  Plenário  desta  Casa,  INDICAR  ao  Chefe  do  Executivo  Municipal  que  estudos  sejam realizados  pelo  setor  competente  da  prefeitura  no  sentido  de  TAPAR  BURACO  Na  esquina  da  rua  w2 Número 329  no Bairro Jardim Vera Lúcia.</t>
   </si>
   <si>
     <t>1840</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1840/proposicao-ind-1162.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1840/proposicao-ind-1162.pdf</t>
   </si>
   <si>
     <t>estudos sejam realizados pelo setor competente da prefeitura no sentido de TAPAR BURACO na Rua Virgílio Merli Altura do n° 976 no Bairro Vila São José.</t>
   </si>
   <si>
     <t>1844</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1844/proposicao-ind-1167_1.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1844/proposicao-ind-1167_1.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de limpar/ retirar o lixo do terreno (área verde) localizado na Rua F na altura do número 128 no CDHU.</t>
   </si>
   <si>
     <t>1846</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
     <t>Ronaldo Troia, Lincoln Filho Do Prof Gil</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1846/indicacao_08.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1846/indicacao_08.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de fazer a manutenção e a pintura da creche Benedito Menegussi.</t>
   </si>
   <si>
     <t>1847</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1847/indicacao_projeto_centro_de_formacao_esportiva.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1847/indicacao_projeto_centro_de_formacao_esportiva.pdf</t>
   </si>
   <si>
     <t>INDICAR ao Excelentíssimo Senhor Prefeito, para que enverede esforços junto ao_x000D_
 Governo Estadual, enviando ofício para a Secretaria Estadual de Esportes de São Paulo,_x000D_
 para que o Município de Barrinha possa fazer parte da implantação do PROJETO CENTRO_x000D_
 DE FORMAÇÃO ESPORTIVA.</t>
   </si>
   <si>
     <t>1854</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1854/proposicao-ind-1168.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1854/proposicao-ind-1168.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que sejam realizados pelo setor competente da_x000D_
 prefeitura no sentido de que se faça um estudo sobre a situação dos moradores de rua_x000D_
 no Município de Barrinha.</t>
   </si>
   <si>
     <t>1856</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1856/proposicao-ind-1172.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1856/proposicao-ind-1172.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de que seja criado o Departamento Municipal de Trânsito, facilitando no planejamento, execução, projeto, regulamentação, operação e fiscalização de trânsito de veículos, de pedestres e de animais além do desenvolvimento da circulação e da segurança de ciclistas no âmbito de sua circunscrição.</t>
   </si>
   <si>
     <t>1857</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1857/ind_235.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1857/ind_235.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Executivo Municipal, para que promova junto ao setor competente a limpeza do estacionamento dos pacientes da Unidade Mista de Saúde e o pátio das ambulâncias.</t>
   </si>
   <si>
     <t>1859</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1859/ind_236.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1859/ind_236.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Executivo Municipal, para que promova estudos junto ao setor competente objetivando a limpeza e a desobstrução de bueiro localizado na Rua João Manoel de Lima, de frente ao número 541, Bairro Jardim Paulista.</t>
   </si>
   <si>
     <t>1860</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1860/ind_237.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1860/ind_237.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente objetivando o conserto do cano de água potável, na Rua 02 de frente ao número211, Bairro Jardim Belo Horizonte.</t>
   </si>
   <si>
     <t>1862</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1862/proposicao-ind-1174.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1862/proposicao-ind-1174.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que providências urgentes sejam tomadas pelo Departamento responsável para a realização de infraestrutura, reparos e melhorias predial nas dependências do centro odontológico municipal.</t>
   </si>
   <si>
     <t>1863</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1863/proposicao-ind-1176.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1863/proposicao-ind-1176.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que providências sejam tomadas pelo Departamento responsável para a viabilidade e disponibilidade de um terreno ou local público para a instalação de uma horta comunitária.</t>
   </si>
   <si>
     <t>1864</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1864/indicacao_alimento_solidario.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1864/indicacao_alimento_solidario.pdf</t>
   </si>
   <si>
     <t>INDICAR ao Excelentíssimo Senhor Prefeito, para que inscreva o nosso Município no_x000D_
 PROGRAMA ALIMENTO SOLIDÁRIO, programa este desenvolvido pelo Governo do Estado_x000D_
 de São Paulo, através do Fundo de Solidariedade Social Estadual.</t>
   </si>
   <si>
     <t>1865</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1865/ind_241.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1865/ind_241.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor_x000D_
 competente da prefeitura no sentido de fazer um posto fixo de vigilância no cemitério da_x000D_
 cidade, para que possa ter um guarda municipal durante as 24 horas, para evitar furtos_x000D_
 no local.</t>
   </si>
   <si>
     <t>1868</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1868/proposicao-ind-1180_1.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1868/proposicao-ind-1180_1.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de ver a possibilidade dos alunos da APAE e CAEME do nosso municipio que a partir do próximo mês possam receber as cestas básicas (kit alimentação) em casa.</t>
   </si>
   <si>
     <t>1869</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1869/proposicao-ind-1181.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1869/proposicao-ind-1181.pdf</t>
   </si>
   <si>
     <t>Reitera Indicação ao Chefe do Executivo Municipal, solicitando que o setor competente da prefeitura realize implantação - COM URGÊNCIA - no início do trecho que leva até o Rio Mogi-Guaçu (Ponte velha), sinalização identificando estrada sem saída no caminho, bem como implantar sonorizadores no local, placas de redução de velocidade e instalação de "guard rail" ao final do trecho (local mais próximo ao rio), visando proteger todos que vão até o local e evitando assim que motoristas de grandes conduções adentrem o local já que o trecho não permite manobras para retorno.</t>
   </si>
   <si>
     <t>1871</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1871/proposicao-ind-1184_1.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1871/proposicao-ind-1184_1.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor_x000D_
 competente da prefeitura no sentido de sugerir a instalação de placas de advertência em_x000D_
 todas as áreas verdes e nos terrenos baldios pertencentes a esta municipalidade, com a_x000D_
 seguinte frase "PROIBIDO JOGAR LIXO - SUJEITO A MULTA".</t>
   </si>
   <si>
     <t>1872</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1872/ind_245.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1872/ind_245.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de instalar/ implantar uma academia ao ar livre na Lagoa do Jardim José Bombonato.</t>
   </si>
   <si>
     <t>1873</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1873/ind_246.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1873/ind_246.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor_x000D_
 competente da prefeitura no sentido de Sugerir a adoção da seguinte medida político_x000D_
 administrativa de interesse do nosso município – promover um “Arrastão de Limpeza”,_x000D_
 pelo menos uma vez por mês em nossa cidade.</t>
   </si>
   <si>
     <t>1874</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1874/ind_247.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1874/ind_247.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Executivo Municipal que promova estudos  junto ao setor competente da Prefeitura objetivando a limpeza de galhos na Rua Motoki Koto de frente ao número110, Bairro Vila Recreio.</t>
   </si>
   <si>
     <t>1875</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1875/ind_248.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1875/ind_248.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Poder Executivo Municipal que promova estudos junto ao setor competente da Prefeitura objetivando a limpeza de galhos de árvores na Avenida Presidente Vargas de frente ao número 1400, Bairro Vila Recreio.</t>
   </si>
   <si>
     <t>1876</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1876/ind_249.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1876/ind_249.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de arrumar o vazamento na caixa de esgoto localizado na Rua Adilson Medeiros, acima do número 92 no bairro Jardim Vera Lúcia.</t>
   </si>
   <si>
     <t>1878</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1878/proposicao-ind-1193.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1878/proposicao-ind-1193.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de melhorias no prédio da Guarda-Municipal, em especial na cozinha.</t>
   </si>
   <si>
     <t>1881</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1881/ind_251.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1881/ind_251.pdf</t>
   </si>
   <si>
     <t>INDICAR ao Chefe do Poder Executivo Municipal para que promova estudos junto ao setor competente objetivando a colocação da tampa do registro de agua localizado na calçada da escola Luiz Marcari.</t>
   </si>
   <si>
     <t>1887</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1887/proposicao-ind-1199.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1887/proposicao-ind-1199.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de que seja pago o Auxílio Transporte a todos os estudantes residentes em Barrinha, matriculados em Curso Técnico e de Ensino Superior, e não apenas aos que estiverem em aulas presenciais, haja visto que a Lei Municipal 2580, de 28 de Abril de 2020, regulamenta o repasse de auxílio aos estudantes em período de calamidade, para que os mesmos possam custear parte das mensalidades escolares, bem como transporte e demais despesas que surjam neste período, passando a ter natureza de AUXÍLIO EDUCAÇÃO, como diz a Lei aprovada por esta Casa no ano de 2020.</t>
   </si>
   <si>
     <t>1888</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1888/proposicao-ind-1200.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1888/proposicao-ind-1200.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de que seja realizada urgentemente limpeza em toda extensão do Córrego Jatobá, que atravessa nosso Município, em especial no trecho que fica entre a Lagoa do Jardim Bombonato e a Rodovia, pois o local tem sido alvo de descarte irregular de lixo e também está com o mato extremamente alto, chegando a_x000D_
 esconder a própria água do Córrego.</t>
   </si>
   <si>
     <t>1890</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1890/proposicao-ind-1202.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1890/proposicao-ind-1202.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que sejam realizados pelo setor competente da_x000D_
 prefeitura, no sentido de que se faça uma obra de tapa buracos na Avenida Júlio Marcari,_x000D_
 no sentido transversal de vinda da Avenida Castelo Branco.</t>
   </si>
   <si>
     <t>1891</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1891/proposicao-ind-1201.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1891/proposicao-ind-1201.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de endurecer a fiscalização feita pela Vigilância Sanitária, Ronda Municipal e Polícia Militar, para conter aglomerações em festas, bares, vias e espaços públicos, bem como em edículas, chácaras e ranchos de nossa Cidade, devido à Pandemia da Covid-19.</t>
   </si>
   <si>
     <t>1892</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1892/proposicao-ind-1183-1.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1892/proposicao-ind-1183-1.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de Fazer Uma Cobertura Em Frente Ao Centro De Imagem na Unidade Mista De Saúde.</t>
   </si>
   <si>
     <t>1893</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1893/proposicao-ind-1161.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1893/proposicao-ind-1161.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de TAPAR BURACO Na esquina da rua w2 Número 329  no Bairro Jardim Vera Lúcia.</t>
   </si>
   <si>
     <t>1894</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1894/proposicao-ind-1162-2.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1894/proposicao-ind-1162-2.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de TAPAR BURACO na Rua Virgílio Merli Altura do n° 976 no Bairro Vila São José.</t>
   </si>
   <si>
     <t>1895</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1895/proposicao-ind-1203_1.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1895/proposicao-ind-1203_1.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de realizar a limpeza com urgência da área verde localizada na Rua Domingos Lisboa no bairro Jardim Paineiras. O mato do local está extremamente alto, passando por cima da sarjeta e atingindo a rua, moradores reclamam que animais peçonhentos sai do local com frequência.</t>
   </si>
   <si>
     <t>1896</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1896/proposicao-ind-1204.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1896/proposicao-ind-1204.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de que seja feita uma manutenção na praça do Bairro Jardim Novo Horizonte (atrás do Posto 6), há necessidade de iluminação publica e bancos para os usuários da referida praça. Esse pedido já foi feito no mandato passado e não foi atendido, municipes continuam reclamando do descaso do poder público pelo bairro.</t>
   </si>
   <si>
     <t>1897</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1897/proposicao-ind-1205_1.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1897/proposicao-ind-1205_1.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de realizar a manutenção (corte a grama) da praça localizada no bairro Jardim José Bombonato, entre a Rua 3 e a Rua Luís Marcari.</t>
   </si>
   <si>
     <t>1898</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1898/proposicao-ind-1206.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1898/proposicao-ind-1206.pdf</t>
   </si>
   <si>
     <t>1906</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1906/proposicao-indicacao_tapa_buraco_-_supermercado_campestre_-_r._sergio_rossetti.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1906/proposicao-indicacao_tapa_buraco_-_supermercado_campestre_-_r._sergio_rossetti.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de solicitar serviços de "tapa buraco" nos arredores do supermercado Campestre, na rua Sérgio Rossetti.</t>
   </si>
   <si>
     <t>1907</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1907/proposicao-indicacao_limpeza_semanal_-_cemiterio_municipal.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1907/proposicao-indicacao_limpeza_semanal_-_cemiterio_municipal.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de designar uma equipe de limpeza semanal no Cemitério Municipal, mediante à reclamações de mato alto, e lixo excessivo.</t>
   </si>
   <si>
     <t>1908</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1908/proposicao-ind-1212.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1908/proposicao-ind-1212.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor_x000D_
 competente da prefeitura no sentido de que seja disponibilizado Equipamentos de_x000D_
 Proteção Individual (EPI'S) para os Profissionais da Saúde e para os Profissionais de_x000D_
 Limpeza Pública do nosso Município.</t>
   </si>
   <si>
     <t>1909</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1909/proposicao-ind-1213.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1909/proposicao-ind-1213.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor_x000D_
 competente da prefeitura no sentido de solicitar a realização de Campanha no Município,_x000D_
 através da Secretaria de Esporte e Lazer, com o objetivo de incentivar a prática_x000D_
 esportiva por parte dos cidadãos com sobrepeso e obesidades.</t>
   </si>
   <si>
     <t>1910</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1910/proposicao-ind-1214_1.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1910/proposicao-ind-1214_1.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor_x000D_
 competente da prefeitura no sentido de que estude a possibilidade de proceder a_x000D_
 implantação e readequação na sinalização de trânsito no cruzamento da Rua Nelson_x000D_
 Bezerra altura do número 350 – CDHU Novo, bem como em diversos outros pontos deste_x000D_
 Bairro e dos bairros próximos, com a implantação de sinalização horizontal e vertical,_x000D_
 que compreende a pintura de solo com faixas: de pedestres, pare, áreas de_x000D_
 estacionamento reservados a idosos e deficientes físicos, pintura de guias e sarjetas,_x000D_
 instalação de placas de sinalização.</t>
   </si>
   <si>
     <t>1911</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1911/proposicao-ind-1215.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1911/proposicao-ind-1215.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor_x000D_
 competente da prefeitura no sentido de solicitar uma Campanha de Combate à Dengue_x000D_
 no Município.</t>
   </si>
   <si>
     <t>1912</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1912/ind_269.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1912/ind_269.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que providências sejam tomadas pelo setor_x000D_
 competente no sentido de viabilizar a colocação de redutor de velocidade (LOMBADAS)_x000D_
 na Rua Vanderlei Bombonato , altura do número 426, CDHU 2.</t>
   </si>
   <si>
     <t>1913</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1913/proposicao-ind-1218.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1913/proposicao-ind-1218.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de melhorar a iluminação publica no endereço Avenida Presidente Castelo Branco, 116 - Higienópolis</t>
   </si>
   <si>
     <t>1914</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1914/proposicao-ind-1222.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1914/proposicao-ind-1222.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor_x000D_
 competente da prefeitura no sentido de solicitar a recuperação da pavimentação do_x000D_
 asfalto e calçada na Rua Catarina Braído Jordão, número 38 - Vila São José.</t>
   </si>
   <si>
     <t>1915</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1915/proposicao-ind-1224.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1915/proposicao-ind-1224.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que sejam realizados pelo setor competente da_x000D_
 prefeitura no sentido de que se faça uma logística mais adequada na coleta de resíduos_x000D_
 sólidos.</t>
   </si>
   <si>
     <t>1916</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1916/proposicao-ind-1226.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1916/proposicao-ind-1226.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal, que sejam realizados pelo setor competente da_x000D_
 prefeitura, no sentido de que sejam tomadas as devidas providências, sobre a falta_x000D_
 d’água no Bairro Parque Mogi.</t>
   </si>
   <si>
     <t>1917</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1917/proposicao-ind-1227.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1917/proposicao-ind-1227.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que providências urgentes sejam tomadas pelo Departamento responsável para priorizar e agilizar o processo licitatório para aquisição de fraldas infantis e geriátricas.</t>
   </si>
   <si>
     <t>1918</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1918/proposicao-ind-1228.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1918/proposicao-ind-1228.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que providências urgentes sejam tomadas pelo Departamento responsável para priorizar e agilizar o processo licitatório para aquisição de suplementações e fórmulas.</t>
   </si>
   <si>
     <t>1919</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1919/ind_276.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1919/ind_276.pdf</t>
   </si>
   <si>
     <t>INDICAR ao Chefe do Executivo Municipal que estudos sejam realizados junto ao setor_x000D_
 competente para proceder a limpeza e controle de zoonoses na pracinha do Posto 3,_x000D_
 na Rua Francisco Carlos de Almeida, Jardim Jose Bombonato, devido a grande_x000D_
 quantidade de pombos.</t>
   </si>
   <si>
     <t>1920</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1920/ind_277.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1920/ind_277.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Executivo Municipal para que promova estudos junto ao setor competente objetivando o conserto do cano de água potável, na Rua Izolina Ziquieli, altura do número 34, Vila São José.</t>
   </si>
   <si>
     <t>1923</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1923/indicacao_para_adquirir_chipp_de_celular.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1923/indicacao_para_adquirir_chipp_de_celular.pdf</t>
   </si>
   <si>
     <t>INDICAR ao Poder Executivo, que com a verba disponível para educação, o Município de_x000D_
 Barrinha ADQUIRA PACOTES DE DADOS MÓVEIS E CHIP TELEFÔNICOS, para serem_x000D_
 distribuídos aos alunos mais carentes da rede municipal de ensino, pois, desta maneira,_x000D_
 os alunos poderão acompanhar as aulas remotas propostas ou até mesmo as aulas_x000D_
 hibridas que poderão iniciar em agosto de 2021.</t>
   </si>
   <si>
     <t>1924</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1924/ind_279.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1924/ind_279.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Executivo Municipal que determine ao setor competente o devido_x000D_
 reparo “tapa buraco” na Rua Sergio Barbosa Sirino altura do numero 123, Jd. Lisboa</t>
   </si>
   <si>
     <t>1937</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1937/proposicao-ind-1256.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1937/proposicao-ind-1256.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal para que retome o Programa Educacional de Resistência às Drogas “Proerd”.</t>
   </si>
   <si>
     <t>1942</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1942/vazamento-agua_rafael-brunini_duque-de-caxias.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1942/vazamento-agua_rafael-brunini_duque-de-caxias.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que providências sejam tomadas pelo setor competente da Prefeitura no sentido de consertar vazamento de água na Rua Rafael Brunini esquina com a Rua Duque de Caxias.</t>
   </si>
   <si>
     <t>1943</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1943/proposicao-ind-1238.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1943/proposicao-ind-1238.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor_x000D_
 competente da prefeitura no sentido de solicitar com urgência informações do porquê o_x000D_
 Boletim Epidemiológico COVID 19, não é divulgado todos os dias, e que seja reavaliado o_x000D_
 modo de exposição dos índices de contágio da Covid 19 apresentados pelo Boletim, e_x000D_
 que seja incluso nos dados o número de casos confirmados de reinfecção pelo_x000D_
 coronavírus.</t>
   </si>
   <si>
     <t>1944</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1944/indicacao_reparo_de_lampada_pracinha_de_frente_o_amarelinha.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1944/indicacao_reparo_de_lampada_pracinha_de_frente_o_amarelinha.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor_x000D_
 competente da prefeitura no sentido de proceder reparo ou troca de lampadas_x000D_
 queimadas em volta da pracinha de frente o amarelinha , localizado na Avenida_x000D_
 Presidente Costa e Silva.</t>
   </si>
   <si>
     <t>1945</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1945/proposicao-ind-1241.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1945/proposicao-ind-1241.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor_x000D_
 competente da prefeitura no sentido de viabilizar a implantação de lixeiras em toda a_x000D_
 extensão da Lagoa do Jardim Bombonato.</t>
   </si>
   <si>
     <t>1946</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1946/proposicao-ind-1244_1.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1946/proposicao-ind-1244_1.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de aumentar o canteiro (area verde) que reparte a Avenida Americo Dezorzi, realizar o aumento em dois pontos da Avenida na altura do número 1114 e na altura do número 1148.</t>
   </si>
   <si>
     <t>1947</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1947/proposicao-ind-1245_1.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1947/proposicao-ind-1245_1.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de notificar o proprietário do terreno para limpar o mesmo, localizado na Avenida Presidente Castelo Branco, 1416 (esquina).</t>
   </si>
   <si>
     <t>1948</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1948/proposicao-ind-1246.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1948/proposicao-ind-1246.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor_x000D_
 competente da prefeitura no sentido de promover a constante limpeza das bocas de lobo_x000D_
 no Município.</t>
   </si>
   <si>
     <t>1949</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1949/proposicao-ind-1247.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1949/proposicao-ind-1247.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor_x000D_
 competente da prefeitura no sentido de solicitar a realização de infraestrutura e reparo_x000D_
 tapa buraco no asfalto da Rua Antônio Rodrigues da Silva cruzamento com a Rua_x000D_
 Gonçalves Dias - Jardim Paulista.</t>
   </si>
   <si>
     <t>1950</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1950/lixo_nas_imediacoes_rural.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1950/lixo_nas_imediacoes_rural.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que sejam realizados pelo setor competente da prefeitura, no sentido de que se faça uma fiscalização e logo após a retirada dos entulhos, que estão sendo jogados nas imediações do perímetro rural da cidade de Barrinha.</t>
   </si>
   <si>
     <t>1951</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1951/proposicao-ind-1253.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1951/proposicao-ind-1253.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que sejam realizados pelo setor competente da_x000D_
 prefeitura no sentido de que seja feita a inscrição do Município de Barrinha, na_x000D_
 Plataforma #CulturaEmCasa e redes sociais relacionadas, para obter um convênio junto_x000D_
 a Secretaria e Cultura do Estado de São Paulo, e adesões aos programas culturais que_x000D_
 estão anunciados no Portal indicado.</t>
   </si>
   <si>
     <t>1953</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1953/indicacao_de_pintura_rua_carlos_bombonato.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1953/indicacao_de_pintura_rua_carlos_bombonato.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que providências sejam tomadas pelo setor_x000D_
 competente no sentido de viabilizar a pintura no redutor de velocidade (LOMBADA)_x000D_
 na Rua Carlos Bombonato , na altura do número 560,Jardim Paulista.</t>
   </si>
   <si>
     <t>1954</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1954/proposicao-ind-1259.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1954/proposicao-ind-1259.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que sejam realizados pelo setor competente da_x000D_
 prefeitura, no sentido de que se faça concomitante a Defesa Civil, um canal de_x000D_
 comunicação anônima e de emergência, nas denúncias de maus-tratos aos animais_x000D_
 domésticos.</t>
   </si>
   <si>
     <t>1955</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1955/proposicao-ind-1261.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1955/proposicao-ind-1261.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de realizar reparos na quadra Poliesportiva Osvaldo Zambonini "Varjão" e também proceder instalação de iluminação com luminárias tipo LED, promovendo assim um ambiente seguro, com maior visibilidade noturna e ainda estendendo o tempo de uso dos moradores à referida quadra.</t>
   </si>
   <si>
     <t>1956</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1956/proposicao-ind-1262_1.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1956/proposicao-ind-1262_1.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de realizar reparos na iluminação da Rua Rafael Brunini, defronte ao n° 345, promovendo assim um ambiente mais seguro e com maior visibilidade noturna aos moradores e transeuntes locais.</t>
   </si>
   <si>
     <t>1957</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1957/proposicao-ind-1263.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1957/proposicao-ind-1263.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de que seja feita a reabertura do Parquinho Municipal “Josana Carla”, com o intuito de beneficiar as crianças de nossa Cidade, promovendo lazer, diversão e a conexão com a prática de atividades físicas, pois segundo o Decreto Estadual vigente, está permitida tal medida, guardadas as indicações da Organização Mundial da Saúde.</t>
   </si>
   <si>
     <t>1965</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1965/indicacao_09.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1965/indicacao_09.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de antecipa o pagamento do 13° (décimo terceiro) salário dos funcionários público.</t>
   </si>
   <si>
     <t>1966</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1966/indicacao_10.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1966/indicacao_10.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de comprar o teste rápido para detecção do coronavírus Covid-19.</t>
   </si>
   <si>
     <t>1968</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1968/proposicao-ind-1265.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1968/proposicao-ind-1265.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor_x000D_
 competente da prefeitura no sentido de solicitar que sejam incluídos no grupo prioritário_x000D_
 de vacinação contra o Coronavírus, os Profissionais que atuam na Secretaria de_x000D_
 Assistência Social e Cras do Município de Barrinha.</t>
   </si>
   <si>
     <t>1969</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1969/indicacao_11.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1969/indicacao_11.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de fazer as instalações de novos postes com braços no canteiro central da Rua Felipe Daher, localizada no bairro Parque Mogi, para melhor iluminação no local.</t>
   </si>
   <si>
     <t>1970</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1970/proposicao-ind-1270.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1970/proposicao-ind-1270.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de tampar buracos existentes e arrumar a guia em um ponto da calçada da Escola Ibraim Saleh localizada na Rua Fioravante Zambonini, 377 no Parque Mogi.</t>
   </si>
   <si>
     <t>1971</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1971/proposicao-ind-1272.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1971/proposicao-ind-1272.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que sejam realizados pelo setor competente da_x000D_
 prefeitura, no sentido de que se faça a manutenção da Máquina Trituradora da marca_x000D_
 Menxon, modelo 35.0.</t>
   </si>
   <si>
     <t>1972</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1972/proposicao-ind-1275.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1972/proposicao-ind-1275.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de realizar a LIMPEZA DA ÁREA PRÓXIMA À LAGOA DO JARDIM BOMBONATO, localizado na rua Marechal Rondon, defronte ao n° 420, no Jardim Paulista, ao lado da quadra de areia.</t>
   </si>
   <si>
     <t>1973</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1973/proposicao-ind-1276.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1973/proposicao-ind-1276.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de arrumar os bueiros e buracos localizados nos endereços Rua Maria Augusta Goulart, 481 e Rua Antônio Alves Borges (Rua 3), 616 no bairro Belo Horizonte. São duas esquinas uma em cima da outra, que a água não tem para onde correr, nas duas ruas existem bueiros que estão tampados, com isso as águas ficam acumuladas na esquina e nos buracos existentes nos locais.</t>
   </si>
   <si>
     <t>1974</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1974/proposicao-ind-1277.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1974/proposicao-ind-1277.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de arrumarem bueiro e buracos localizados na Rua Francisco Moraes entre os números 289 e 319._x000D_
 _x000D_
 No local informado existe um cone em cima de um bueiro com a tampa quebrada a mais de um mês, moradores ao redor alertam do perigo causado principalmente na parte da noite, onde o local fica com pouca iluminação. _x000D_
 _x000D_
 No mesmo ponto existem buracos e a falta de um bueiro para a água escorrer, ela não consegue correr para lado nenhum, fica acumulada, é uma água suja que possui mal cheiro.</t>
   </si>
   <si>
     <t>1977</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1977/proposicao-ind-1281.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1977/proposicao-ind-1281.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido Reforma Da Piscina CEC Kaor Maryama.</t>
   </si>
   <si>
     <t>1978</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1978/proposicao-ind-1283.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1978/proposicao-ind-1283.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que sejam realizados pelo setor competente da_x000D_
 prefeitura, no sentido de que se faça a ampliação da Vacina contra o COVID-19 para dois_x000D_
 grupos de trabalhadores; os coletores de resíduos sólidos e os veterinários.</t>
   </si>
   <si>
     <t>1979</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1979/proposicao-ind-1285.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1979/proposicao-ind-1285.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de proceder o conserto de vazamento de água potável na Rua Cordeiro nº 505 Centro</t>
   </si>
   <si>
     <t>1980</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1980/proposicao-ind-1287.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1980/proposicao-ind-1287.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido vacinar os professores na Escola para evitar aglomeração posto saúde .</t>
   </si>
   <si>
     <t>1981</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1981/proposicao-ind-1284.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1981/proposicao-ind-1284.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de realizar uma limpeza ao redor de todo campo municipal (Estádio Atílio Balbo).</t>
   </si>
   <si>
     <t>1982</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1982/proposicao-ind-1288.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1982/proposicao-ind-1288.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor_x000D_
 competente da prefeitura no sentido de que seja realizado Uma (1) vez na semana, a_x000D_
 limpeza geral em toda área externa nas dependências do Ginásio de Esportes "Área de_x000D_
 lazer", situado à Avenida Presidente Kennedy, 178 - Vila Recreio.</t>
   </si>
   <si>
     <t>1983</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1983/proposicao-ind-1289_1.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1983/proposicao-ind-1289_1.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor_x000D_
 competente da prefeitura no sentido de solicitar a implantação de bebedouro de água_x000D_
 com filtro, construção de banheiro masculino / feminino, para instrutores e alunos das_x000D_
 Auto Escola do Munícipio e população que praticam atividades esportivas próximo do_x000D_
 Ginásio de Esportes "ÁREA DE LAZER ", situado à Avenida Presidente Kennedy, 178 - Vila_x000D_
 Recreio.</t>
   </si>
   <si>
     <t>1986</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1986/ind-312-2021.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1986/ind-312-2021.pdf</t>
   </si>
   <si>
     <t>Reforma total da quadra poliesportiva do ginásio de esporte ( área de lazer).</t>
   </si>
   <si>
     <t>1987</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1987/ind-313-2021.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1987/ind-313-2021.pdf</t>
   </si>
   <si>
     <t>Construção de quadras poliesportivas nas escolas Ângelo Jordão e José Marcari.</t>
   </si>
   <si>
     <t>1988</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1988/ind-314-2021.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1988/ind-314-2021.pdf</t>
   </si>
   <si>
     <t>Iluminação da Avenida Castelo Branco e Ampliação do Canteiro Central.</t>
   </si>
   <si>
     <t>1996</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1996/proposicao-ind-1293.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1996/proposicao-ind-1293.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que enverede esforços e encaminhe pedido ao Ministério da Saúde, através de seu Ministro o Senhor Marcelo Queiroga, para que sejam feitos investimentos do Governo Federal em nosso Município para a construção de uma UPA - UNIDADE DE PRONTO ATENDIMENTO, pois a Cidade já comporta tal Unidade devido ao número - cada vez mais crescente - de habitantes.</t>
   </si>
   <si>
     <t>1997</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1997/proposicao-ind-1295.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1997/proposicao-ind-1295.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor_x000D_
 competente da prefeitura no sentido de realize as providências necessárias para_x000D_
 distribuir fralda descartável, leite e suplementação para crianças carentes, bem como_x000D_
 distribuir também para adultos e crianças doentes com comorbidades tais como o câncer_x000D_
 etc. Considerando para tanto que estas pessoas comprovem que no momento_x000D_
 necessitam de ajuda e que necessitam desse material.</t>
   </si>
   <si>
     <t>1998</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1998/proposicao-ind-1296.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1998/proposicao-ind-1296.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de as Pedras do Calçamento Do Piso da Praça Matriz Que Irá Ser Reformada Seja Utilizado  No Calcamento Da Praça Do Bairro Vera Lucia 2.</t>
   </si>
   <si>
     <t>1999</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1999/proposicao-ind-1294.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1999/proposicao-ind-1294.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de que enverede esforços e encaminhe ofício através desta Prefeitura Municipal ao MINISTRO DA SAÚDE – SR. MARCELO QUEIROGA, solicitando RECURSOS FINANCEIROS que deverão viabilizar a construção de uma MINI USINA DE OXIGÊNIO em Barrinha.</t>
   </si>
   <si>
     <t>2000</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2000/proposicao-ind-1300.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2000/proposicao-ind-1300.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que sejam realizados pelo setor competente da_x000D_
 prefeitura, no sentido de que se faça a sinalização de trânsito das ruas da Vila Recreio_x000D_
 que atravessam a Rua Dr. Sérgio Rosseti, na diagonal com as ruas da Cohab Velha.</t>
   </si>
   <si>
     <t>2001</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2001/proposicao-ind-1305.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2001/proposicao-ind-1305.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de realizar um anexo ao projeto de reforma da praça central, visando implantar banheiros sanitários e também bebedouros d'água no referido local, tornando o ambiente favorável para aqueles que transitam, comerciantes e munícipes em geral.</t>
   </si>
   <si>
     <t>2002</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2002/proposicao-ind-1306.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2002/proposicao-ind-1306.pdf</t>
   </si>
   <si>
     <t>Reitera Indicação ao Chefe do Executivo Municipal, solicitando que o setor competente da prefeitura no sentido de que seja feita a reabertura do Parquinho Municipal “Josana Carla”, com o intuito de beneficiar as crianças de nossa Cidade, promovendo lazer, diversão e a conexão com a prática de atividades físicas, pois segundo o Decreto Estadual vigente, está permitida tal medida, guardadas as indicações_x000D_
 da Organização Mundial da Saúde.</t>
   </si>
   <si>
     <t>2003</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2003/proposicao-ind-1305_1.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2003/proposicao-ind-1305_1.pdf</t>
   </si>
   <si>
     <t>Reitera Indicação ao Chefe do Executivo Municipal, solicitando que o setor competente da prefeitura no sentido de que seja criado o Departamento Municipal de Trânsito, facilitando no planejamento, execução, projeto, regulamentação, operação e fiscalização de trânsito de veículos, de pedestres e de animais além do desenvolvimento da circulação e da segurança de ciclistas no âmbito de sua circunscrição.</t>
   </si>
   <si>
     <t>2004</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2004/indicacao_moradia_popular.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2004/indicacao_moradia_popular.pdf</t>
   </si>
   <si>
     <t>INDICAR ao Poder Executivo Municipal para enverede esforços para que no Município de_x000D_
 Barrinha possam ser construídas ao menos 250 moradias populares através de convênio_x000D_
 com a CDHU.</t>
   </si>
   <si>
     <t>2005</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2005/indicacao_programa_estadual_mit.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2005/indicacao_programa_estadual_mit.pdf</t>
   </si>
   <si>
     <t>INDICAR ao Poder Executivo Municipal para que tome as devidas providências para_x000D_
 inserir o Município de Barrinha junto ao Programa Estadual MIT “Município de Interesse_x000D_
 Turístico”.</t>
   </si>
   <si>
     <t>2009</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2009/pracinha.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2009/pracinha.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de proceder reparo ou troca de lâmpadas queimadas em todas praça pública desta cidade.</t>
   </si>
   <si>
     <t>2007</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2007/indicacao_de_banheiros_na_praca_publica.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2007/indicacao_de_banheiros_na_praca_publica.pdf</t>
   </si>
   <si>
     <t>INDICAR ao Poder Executivo Municipal para que enverede esforços objetivando promover_x000D_
 a construção de banheiros públicos nas imediações da área central da cidade, vez que a_x000D_
 praça principal Antônio Prado passará por uma revitalização.</t>
   </si>
   <si>
     <t>2008</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2008/indicacao_ronda_municipal_na_area_central.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2008/indicacao_ronda_municipal_na_area_central.pdf</t>
   </si>
   <si>
     <t>INDICAR ao Poder Executivo Municipal para que enverede esforços objetivando aumentar_x000D_
 a segurança patrimonial na área central e assim, instale na antiga estação ferroviária a_x000D_
 sede da Ronda Municipal.</t>
   </si>
   <si>
     <t>2010</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2010/ind_328.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2010/ind_328.pdf</t>
   </si>
   <si>
     <t>INDICAR ao Excelentíssimo Senhor Prefeito deste Município, para que promova junto ao_x000D_
 setor competente estudos objetivando o conserto do cano de água potável, na Área de Lazer localizado ao_x000D_
 fundo do prédio.</t>
   </si>
   <si>
     <t>2011</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2011/proposicao-ind-1308.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2011/proposicao-ind-1308.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que providências urgentes sejam tomadas pelo Departamento responsável para a realização de substituição de braços para iluminação pública em toda extensão do bairro Higienópolis no Município de Barrinha - SP.</t>
   </si>
   <si>
     <t>2015</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2015/indicacao-330-2021.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2015/indicacao-330-2021.pdf</t>
   </si>
   <si>
     <t>INDICA ao Poder Executivo Municipal para que enverede esforços objetivando firmar convênio com o Governo do Estado de São Paulo, para que o Município de Barrinha possa fazer parte do programa de regularização fundiária urbana “CIDADE LEGAL”.</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2021/proposicao-ind-1310_1.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2021/proposicao-ind-1310_1.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor_x000D_
 competente da prefeitura no sentido de instalar / implantar iluminação no viaduto_x000D_
 sentido a Pradópolis, que dão acesso aos bairros Nova Barrinha e Jardim Paineiras.</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2022/proposicao-ind-1312.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2022/proposicao-ind-1312.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de tampar o buraco na Rua Zelindo Zanineli, na altura do número 520.</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2023/proposicao-ind-1313.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2023/proposicao-ind-1313.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de que quando houver a reforma do Ginásio de Esportes na Área de Lazer - já programada - seja realizada alteração no comprimento e largura da quadra esportiva do mesmo, para que assim possamos voltar a receber jogos oficiais de competições regionais, estaduais e até nacionais.</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2024/indicacao_19-07-2021.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2024/indicacao_19-07-2021.pdf</t>
   </si>
   <si>
     <t>INDICAR ao Poder Executivo Municipal para que enverede esforços objetivando firmar_x000D_
 convênio com o Banco Central do Brasil, para que as escolas do Município de Barrinha_x000D_
 possam fazer parte do programa de regularização fundiária urbana “APRENDER VALOR”.</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2025/indicacao_19-07-2021____02.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2025/indicacao_19-07-2021____02.pdf</t>
   </si>
   <si>
     <t>LINCOLN PETRUS DE CASTRO, venho, respeitosamente, INDICAR ao Poder Executivo_x000D_
 Municipal para que tome as devidas providências para inserir o Município de Barrinha junto ao_x000D_
 Programa do Governo Federal “PAR”.</t>
   </si>
   <si>
     <t>2026</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2026/indicacao_19-07-2021___03.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2026/indicacao_19-07-2021___03.pdf</t>
   </si>
   <si>
     <t>2027</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2027/indicacao_19-07-2021___04.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2027/indicacao_19-07-2021___04.pdf</t>
   </si>
   <si>
     <t>INDICAR ao Excelentíssimo Senhor Prefeito deste Município, para que promova junto ao setor competente a limpeza e a Desobstrução do Bueiro, na Rua: Zelindo Zanineli ,de frente ao número 276, Bairro Vila recreio.</t>
   </si>
   <si>
     <t>2028</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2028/proposicao-ind-1321.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2028/proposicao-ind-1321.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor_x000D_
 competente da prefeitura no sentido de realizar reparos / manutenção na iluminação na_x000D_
 área externa (pátio de estacionamento) nas dependências do Ginásio de Esportes "Área_x000D_
 de Lazer", situado à Avenida Presidente Kennedy, 178 - Vila Recreio.</t>
   </si>
   <si>
     <t>2029</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2029/indicacao_vazamento_presidente_castelo_branco.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2029/indicacao_vazamento_presidente_castelo_branco.pdf</t>
   </si>
   <si>
     <t>INDICAR ao Excelentíssimo Senhor Prefeito deste Município, para que promova junto_x000D_
 ao setor competente o conserto do cano de água potável, na Avenida presidente Castelo_x000D_
 Branco 1644,Bairro Vila recreio.</t>
   </si>
   <si>
     <t>2030</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2030/indicacao_frente_fria.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2030/indicacao_frente_fria.pdf</t>
   </si>
   <si>
     <t>INDICAR ao Poder Executivo Municipal para que enverede esforços no sentido de_x000D_
 disponibilizar um local seguro em que os moradores em situação de rua possam se_x000D_
 abrigar nos dias de frio intenso, notadamente, em vista da frente fria que se aproxima_x000D_
 esta semana, sendo considerada uma das mais drásticas dos últimos anos, sugiro ao_x000D_
 Município providenciar colchões, cobertores e alimentação durante estes dias de frio_x000D_
 intenso, para que o princípio constitucional da dignidade humana seja efetivamente_x000D_
 colocado em prática em favor destas pessoas tão necessitadas.</t>
   </si>
   <si>
     <t>2031</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2031/indicacao_area_industrial.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2031/indicacao_area_industrial.pdf</t>
   </si>
   <si>
     <t>INDICAR ao Poder Executivo Municipal para que enverede esforços no sentido de_x000D_
 outorgar a escritura individualizada em favor das empresas que cumprem os requisitos_x000D_
 legais, instaladas há muito tempo no distrito industrial.</t>
   </si>
   <si>
     <t>2032</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2032/indicacao_tapa_buraco_jamil_said_saleh_978.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2032/indicacao_tapa_buraco_jamil_said_saleh_978.pdf</t>
   </si>
   <si>
     <t>INDICAR ao Excelentíssimo Senhor Prefeito deste Município, para que determine ao_x000D_
 setor competente o devido recapeamento na Av. Jamil Said Ahmed Salim ,altura do_x000D_
 numeral 978,Jd paulista.</t>
   </si>
   <si>
     <t>2034</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2034/inidcacao_tapa_buraco_rua_6_cdhu.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2034/inidcacao_tapa_buraco_rua_6_cdhu.pdf</t>
   </si>
   <si>
     <t>INDICAR ao Excelentíssimo Senhor Prefeito deste Município, para que determine ao_x000D_
 setor competente o devido reparo “tapa buraco” na Rua: 6 CDHU próximo avenida_x000D_
 Américo desorzi.</t>
   </si>
   <si>
     <t>2035</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2035/proposicao-ind-1327.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2035/proposicao-ind-1327.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que providências sejam tomadas pelo Departamento responsável para a criação do serviço gratuito de coleta de entulho no Município de Barrinha - SP.</t>
   </si>
   <si>
     <t>2036</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2036/proposicao-ind-1328.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2036/proposicao-ind-1328.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor_x000D_
 competente da prefeitura no sentido de proceder às melhorias na iluminação e_x000D_
 providenciar a colocação de um braço / suporte metálico, com chicote duplo para_x000D_
 sustentação de luminárias / projetores, na Rua Augusto Pavan (o poste fica instalado na_x000D_
 calçada da EMEI "KEILA CELINA OIAN") - Jardim José Bombonato.</t>
   </si>
   <si>
     <t>2037</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2037/proposicao-ind-1330.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2037/proposicao-ind-1330.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de realizar a devida manutenção nos brinquedos do Parque "Josana Carla", promovendo assim segurança, conforto e tornando o ambiente mais propício para receber as crianças diariamente.</t>
   </si>
   <si>
     <t>2038</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2038/proposicao-ind-1331.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2038/proposicao-ind-1331.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de realizar urgentemente o REPARO NA TAMPA DO BUEIRO localizado na Rua Lino Pupulin (Rua 5), nº 97, esquina com a Rua Marechal Rondon, no Jardim Bombonato.</t>
   </si>
   <si>
     <t>2039</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2039/proposicao-ind-1334.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2039/proposicao-ind-1334.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor_x000D_
 competente da prefeitura no sentido de solicitar a implantação do Sistema de Energia_x000D_
 Solar, através de painéis, em todas as escolas públicas (Ensino Infantil e Ensino_x000D_
 Fundamental) do Município de Barrinha - SP.</t>
   </si>
   <si>
     <t>2040</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2040/proposicao-ind-1335.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2040/proposicao-ind-1335.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor_x000D_
 competente da prefeitura no sentido de solicitar a construção de calçadas padrões que_x000D_
 ofereçam acessibilidade aos pedestres e cadeirantes em todas vias públicas da cidade,_x000D_
 inclusive na linha férrea que liga os bairros Nova Aliança e Vila Recreio.</t>
   </si>
   <si>
     <t>2046</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2046/indicacao_faixa_de_pedestre_elevada.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2046/indicacao_faixa_de_pedestre_elevada.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que providências sejam tomadas pelo_x000D_
 setor competente no sentido de viabilizar a colocação de redutor de velocidade_x000D_
 (LOMBADAS) na Av mituo takahashi 864, Califórnia 1,seria o mais adequado a faixa de_x000D_
 pedestre elevada, como exemplo a que se encontra na avenida Costa e Silva de frente a_x000D_
 secretaria de educação.</t>
   </si>
   <si>
     <t>2047</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2047/indicacao_limpeza_carlos_tonani.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2047/indicacao_limpeza_carlos_tonani.pdf</t>
   </si>
   <si>
     <t>INDICAR ao Poder Executivo Municipal para que enverede esforços objetivando buscar_x000D_
 junto a concessionária Triângulo do Sol que providências sejam tomadas no sentido de_x000D_
 promover a limpeza adequada, pintura e sinalização da rodovia Carlos Tonani no acesso_x000D_
 ao Distrito Industrial de Barrinha.</t>
   </si>
   <si>
     <t>2048</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2048/indicacao_libras.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2048/indicacao_libras.pdf</t>
   </si>
   <si>
     <t>INDICAR ao Poder Executivo Municipal para que enverede esforços objetivando promover_x000D_
 a divulgação do alfabeto em libras, notadamente nos parques e praças públicas da_x000D_
 cidade para que o as pessoas possam ter melhor conhecimento da língua de sinais e_x000D_
 consequente melhora na comunicação com os surdos mudos.</t>
   </si>
   <si>
     <t>2049</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2049/proposicao-ind-1341.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2049/proposicao-ind-1341.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que sejam realizados pelo setor competente da_x000D_
 prefeitura, no sentido de que se faça uma avaliação de um buraco que está se abrindo_x000D_
 no meio da Rua Antônio Orlando Gonçalves no Bairro Parque Mogi.</t>
   </si>
   <si>
     <t>2052</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2052/indicacao_surdo_e_mudo.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2052/indicacao_surdo_e_mudo.pdf</t>
   </si>
   <si>
     <t>INDICAR ao Poder Executivo Municipal para que enverede esforços objetivando promover o treinamento de servidores públicos para que estes possam disponibilizarem atendimentos em libras para os surdos mudos no Município de Barrinha.</t>
   </si>
   <si>
     <t>2056</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2056/ind_355.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2056/ind_355.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor_x000D_
 competente da Prefeitura no sentido de realizar a desobstrução de bueiro localizado na_x000D_
 Rua Felipe Daher, de frente ao número 340, Parque Mogi.</t>
   </si>
   <si>
     <t>2057</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2057/proposicao-ind-1346.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2057/proposicao-ind-1346.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de colocar cobertura na lateral da quadra, para bloquear o sol que entra pelo espaço oval da lateral (arco).</t>
   </si>
   <si>
     <t>2064</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2064/proposicao-ind-1356.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2064/proposicao-ind-1356.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor_x000D_
 competente da prefeitura no sentido de promover a limpeza / retirada do lixo e operação_x000D_
 "tapa buraco", na esquina da Rua Antonio Rodrigues da Silva cruzamento com a Rua_x000D_
 Gonçalves Dias - Jardim Paulista.</t>
   </si>
   <si>
     <t>2069</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2069/proposicao-ind-1359.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2069/proposicao-ind-1359.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de manutenção na area verde do bairro Jardim Paineiras.</t>
   </si>
   <si>
     <t>2070</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2070/proposicao-ind-1361.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2070/proposicao-ind-1361.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de fazer uma tampa e a limpeza no bueiro localizado na rua Joaquim Xavier de Oliveira, número 174 no Jardim Paineiras.</t>
   </si>
   <si>
     <t>2071</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2071/ind_360.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2071/ind_360.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da Prefeitura para que o município de Barrinha seja contemplado com programa do Governo Estadual "Rota Rural".</t>
   </si>
   <si>
     <t>2072</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2072/ind_361.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2072/ind_361.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da Prefeitura para que o Município de Barrinha seja contemplado com o Programado Governo Estadual "Corujão da Saúde".</t>
   </si>
   <si>
     <t>2073</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2073/ind_362.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2073/ind_362.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da Prefeitura para que o Município de Barrinha seja contemplado com a vinda da carretada mamograﬁa.</t>
   </si>
   <si>
     <t>2074</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2074/ind_363.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2074/ind_363.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da Prefeitura para que o município de Barrinha seja inserido no rol das cidades a serem contempladas com o programa “Casa da Mulher”.</t>
   </si>
   <si>
     <t>2075</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2075/proposicao-ind-1367.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2075/proposicao-ind-1367.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de realizar o desentupimento e a devida manutenção na rede de esgoto da Rua Helena Borges Pedral, nº 71, Jardim Califórnia.</t>
   </si>
   <si>
     <t>2076</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2076/proposicao-ind-1368_1.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2076/proposicao-ind-1368_1.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de realizar o balanço para escoamento d'água na Rua 10, esquina com a Rua Helena dos Santos (Rua 4), Novo Horizonte, próximo a creche Kasumi. Sendo que o mesmo está deteriorado e precisa urgentemente de um reparo do órgão competente.</t>
   </si>
   <si>
     <t>2077</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2077/proposicao-ind-1369.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2077/proposicao-ind-1369.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de realizar o balanço para escoamento d'água na Rua Nascimento Pereira da Silva, esquina com a Rua Francisco Osaki, no Bairro Vera Lúcia 2, pois o mesmo está deteriorado e precisa urgentemente de reparo.</t>
   </si>
   <si>
     <t>2078</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2078/proposicao-ind-1370.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2078/proposicao-ind-1370.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de realizar o devido recapeamento asfáltico na Rua Nestor Martins da Silva Filho, no trecho entre a Avenida Paulista e a Avenida Dr. Gumercindo Veludo.</t>
   </si>
   <si>
     <t>2082</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2082/proposicao-ind-1373.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2082/proposicao-ind-1373.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de implantar bebedouro d’água próximo ao Cristo da entrada da Cidade e em mais pontos estratégicos para atender ciclistas, atletas e demais transeuntes que praticam algum tipo de atividade física pelo Município.</t>
   </si>
   <si>
     <t>2083</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2083/proposicao-ind-1374.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2083/proposicao-ind-1374.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de inserir na já programada reforma do Campo Municipal (Dr. Atílio Balbo Filho), refletores para iluminação do campinho e da quadra de areia que ficam do lado de fora do Campo Municipal.</t>
   </si>
   <si>
     <t>2084</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2084/proposicao-ind-1375.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2084/proposicao-ind-1375.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de que seja montada mais uma quadra de areia ao lado da já existente no Jardim Higienópolis, visando alavancar ainda mais a prática de Futevôlei e Vôlei de Praia em nosso Município.</t>
   </si>
   <si>
     <t>2085</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2085/proposicao-ind-1376.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2085/proposicao-ind-1376.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor_x000D_
 competente da prefeitura no sentido de disponibilizar vídeos educativos da Campanha_x000D_
 "Defenda - se", nas escolas municipais e estaduais no Ensino Fundamental e Médio, com_x000D_
 o intuito de prevenir e proteger crianças e adolescentes do abuso e/ou exploração_x000D_
 sexual.</t>
   </si>
   <si>
     <t>2086</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2086/proposicao-ind-1377_3.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2086/proposicao-ind-1377_3.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor_x000D_
 competente da prefeitura no sentido de firmar convênio ou solicitar a implantação de_x000D_
 uma (1) Unidade / Polo do Serviço Nacional de Aprendizagem Industrial - SENAI em_x000D_
 Barrinha / SP, para oferecer cursos pelo Programa Nacional de Acesso ao Ensino Técnico_x000D_
 e Emprego (Pronatec) do Governo Federal.</t>
   </si>
   <si>
     <t>2087</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2087/proposicao-ind-1379.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2087/proposicao-ind-1379.pdf</t>
   </si>
   <si>
     <t>A vereadora que esta redige vem, honrosamente, na forma regimental e depois de ouvido_x000D_
 o E. Plenário desta Casa, INDICAR ao Chefe do Executivo Municipal que seja feita a exigência em_x000D_
 relação aos proprietários de terrenos, que cercam suas propriedades e façam calçamentos.</t>
   </si>
   <si>
     <t>2088</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2088/proposicao-ind-1380.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2088/proposicao-ind-1380.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que sejam realizados pelo setor competente da_x000D_
 prefeitura, no sentido de que se faça a limpeza das calçadas, na Rua Dr. Sérgio Rosseti,_x000D_
 onde está situado o Projeto Guri.</t>
   </si>
   <si>
     <t>2093</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2093/quadra_poli_esportiva__parque_mogi.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2093/quadra_poli_esportiva__parque_mogi.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo_x000D_
 setor competente da prefeitura no sentido de proceder reparo ou troca de lampadas_x000D_
 queimadas na quadra poli esportiva, localizado no Parque Mogi.</t>
   </si>
   <si>
     <t>2094</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2094/ind_376.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2094/ind_376.pdf</t>
   </si>
   <si>
     <t>INDICA ao Poder Executivo Municipal para que tome as devidas providências_x000D_
 para construir bebedouro de água potável na pista de skate e reparar ou trocar as_x000D_
 lâmpadas queimadas dentro e em volta da pista de skate.</t>
   </si>
   <si>
     <t>2095</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2095/americo_dezorzi.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2095/americo_dezorzi.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo_x000D_
 setor competente da prefeitura no sentido de proceder reparo ou troca de lâmpadas_x000D_
 queimadas na Avenidas Americo Dezorzi deste munícipio.</t>
   </si>
   <si>
     <t>2097</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
     <t>José Mario, Lincoln Filho Do Prof Gil</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2097/indicacao-378-2021.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2097/indicacao-378-2021.pdf</t>
   </si>
   <si>
     <t>INDICA ao Poder Executivo Municipal, tendo em vista a competência privativa do Prefeito sobre a matéria tributária, para que seja enviado o mais urgente possível, a esta Casa das Leis, o presente projeto de lei que ora é indicado, para isentar os microempreendedores individuais de Barrinha, da taxa do alvará para localização e funcionamento.</t>
   </si>
   <si>
     <t>2098</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2098/proposicao-ind-1387.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2098/proposicao-ind-1387.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que providências urgentes sejam tomadas pelo Departamento responsável para a realização de infraestrutura e reparo de vazamento de água ao lado do reservatório de água da Rua João Manoel de Lima, no Bairro Jardim Paulista.</t>
   </si>
   <si>
     <t>2099</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2099/proposicao-ind-1384_1.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2099/proposicao-ind-1384_1.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor_x000D_
 competente da prefeitura no sentido de solicitar a realização de infraestrutura no bueiro_x000D_
 / rede de esgoto entupida, na Rua Helena Borges Pedral cruzamento com a Rua José_x000D_
 Felipe.</t>
   </si>
   <si>
     <t>2100</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2100/proposicao-ind-1388.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2100/proposicao-ind-1388.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor_x000D_
 competente da prefeitura no sentido de solicitar a implantação do Programa Juventude e_x000D_
 Meio Ambiente, a fim de incentivar o debate do tema entre os jovens nas escolas do_x000D_
 Município de Barrinha / SP.</t>
   </si>
   <si>
     <t>2101</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2101/proposicao-ind-1389.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2101/proposicao-ind-1389.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor_x000D_
 competente da prefeitura no sentido de solicitar a realização de infraestrutura /_x000D_
 manutenção (troca da tampa de boca de lobo), na Rua Sebastião Alão com a Rua Virgílio_x000D_
 Merli - Parque Mogi.</t>
   </si>
   <si>
     <t>2102</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2102/indicacao_12.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2102/indicacao_12.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de fazer uma faixa de travessia para pedestres no cruzamento da avenida Jamil Said Saleh com Machado de Assis.</t>
   </si>
   <si>
     <t>2103</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2103/indicacao_13.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2103/indicacao_13.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de fazer a limpeza na Praça do Bairro Vera Lúcia.</t>
   </si>
   <si>
     <t>2104</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2104/proposicao-ind-1390.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2104/proposicao-ind-1390.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal a possibilidade de construção ou adequação de um espaço predial físico que possa ser referência para os cursos de nível superior, cursos técnicos e cursos de qualificação profissional no Município de Barrinha-SP.</t>
   </si>
   <si>
     <t>2105</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2105/proposicao-ind-1392_1.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2105/proposicao-ind-1392_1.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de realizar a revitalização na iluminação e implantação de luminárias duplas nos postes da Avenida Presidente Castelo Branco, na altura dos números 106 até 987.</t>
   </si>
   <si>
     <t>2106</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2106/brigada_de_incedio.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2106/brigada_de_incedio.pdf</t>
   </si>
   <si>
     <t>INDICAR ao Poder Executivo Municipal para que enverede esforços objetivando promover_x000D_
 a efetiva ativação da Brigada de Incêndio no Município de Barrinha.</t>
   </si>
   <si>
     <t>2107</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2107/proposicao-ind-1395.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2107/proposicao-ind-1395.pdf</t>
   </si>
   <si>
     <t>Indica  ao  Chefe  do  Executivo  Municipal  que  estudos  sejam  realizados  pelo  setor competente da prefeitura no sentido de efetuar a manutenção no bueiro próximo ao UBS VI, na esquina com a rua 8, fronte ao nº 503 do Jd. Belo Horizonte.</t>
   </si>
   <si>
     <t>2111</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2111/proposicao-ind-1399.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2111/proposicao-ind-1399.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de realizar o recapeamento do pátio da Garagem Municipal da nossa cidade.</t>
   </si>
   <si>
     <t>2112</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2112/proposicao-ind-1404.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2112/proposicao-ind-1404.pdf</t>
   </si>
   <si>
     <t>Que seja feito estudo ao setor competente para sanar o problema de água parada e mau cheiro no local rua Osvaldo da Silva, altura do número 435 - Jardim Colorado II</t>
   </si>
   <si>
     <t>2115</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2115/proposicao-ind-1407.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2115/proposicao-ind-1407.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de solicitar ao governo a verba PICS.</t>
   </si>
   <si>
     <t>2116</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2116/proposicao-ind-1408.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2116/proposicao-ind-1408.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de realizar ajuste e melhorias no local de atendimento da secretária da saúde do município. O setor precisa de toldo, proteção de acrílico ou vidro e corrimão para a janela de atendimento e telefone sem fio com linha própria para melhorar a comunicação.</t>
   </si>
   <si>
     <t>2118</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2118/proposicao-ind-1411.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2118/proposicao-ind-1411.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de tampar os buracos no pátio da área de lazer.</t>
   </si>
   <si>
     <t>2125</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2125/proposicao-ind-1415.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2125/proposicao-ind-1415.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que providências urgentes sejam tomadas pelo Departamento responsável para a realização de infraestrutura e reparos na tampa de bueiro de esgoto na rua da Rua Francisco Moraes, Nº 319 – Conjunto Habitacional “Florentino Binhardi” - CDHU NOVO.</t>
   </si>
   <si>
     <t>2126</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2126/proposicao-ind-1417.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2126/proposicao-ind-1417.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal para que enverede esforços objetivando a adesão do Município de Barrinha ao programa de monitoramento DETECTA em parceria com a Polícia Militar do Estado de São Paulo.</t>
   </si>
   <si>
     <t>2127</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2127/proposicao-ind-1418.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2127/proposicao-ind-1418.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de melhorar a qualidade dos EPI's (Equipamentos de Proteção Individual) dos colaboradores da garagem Municipal.</t>
   </si>
   <si>
     <t>2129</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2129/proposicao-ind-1419.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2129/proposicao-ind-1419.pdf</t>
   </si>
   <si>
     <t>Reitera Indicação ao Chefe do Executivo Municipal, solicitando que o setor competente da prefeitura realize a manutenção nas lâmpadas no entorno da Lagoa da área de lazer, na Vila Recreio.</t>
   </si>
   <si>
     <t>2130</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2130/proposicao-indicacao-_bebedouro_de_agua_rodoviaria.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2130/proposicao-indicacao-_bebedouro_de_agua_rodoviaria.pdf</t>
   </si>
   <si>
     <t>2131</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2131/proposicao-ind-1422_1.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2131/proposicao-ind-1422_1.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de isentar o consumidor do pagamento da taxa de fornecimento de água através de caminhão pipa em caso de falta de água no bairro.</t>
   </si>
   <si>
     <t>2132</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2132/proposicao-ind-1423.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2132/proposicao-ind-1423.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de desentupir o bueiro localizado na Rua Pastor Vicente Vitalino, número 248 no bairro Jardim Belo Horizonte.</t>
   </si>
   <si>
     <t>2133</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2133/proposicao-ind-1425.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2133/proposicao-ind-1425.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor_x000D_
 competente da prefeitura no sentido de solicitar a realização de infraestrutura e_x000D_
 manutenção no bueiro desnivelado e recapeamento do asfalto, na Rua Marechal Rondon,_x000D_
 altura do número 346 – Jardim Paulista.</t>
   </si>
   <si>
     <t>2134</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2134/ponte_julio_marcari.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2134/ponte_julio_marcari.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que sejam realizados pelo setor competente da_x000D_
 prefeitura, no sentido de que se faça uma averiguação da obra não finalizada na ponte_x000D_
 da Avenida Júlio Marcari.</t>
   </si>
   <si>
     <t>2135</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2135/proposicao-ind-1427.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2135/proposicao-ind-1427.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que sejam realizados pelo setor competente da_x000D_
 prefeitura, no sentido de que se faça uma avaliação ao longo da Avenida Américo_x000D_
 Dezorzi, quanto a algumas valetas muito largas e profundas para passagem d’água.</t>
   </si>
   <si>
     <t>2140</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2140/proposicao-ind-1431.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2140/proposicao-ind-1431.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de implantar um bebedouro de água na RODOVIÁRIA MUNICIPAL deste Município, e, posteriormente, manter um vigilante para monitorar o patrimônio Público</t>
   </si>
   <si>
     <t>2142</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2142/proposicao-ind-1435.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2142/proposicao-ind-1435.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido que seja dado SENTIDO PROIBIDO a da Rua Sebastião Alão, a qual dá acesso à Escola IBRAIM SALEH e encontra com a Rua Fioravante Zambonini.</t>
   </si>
   <si>
     <t>2143</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2143/proposicao-ind-1436.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2143/proposicao-ind-1436.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de realizar obras de balanço para escoamento de água em esquina de cruzamento entre a Rua 09 n° 495 com a Rua 01, no Jardim Belo Horizonte, pois o local sofre alagamentos quando há chuva.</t>
   </si>
   <si>
     <t>2144</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2144/indicacao_de_lombada_cdhu_2.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2144/indicacao_de_lombada_cdhu_2.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que providências sejam tomadas pelo_x000D_
 setor competente no sentido de viabilizar a colocação de redutor de velocidade_x000D_
 (LOMBADAS) na Rua; Vanderlei Bombonato x Rua Nelson Bezerra, na altura do número_x000D_
 463, CDHU II.</t>
   </si>
   <si>
     <t>2145</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2145/ind_409.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2145/ind_409.pdf</t>
   </si>
   <si>
     <t>INDICAR ao Chefe do Executivo Municipal que providencias sejam tomadas pelo setor_x000D_
 competente no sentido de providenciar a pavimentação das calçadas da cidade nos_x000D_
 terrenos pertencentes ao Município.</t>
   </si>
   <si>
     <t>2146</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2146/cesta_de_natal.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2146/cesta_de_natal.pdf</t>
   </si>
   <si>
     <t>INDICAR ao Poder Executivo Municipal para que enverede esforços no sentido de_x000D_
 providenciar junto ao setor financeiro da prefeitura estudos sobre a possibilidade de o_x000D_
 Município doar a todos os servidores municipais uma cesta de natal no mês de_x000D_
 dezembro.</t>
   </si>
   <si>
     <t>2150</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2150/proposicao-ind-1451.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2150/proposicao-ind-1451.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de isentar o consumidor do pagamento da taxa de fornecimento de água através de caminhão pipa em caso de falta de água no bairro.</t>
   </si>
   <si>
     <t>2151</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2151/proposicao-ind-1454.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2151/proposicao-ind-1454.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de recapear a lateral da rua Ludovico de Oliveira Borges, na altura do número 120 no bairro Parque Mogi, no local um amplo buraco que vem gerando transtorno para população.</t>
   </si>
   <si>
     <t>2155</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2155/ind_413.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2155/ind_413.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de colocar telas de proteção no bueiro em frente a residência na rua Francisco Moraes 249 no bairro cdhu novo.</t>
   </si>
   <si>
     <t>2156</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2156/proposicao-ind-1459.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2156/proposicao-ind-1459.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de Tapar dois Buracos na rua Izolina Ziquieri,90 no Bairro Vila São José.</t>
   </si>
   <si>
     <t>2157</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2157/proposicao-ind-1460.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2157/proposicao-ind-1460.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de Tapar um enorme buraco na rua  Ludovico de Oliveira borges No Bairro Parque Mogi n° 72</t>
   </si>
   <si>
     <t>2158</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2158/proposicao-ind-1461.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2158/proposicao-ind-1461.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de Tapar Um Buraco Na Rua Virgílio Merli n° 627 No Bairro Vila São José.</t>
   </si>
   <si>
     <t>2159</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2159/proposicao-ind-1462.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2159/proposicao-ind-1462.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de fazer um recapeamento em frente ao Posto Saúde Mental No Bairro Parque Mogi.</t>
   </si>
   <si>
     <t>2160</t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2160/proposicao-ind-1463.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2160/proposicao-ind-1463.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor_x000D_
 competente da prefeitura no sentido de promover a operação "tapa buraco" na Rua_x000D_
 Antônio Gonçalves Ferreira, altura do número 29 - Jardim José Bombonato.</t>
   </si>
   <si>
     <t>2162</t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2162/proposicao-ind-1464.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2162/proposicao-ind-1464.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de Fazer Um Balanço Para o Escoamento De Água Na Rua Maria Valdeti n° 441 No Bairro Califórnia 2.</t>
   </si>
   <si>
     <t>2163</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2163/proposicao-ind-1465.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2163/proposicao-ind-1465.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de Tapar Um Buraco Na Rua Tiago Xavier De Lima Em frente ao n° 331 No Bairro Califórnia 2.</t>
   </si>
   <si>
     <t>2164</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2164/proposicao-ind-1466_1.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2164/proposicao-ind-1466_1.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de continuar com a campanha de mamografia pelo menos mais 30 dias, que continuam aos sábados e disponibilizam um dia da semana a noite para munícipes que trabalham durante o dia.</t>
   </si>
   <si>
     <t>2165</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2165/1467_indicacao_pista-atletismo.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2165/1467_indicacao_pista-atletismo.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que providências sejam tomadas pelo setor competente da Prefeitura no sentido de quando houver a reforma do Parque Ecológico Beto Abacaxi (Lagoa da Vila Recreio), estudar a viabilidade e construção de uma pista de atletismo, de modo a facilitar exercícios físicos e atividades como: caminhada, corrida, ciclismo, etc.</t>
   </si>
   <si>
     <t>2166</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2166/1468_indicacao_iluminacao-ate-ponte-quebrada-rio-mogi.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2166/1468_indicacao_iluminacao-ate-ponte-quebrada-rio-mogi.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que providências sejam tomadas pelo setor competente da Prefeitura no sentido de implantar iluminação na Avenida Costa e Silva, compreendendo o trajeto próximo à quadra do Marcílio até o trecho final da ponte quebrada do Rio Mogi Guaçu.</t>
   </si>
   <si>
     <t>2167</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2167/proposicao-ind-1469.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2167/proposicao-ind-1469.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de que no início do próximo ano, seja equiparado o salário dos Professores Municipais de Barrinha com a média regional, pois o mesmo se encontra defasado há muitos anos.</t>
   </si>
   <si>
     <t>2168</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2168/proposicao-ind-1469_1.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2168/proposicao-ind-1469_1.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de implantar FAIXADA de identificação na Secretaria Municipal de Educação e também do Cartório Eleitoral, visando facilitar o atendimento aos cidadãos barrinhenses.</t>
   </si>
   <si>
     <t>2169</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2169/jamil_said_saleh.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2169/jamil_said_saleh.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que providências sejam tomadas pelo_x000D_
 setor competente no sentido de viabilizar a colocação de redutor de velocidade_x000D_
 (LOMBADAS) na AV; jamil Said Saleh de frente a unidade Mista de Saúde,Jardim Paulista.</t>
   </si>
   <si>
     <t>2171</t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2171/ind-427-2021.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2171/ind-427-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de Fazer Iluminação De Natal Na Praça Matriz.</t>
   </si>
   <si>
     <t>2172</t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2172/ind-428-2021.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2172/ind-428-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de realizar um convênio médico para os funcionários públicos municipais.</t>
   </si>
   <si>
     <t>2173</t>
   </si>
   <si>
     <t>429</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2173/ind-429-2021.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2173/ind-429-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de Fazer a Pintura da Fachada  Do Posto Rosa.</t>
   </si>
   <si>
     <t>2175</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2175/ind-430-2021.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2175/ind-430-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de Adquirir  Uniformes Escolares para Nossas Crianças Da Rede Municipal.</t>
   </si>
   <si>
     <t>2176</t>
   </si>
   <si>
     <t>431</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2176/ind-431-2021.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2176/ind-431-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de Adquirir o kit de material escolar para nossas crianças da rede municipal.</t>
   </si>
   <si>
     <t>2178</t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2178/ind-432-2021.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2178/ind-432-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de Implantar Uma Lombofaixa Em Frente Ao Supermercado Amarelinha Na Avenida Costa e Silva.</t>
   </si>
   <si>
     <t>2180</t>
   </si>
   <si>
     <t>433</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2180/ind-433-2021.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2180/ind-433-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de Fazer a manutenção na iluminação da praça em Frente ao supermercado amarelinha no bairro cdhu velho.</t>
   </si>
   <si>
     <t>2183</t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2183/ind-434-2021.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2183/ind-434-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de iluminação Natalina Na Avenida Costa e Silva.</t>
   </si>
   <si>
     <t>2185</t>
   </si>
   <si>
     <t>435</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2185/ind-435-2021.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2185/ind-435-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de iluminação Natalina Na Praça em Frente ao Supermercado Amarelinha No CDHU 1</t>
   </si>
   <si>
     <t>2186</t>
   </si>
   <si>
     <t>436</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2186/proposicao-ind-1484.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2186/proposicao-ind-1484.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de iluminação Natalina Na Praça Ao Lado Da Quadra De Esportes No Bairro CDHU.</t>
   </si>
   <si>
     <t>2187</t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2187/proposicao-ind-1485.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2187/proposicao-ind-1485.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de iluminação Natalina Na Praça Da Bíblia.</t>
   </si>
   <si>
     <t>2188</t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2188/ind_438.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2188/ind_438.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de Recapear a Rua Galeano De Luca Na Vila São José.</t>
   </si>
   <si>
     <t>2189</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2189/proposicao-w2_recape.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2189/proposicao-w2_recape.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de Recapear a Rua W2 No Bairro Jardim Vera Lucia.</t>
   </si>
   <si>
     <t>2190</t>
   </si>
   <si>
     <t>440</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2190/proposicao_izolina_recape.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2190/proposicao_izolina_recape.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de Recapear a Rua Izolina Ziquieli No Bairro Vila São José.</t>
   </si>
   <si>
     <t>2191</t>
   </si>
   <si>
     <t>441</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2191/proposicao-av.castelo_recape.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2191/proposicao-av.castelo_recape.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de Recapear Um Quarteirão Da Avenida Presidente Castelo Branco Altura Do n° 1784 No Bairro Vila Recreio.</t>
   </si>
   <si>
     <t>2192</t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2192/proposicao-w5_recape.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2192/proposicao-w5_recape.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de Recapear a Rua W5 No Bairro Jardim Vera Lucia.</t>
   </si>
   <si>
     <t>2193</t>
   </si>
   <si>
     <t>443</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2193/proposicao-sussumo_recape.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2193/proposicao-sussumo_recape.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de Recapear a Rua Sussuko Okano No Bairro Vila Recreio.</t>
   </si>
   <si>
     <t>2194</t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2194/proposicao-onofi_recape.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2194/proposicao-onofi_recape.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de Recapear a Rua Onofi Da Silva No Bairro Vila São José.</t>
   </si>
   <si>
     <t>2195</t>
   </si>
   <si>
     <t>445</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2195/proposicao-princesa_recape.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2195/proposicao-princesa_recape.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de Recapear a Rua Princesa Isabel No Bairro Vila Recreio.</t>
   </si>
   <si>
     <t>2196</t>
   </si>
   <si>
     <t>446</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2196/proposicao-w6_recape.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2196/proposicao-w6_recape.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de Recapear a Rua W6 No Bairro Jardim Vera Lucia.</t>
   </si>
   <si>
     <t>2197</t>
   </si>
   <si>
     <t>447</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2197/proposicao-manoel_recape_1.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2197/proposicao-manoel_recape_1.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de Recapear a Rua Manoel Camilo No Bairro Vila São José.</t>
   </si>
   <si>
     <t>2198</t>
   </si>
   <si>
     <t>448</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2198/proposicao-rua_6_recape.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2198/proposicao-rua_6_recape.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de Recapear a Rua 6 No Bairro CDHU.</t>
   </si>
   <si>
     <t>2199</t>
   </si>
   <si>
     <t>449</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2199/proposicao-dioclecio_recape.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2199/proposicao-dioclecio_recape.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de Recapear a Rua Dioclecio Fernando Xavier No Bairro Vila São José.</t>
   </si>
   <si>
     <t>2200</t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2200/proposicao-nestor_recape.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2200/proposicao-nestor_recape.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de Recapear a Rua Nestor Martins Silva Filho No Bairro Vila Recreio.</t>
   </si>
   <si>
     <t>2201</t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2201/proposicao-w7_recape.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2201/proposicao-w7_recape.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de Recapear a Rua W7 No Bairro Jardim Vera Lucia.</t>
   </si>
   <si>
     <t>2202</t>
   </si>
   <si>
     <t>452</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2202/proposicao-orlando_recape.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2202/proposicao-orlando_recape.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de Recapear a Rua Orlando Gonçalves  No Bairro Parque Mogi.</t>
   </si>
   <si>
     <t>2203</t>
   </si>
   <si>
     <t>453</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2203/proposicao-constantino_recape.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2203/proposicao-constantino_recape.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de Recapear a Rua José Geraldo Constantino No Bairro Vila São José.</t>
   </si>
   <si>
     <t>2204</t>
   </si>
   <si>
     <t>454</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2204/proposicao-santa_recape.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2204/proposicao-santa_recape.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de Recapear a Rua Santa Leocádia No Bairro Vila Recreio.</t>
   </si>
   <si>
     <t>2209</t>
   </si>
   <si>
     <t>455</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2209/proposicao-_morais-1508.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2209/proposicao-_morais-1508.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve vêm, respeitosamente, na forma regimental e depois de ouvido o E. Plenário desta Casa, INDICAR ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de Fazer o Calçamento Em Um Terreno Público Na Rua Francisco Morais No Bairro CDHU Novo..</t>
   </si>
   <si>
     <t>2210</t>
   </si>
   <si>
     <t>456</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2210/proposicao-helena-1509.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2210/proposicao-helena-1509.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve vêm, respeitosamente, na forma regimental e depois de ouvido o E. Plenário desta Casa, INDICAR ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de Fazer o Calçamento Na Rua Helena Borges Pedral Começando No Bairro Califórnia1 , Califórnia 2 e Colorado 1.</t>
   </si>
   <si>
     <t>2211</t>
   </si>
   <si>
     <t>457</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2211/proposicao-antonio-1510.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2211/proposicao-antonio-1510.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de Fazer o Calçamento No Terreno Público Na Rua Antônio Roberto Alves No Bairro Colorado 2.</t>
   </si>
   <si>
     <t>2212</t>
   </si>
   <si>
     <t>458</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2212/proposicao-maria-1511.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2212/proposicao-maria-1511.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de Fazer o Calçamento Em Um Terreno Público Na Rua Maria Valdeti Lopes Macedo No Bairro Colorado 2.</t>
   </si>
   <si>
     <t>2213</t>
   </si>
   <si>
     <t>459</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2213/indicacao_uniformes-ronda.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2213/indicacao_uniformes-ronda.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que providências sejam tomadas pelo setor competente da Prefeitura no sentido de uniformizar a equipe da Ronda Municipal.</t>
   </si>
   <si>
     <t>2214</t>
   </si>
   <si>
     <t>460</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2214/indicacao_monitoramento.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2214/indicacao_monitoramento.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que providências sejam tomadas pelo setor competente da Prefeitura no sentido de providenciar um local mais apropriado para instalação do monitoramento das câmeras da cidade.</t>
   </si>
   <si>
     <t>2215</t>
   </si>
   <si>
     <t>461</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2215/indicacao_conselho-idoso.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2215/indicacao_conselho-idoso.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que providências sejam tomadas pelo setor competente da Prefeitura no sentido de estabelecer a criação do Conselho Municipal do Idoso, conforme Lei nº 2027, de 30 de abril de 2009.</t>
   </si>
   <si>
     <t>2216</t>
   </si>
   <si>
     <t>462</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2216/proposicao-ind-1519.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2216/proposicao-ind-1519.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que sejam realizados pelo setor competente da_x000D_
 prefeitura, no sentido de que se faça uma limpeza adequada na Rua Sérgio Rosseti.</t>
   </si>
   <si>
     <t>2217</t>
   </si>
   <si>
     <t>463</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2217/proposicao-ind-1521.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2217/proposicao-ind-1521.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que sejam realizados pelo setor competente da_x000D_
 prefeitura, no sentido de que se faça os devidos reparos em um vazamento na rede de_x000D_
 água, localizado na Avenida Júlio Marcari com a travessa da Rua Presidente Kennedy.</t>
   </si>
   <si>
     <t>2218</t>
   </si>
   <si>
     <t>464</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2218/proposicao-indicacao_-_tapa_buraco_carlos_gomes_519-529.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2218/proposicao-indicacao_-_tapa_buraco_carlos_gomes_519-529.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de solicitar o serviço de '' tapa buraco'' na Rua Carlos Gomes, na altura do nº 519 e nº529, no bairro Jd. José Bombonato.</t>
   </si>
   <si>
     <t>2219</t>
   </si>
   <si>
     <t>465</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2219/proposicao-indicacao_-_sinalizacao_av_pres_castelo_branco_no_230.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2219/proposicao-indicacao_-_sinalizacao_av_pres_castelo_branco_no_230.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de realizar a correta sinalização de mão única, na Avenida Presidente Castelo Branco, na altura do nº 230 sentido Rodovia Carlos Tonani e na rua paralela se necessário.</t>
   </si>
   <si>
     <t>2220</t>
   </si>
   <si>
     <t>466</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2220/proposicao-indicacao_-_cerca_area_verde_fronte_r_nelson_gouveia_cdhu_novo.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2220/proposicao-indicacao_-_cerca_area_verde_fronte_r_nelson_gouveia_cdhu_novo.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura, no sentido de solicitar que seja cercada a àrea verde pertencente à prefeitura, fronte a Rua Nelson Gouveia, no bairro CDHU Novo, para evitar o excesso do descarte irregular de lixo ali presente. E que as caçambas que estão alocadas nesta área, sejam redistribuídas para o CDHU novo e bairros próximos.</t>
   </si>
   <si>
     <t>2222</t>
   </si>
   <si>
     <t>467</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2222/proposicao-ind-1516_-_melhorias_jardim_nova_barrinha_e_paineiras.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2222/proposicao-ind-1516_-_melhorias_jardim_nova_barrinha_e_paineiras.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de que sejam realizadas melhorias estruturais nos bairros Jardim Nova Barrinha e Jardim Paineiras.</t>
   </si>
   <si>
     <t>2223</t>
   </si>
   <si>
     <t>468</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2223/proposicao-ind-1515_-_bueiros_na_feira.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2223/proposicao-ind-1515_-_bueiros_na_feira.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de que sejam implantados bueiros com grades protetoras nas ruas da Feira Municipal, próximo à Lagoa do Jardim José Bombonato, para que haja melhor escoamento das águas pluviais, evitando assim prejudicar os feirantes e transeuntes da feira.</t>
   </si>
   <si>
     <t>2224</t>
   </si>
   <si>
     <t>469</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2224/lombada_nova_barrinha.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2224/lombada_nova_barrinha.pdf</t>
   </si>
   <si>
     <t>INDICAR ao Poder Executivo Municipal para que enverede esforços no sentido de_x000D_
 providenciar a disponibilização de lombada, sinalização e contenção de alambrado na_x000D_
 entrada do Bairro Nova Barrinha.</t>
   </si>
   <si>
     <t>2225</t>
   </si>
   <si>
     <t>470</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2225/indicacao_plano_de_carreira.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2225/indicacao_plano_de_carreira.pdf</t>
   </si>
   <si>
     <t>INDICAR ao Poder Executivo Municipal para que enverede esforços no sentido de_x000D_
 providenciar a reformulação do plano de carreira dos profissionais da educação.</t>
   </si>
   <si>
     <t>2226</t>
   </si>
   <si>
     <t>471</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2226/proposicao-ind-1517.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2226/proposicao-ind-1517.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de que no início do próximo ano (2022), seja entregue uma CESTA BÁSICA como benefício mensal para todos os Funcionários Públicos Municipais, incluindo os Professores da Rede Municipal de Ensino.</t>
   </si>
   <si>
     <t>2227</t>
   </si>
   <si>
     <t>472</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2227/proposicao-ind-1528.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2227/proposicao-ind-1528.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de realizar implantação de asfalto no Conjunto de Chácaras – Jardim Primavera.</t>
   </si>
   <si>
     <t>2228</t>
   </si>
   <si>
     <t>473</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2228/proposicao-ind-1532.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2228/proposicao-ind-1532.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de pintar uma faixa de pedestre na Avenida Costa e Silva, na altura do último ponto de ônibus e que disponibilizam um carro da Guarda Municipal para ficar naquele local em horário de pico.</t>
   </si>
   <si>
     <t>2229</t>
   </si>
   <si>
     <t>474</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2229/proposicao-ind-1533.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2229/proposicao-ind-1533.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de providenciar um semáforo na Avenida Presidente Castelo Branco na altura do número 1.500.</t>
   </si>
   <si>
     <t>2230</t>
   </si>
   <si>
     <t>475</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2230/proposicao-ind-1531.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2230/proposicao-ind-1531.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de realizar a instalação de câmeras de seguranças em terrenos públicos que estão localizadas as caçambas públicas e em terrenos públicos que não estão cercados.</t>
   </si>
   <si>
     <t>2231</t>
   </si>
   <si>
     <t>476</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2231/proposicao-ind-1534.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2231/proposicao-ind-1534.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de trocar as lampadas queimadas no poste que fica no final da lagoa do Jardim Bombonato na Marechal Rondon x Rua Jazon Cayres.</t>
   </si>
   <si>
     <t>2232</t>
   </si>
   <si>
     <t>477</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2232/ind_477.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2232/ind_477.pdf</t>
   </si>
   <si>
     <t>INDICAR ao Excelentíssimo Senhor Prefeito deste Município, para que promova estudos junto_x000D_
 ao setor competente objetivando o conserto do telhado e reparos no forro, no prédio do setor Cidade_x000D_
 Limpa.</t>
   </si>
   <si>
     <t>2233</t>
   </si>
   <si>
     <t>478</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2233/proposicao-ind-1538.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2233/proposicao-ind-1538.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de melhorar a iluminação na Rua 6 do bairro Recanto do Beija Flor.</t>
   </si>
   <si>
     <t>2234</t>
   </si>
   <si>
     <t>479</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2234/proposicao-ind-1539.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2234/proposicao-ind-1539.pdf</t>
   </si>
   <si>
     <t>Indica à Mesa Diretora desta Casa de Leis que seja atualizado o livro interno de Leis Orgânicas.</t>
   </si>
   <si>
     <t>2236</t>
   </si>
   <si>
     <t>480</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2236/proposicao-ind-1550.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2236/proposicao-ind-1550.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de realizar o devido REPARO NO ESGOTO ENTUPIDO, localizado na Rua Marechal Rondon, na altura do nº 619.</t>
   </si>
   <si>
     <t>2237</t>
   </si>
   <si>
     <t>481</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2237/proposicao-ind-1552.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2237/proposicao-ind-1552.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de realizar urgentemente o REPARO NA TAMPA DO BUEIRO E TAMBÉM NO ASFALTO INACABADO, localizado na Rua Marechal Rondon, próximo ao nº 300.</t>
   </si>
   <si>
     <t>2238</t>
   </si>
   <si>
     <t>482</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2238/proposicao-ind-1553_1.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2238/proposicao-ind-1553_1.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que, estudos sejam realizados com URGÊNCIA para sanar situação degradante ao Meio Ambiente e também aos moradores locais, localizado na Rua Alessandro Virgílio Merli, nº 1162, defronte a Rodovia Carlos Tonani, próximo à empresa Copacesp.</t>
   </si>
   <si>
     <t>2246</t>
   </si>
   <si>
     <t>483</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2246/ind_483.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2246/ind_483.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de Fazer a pintura nas grades do Centro De imagem.</t>
   </si>
   <si>
     <t>2248</t>
   </si>
   <si>
     <t>484</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2248/proposicao-ind-1546.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2248/proposicao-ind-1546.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de Fazer a Manutenção Nos Bueiros Entupidos e Colocar Tampas Do Bairro Paineiras.</t>
   </si>
   <si>
     <t>2249</t>
   </si>
   <si>
     <t>485</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2249/proposicao-ind-1547.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2249/proposicao-ind-1547.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de Fazer a Limpeza Na Área Verde Do Bairro Paineiras.</t>
   </si>
   <si>
     <t>2250</t>
   </si>
   <si>
     <t>486</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2250/proposicao-ind-1548.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2250/proposicao-ind-1548.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de Passar a Máquina Niveladora Na Entrada Do Bairro Paineiras.</t>
   </si>
   <si>
     <t>2251</t>
   </si>
   <si>
     <t>487</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2251/proposicao-ind-1549.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2251/proposicao-ind-1549.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de Tapar forma Virgílio Merli Altura do Número 627 No Bairro Vila São José.</t>
   </si>
   <si>
     <t>2253</t>
   </si>
   <si>
     <t>488</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2253/proposicao-ind-1539_1.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2253/proposicao-ind-1539_1.pdf</t>
   </si>
   <si>
     <t>2254</t>
   </si>
   <si>
     <t>489</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2254/proposicao-ind-1557.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2254/proposicao-ind-1557.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de Fazer a Manutenção Na Calçada Da Escola Armínio Giraldi No Bairro CDHU 1.</t>
   </si>
   <si>
     <t>2255</t>
   </si>
   <si>
     <t>490</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2255/proposicao-ind-1558.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2255/proposicao-ind-1558.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de Recapear a Rua Virgílio Merli No Bairro Vila São José.</t>
   </si>
   <si>
     <t>2256</t>
   </si>
   <si>
     <t>491</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2256/proposicao-ind-1559.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2256/proposicao-ind-1559.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de Adequação De Um Local Apropriado Para a Secretaria De Agendamento De Exames.</t>
   </si>
   <si>
     <t>2257</t>
   </si>
   <si>
     <t>492</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2257/proposicao-ind-1560.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2257/proposicao-ind-1560.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de Tapar Um Buraco Na Avenida Costa e Silva Em Frente a Quadra No CDHU 1</t>
   </si>
   <si>
     <t>2262</t>
   </si>
   <si>
     <t>493</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2262/proposicao-ind-1551.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2262/proposicao-ind-1551.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor_x000D_
 competente da prefeitura no sentido de solicitar a realização de infraestrutura e_x000D_
 manutenção no bueiro desnivelado e recapeamento do asfalto, na Avenida Presidente_x000D_
 Castelo Branco cruzamento com a Rua Zelindo Zaninelli - Vila Recreio.</t>
   </si>
   <si>
     <t>2263</t>
   </si>
   <si>
     <t>494</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2263/proposicao-ind-1564_1.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2263/proposicao-ind-1564_1.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor_x000D_
 competente da prefeitura no sentido de solicitar a realização de infraestrutura e reparo_x000D_
 de vazamento de água e esgoto na Rua Virgílio Merli cruzamento com a Rua Sebastião_x000D_
 Alão - Parque Mogi.</t>
   </si>
   <si>
     <t>2265</t>
   </si>
   <si>
     <t>495</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2265/proposicao-ind-1545_1.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2265/proposicao-ind-1545_1.pdf</t>
   </si>
   <si>
     <t>2266</t>
   </si>
   <si>
     <t>496</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2266/proposicao-ind-1566.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2266/proposicao-ind-1566.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de que seja pago aos Professores Municipais o ABONO SALARIAL, tal qual fará o Governo do Estado de São Paulo aos Docentes estaduais, com as sobras de recursos provenientes do FUNDEB.</t>
   </si>
   <si>
     <t>2268</t>
   </si>
   <si>
     <t>497</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2268/ind_497.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2268/ind_497.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor_x000D_
 competente da Prefeitura visando fazer o devido recapeamento na AV. Presidente Vargas_x000D_
 altura do numero 135, Centro.</t>
   </si>
   <si>
     <t>2269</t>
   </si>
   <si>
     <t>498</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2269/ind_498.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2269/ind_498.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor_x000D_
 competente da Prefeitura visando o conserto de cano de água potável, na Rua Motoki_x000D_
 Koto defronte ao número 84, Vila Recreio.</t>
   </si>
   <si>
     <t>2270</t>
   </si>
   <si>
     <t>499</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2270/ind_499.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2270/ind_499.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor_x000D_
 competente da Prefeitura visando o conserto de cano de água potável, na Rua Dois esquina com a Rua Santos Dumont, Jd. José Bombonato.</t>
   </si>
   <si>
     <t>2271</t>
   </si>
   <si>
     <t>500</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2271/ind_500.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2271/ind_500.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor_x000D_
 competente da Prefeitura objetivando a limpeza e a localizacão do proprietário do terreno_x000D_
 localizado na Rua Osvaldo da Silva, ao lado do número 80, Colorado II.</t>
   </si>
   <si>
     <t>2272</t>
   </si>
   <si>
     <t>501</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2272/ind_501.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2272/ind_501.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor_x000D_
 competente da Prefeitura objetivando a limpeza dos terrenos na Rua G números 120 e 140, CDHU, terrenos de propriedade da Prefeitura Municipal de Barrinha.</t>
   </si>
   <si>
     <t>2273</t>
   </si>
   <si>
     <t>502</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2273/ind_502.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2273/ind_502.pdf</t>
   </si>
   <si>
     <t>INDICA ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor_x000D_
 competente da Prefeitura campanha de recolhimento de lixo, entulhos em terrenos baldios para prevenir pragas como escorpiões, cobras e outros tipos de animais peçonhentos, em toda cidade, inclusive em  terrenos de propriedade da Prefeitura Municipal de Barrinha.</t>
   </si>
   <si>
     <t>2276</t>
   </si>
   <si>
     <t>503</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2276/proposicao-ind-1569.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2276/proposicao-ind-1569.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de realizar a construção de um banheiro para os colaboradores da Unidade de Tratamento de Esgoto do Bairro Nova Aliança, ou por ora instalar um banheiro químico.</t>
   </si>
   <si>
     <t>2278</t>
   </si>
   <si>
     <t>504</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2278/proposicao-ind-1577.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2278/proposicao-ind-1577.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de Refazer a Iluminação Na Avenida Felipe Daher No Bairro Parque Mogi.</t>
   </si>
   <si>
     <t>2279</t>
   </si>
   <si>
     <t>505</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2279/proposicao-ind-1581.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2279/proposicao-ind-1581.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de instalar câmera de segurança e melhorar a iluminação co cemitério municipal.</t>
   </si>
   <si>
     <t>2281</t>
   </si>
   <si>
     <t>506</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2281/proposicao-ind-1583.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2281/proposicao-ind-1583.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que sejam realizados pelo setor competente da_x000D_
 prefeitura, no sentido de que se faça a reforma na entrada da Escola Municipal Duarte_x000D_
 Nogueira.</t>
   </si>
   <si>
     <t>2282</t>
   </si>
   <si>
     <t>507</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2282/proposicao-ind-1584_1.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2282/proposicao-ind-1584_1.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que sejam realizados pelo setor competente da_x000D_
 prefeitura, a doação de um veículo novo a Ronda Municipal de Barrinha.</t>
   </si>
   <si>
     <t>2293</t>
   </si>
   <si>
     <t>508</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2293/proposicao-ind-1580.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2293/proposicao-ind-1580.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor_x000D_
 competente da prefeitura no sentido de que seja criado o "Programa de Prevenção_x000D_
 Obesidade Zero" entre crianças e jovens nas escolas do Município, no ano letivo de_x000D_
 2.022.</t>
   </si>
   <si>
     <t>2294</t>
   </si>
   <si>
     <t>509</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2294/proposicao-ind-1588.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2294/proposicao-ind-1588.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de Fazer Rampa De Acessibilidade No Palco Do Anfiteatro.</t>
   </si>
   <si>
     <t>2295</t>
   </si>
   <si>
     <t>510</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2295/proposicao-ind-1589.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2295/proposicao-ind-1589.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de fazer a limpeza em um bueiro entupido na rua Geraldo Belarmino, 536 No Bairro Califórnia 1.</t>
   </si>
   <si>
     <t>2296</t>
   </si>
   <si>
     <t>511</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2296/proposicao-ind-1590.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2296/proposicao-ind-1590.pdf</t>
   </si>
   <si>
     <t>Reitera Indicação ao Chefe do Executivo Municipal, solicitando que o setor competente da prefeitura de tapar um enorme buraco na Rua Virgílio Merli 627 Vila São José.</t>
   </si>
   <si>
     <t>1657</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1657/moc_1.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1657/moc_1.pdf</t>
   </si>
   <si>
     <t>EXMO.SR. PRESIDENTE DA CÂMARA MUNICIPAL DE BARRINHA:_x000D_
 Diante do exposto e do deliberado, conste nos anais desta Casa Legislativa a justa_x000D_
 homenagem ao Senhor, Luiz Cordeiro Dos Santos mais conhecido Por seu Cordeiro, que só_x000D_
 vem dignificar ainda mais nosso Município, pelos seus serviços prestados com amor, dedicação e_x000D_
 de forma exemplar como funcionário público neste município.</t>
   </si>
   <si>
     <t>1658</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1658/moc_2.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1658/moc_2.pdf</t>
   </si>
   <si>
     <t>EXMO.SR. PRESIDENTE DA CÂMARA MUNICIPAL DE BARRINHA:_x000D_
 Diante do exposto e do deliberado, conste nos canais desta Casa Legislativa a justa_x000D_
 homenagem ao Senhor, Sebastiao Marques, mais conhecido por (Caçapa) que só_x000D_
 vem dignificar ainda mais nosso Município, pelos seus serviços prestados com amor, dedicação e_x000D_
 de forma exemplar como funcionário público neste município.</t>
   </si>
   <si>
     <t>1819</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1819/proposicao-moc-1165.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1819/proposicao-moc-1165.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulações à Senhora Maria de Fátima Rodrigues da Conceição, pelo_x000D_
 trabalho exemplar que exerce com amor e dedicação aos animais de ruas.</t>
   </si>
   <si>
     <t>1879</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1879/moc_4.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1879/moc_4.pdf</t>
   </si>
   <si>
     <t>Moção de Sentido Pesar pelo falecimento de Fernando Luis Mastrangi.</t>
   </si>
   <si>
     <t>1884</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1884/moc_5.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1884/moc_5.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APOIO ao Projeto de Lei n.º 345/2019, de origem da Assembleia Legislativa de São Paulo (iniciativa da Deputado Estadual_x000D_
 Delegado Bruno Lima - SP), ao qual dispões sobre a inclusão dos conteúdos de Direito dos Animais_x000D_
 e Proteção Animal no programa curricular das escolas públicas do Estado de São Paulo.</t>
   </si>
   <si>
     <t>1926</t>
   </si>
   <si>
     <t>Lincoln Filho Do Prof Gil, Alessandro DVD, Aline Assistente Social, Claúdio Santos Bolacha, Du Enfermeiro, Emerson Colorido, José Mario, Marisa Protetora Dos Animais, Professor Vicente, Ricardo Coelho, Ronaldo Troia</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1926/mocao_de_apoio_pdl_22-2020.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1926/mocao_de_apoio_pdl_22-2020.pdf</t>
   </si>
   <si>
     <t>Moção de apoio ao PDL 22/2020, que trata da anulação do Decreto nº 65.021 de 2020, que instituiu o DESCONTO PREVIDENCIÁRIO escalonado nos proventos dos servidores públicos estaduais.</t>
   </si>
   <si>
     <t>1967</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1967/mocao_de_pesar_01.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1967/mocao_de_pesar_01.pdf</t>
   </si>
   <si>
     <t>Moção de Sentido Pesar pelo falecimento do Marcilio Ferreira de Sousa.</t>
   </si>
   <si>
     <t>1976</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1976/proposicao-moc-1280.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1976/proposicao-moc-1280.pdf</t>
   </si>
   <si>
     <t>Moção de pesar pelo falecimento de Adalberto Codeco, Marcílio F. de Sousa, Gisele_x000D_
 Camargo Teobaldo, Flaviana Chelis Pereira Dias, Sílvia Helena Rodrigues Silva e outros_x000D_
 que obstante ficaram no anonimato.</t>
   </si>
   <si>
     <t>2050</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2050/proposicao-moc-1342.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2050/proposicao-moc-1342.pdf</t>
   </si>
   <si>
     <t>Proponho à Mesa Diretora, na forma regimental, que seja consignada em Ata MOÇÃO DE PESAR pelo falecimento do Sr. Sebastião Antônio de Araújo, ocorrido no dia 12/06/2021.</t>
   </si>
   <si>
     <t>2059</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2059/moc_10.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2059/moc_10.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos e Congratulações a  Senhora Alexsandra Ferreira Israel, pelo trabalho exemplar que exerce com amor e dedicação como Diretora de Divisão da Saúde.</t>
   </si>
   <si>
     <t>2060</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2060/moc_11.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2060/moc_11.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos e Congratulações à Senhora Fabíola Villa Mendes, pelo trabalho exemplar que exerce com amor e dedicação frente ao Centro de Imagem.</t>
   </si>
   <si>
     <t>2061</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2061/moc_12.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2061/moc_12.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos e Congratulações a _x000D_
 _x000D_
 Senhora Vanessa R. R. Gomes, pelo trabalho exemplar que exerce com amor e dedicação frente a Estratégia de Saúde da Família (ESF).</t>
   </si>
   <si>
     <t>2062</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2062/moc_13.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2062/moc_13.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos e Congratulações a Senhora Auri Cerqueira Mascarenhas, mais conhecida como Nina Enfermeira, pelo trabalho exemplar que exerce com amor e dedicação frente ao Núcleo de Saúde Mental.</t>
   </si>
   <si>
     <t>2067</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2067/moc_14.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2067/moc_14.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos e Congratulações a Maria Apolônia Silva Pereira, mais conhecida como Polly, pelo trabalho exemplar que exerce com amor e dedicação frente a Unidade Mista de Saúde – UMS.</t>
   </si>
   <si>
     <t>2089</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2089/moc_15.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2089/moc_15.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos e Congratulações a Senhora Marta Delboni Rodrigues De Lima pelo trabalho exemplar que exerce com amor e dedicação frente ao Nucleo Saúde Mental Aurelia Zampieri Da Silva Do Nosso Município.</t>
   </si>
   <si>
     <t>2091</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2091/moc_16.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2091/moc_16.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos e Congratulações a Senhora Sidneia Joana De Seles pelo trabalho exemplar que exerce com amor e dedicação frente a UBSI Frei Geraldo Meijer.</t>
   </si>
   <si>
     <t>2092</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2092/moc_17.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2092/moc_17.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos e Congratulações a Senhora Juliana Borges Ferreira Dos Santos pelo trabalho exemplar que exerce com amor e dedicação frente a Garagem Municipal.</t>
   </si>
   <si>
     <t>2123</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2123/proposicao-moc-1405_1.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2123/proposicao-moc-1405_1.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos e Congratulações a Gisela De Fátima Vaz Barroso Pelo Trabalho Exemplar Que Exerce Com Amor e Dedicação Frente Ao Posto Leila Ahmed Saleh Centro Integrado Da Mulher e da Criança, mais conhecido como Posto Rosa.</t>
   </si>
   <si>
     <t>2114</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2114/proposicao-moc-1406-1.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2114/proposicao-moc-1406-1.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos e Congratulações ao Senhor Roberto Alves Da Silva Frente Ao Projeto Social IleobaDola há 28 anos Salvando Vidas, Fazendo Caridade e Preservando a Natureza.</t>
   </si>
   <si>
     <t>2117</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2117/mocao_vera.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2117/mocao_vera.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos e Congratulações a Senhora Vera lúcia da Silva pelo trabalho_x000D_
 exemplar que exerce com amor e dedicação frente a Secretaria municipal de Saúde.</t>
   </si>
   <si>
     <t>2119</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2119/mocao_mendes.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2119/mocao_mendes.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulações ao Senhor Leandro Mendes, pelo trabalho exemplar que_x000D_
 exerce com amor e dedicação frente a Defesa Civil.</t>
   </si>
   <si>
     <t>2120</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2120/mocao_lusia.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2120/mocao_lusia.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulações à Senhora Luzia da Silva Oliveira Cursio, pelo trabalho exemplar que exerce com amor e dedicação frente à coordenação da Atenção Básica do Município.</t>
   </si>
   <si>
     <t>2136</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2136/moc-23-2021.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2136/moc-23-2021.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos e Congratulações a Renato Rodrigues Afonso.</t>
   </si>
   <si>
     <t>2137</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2137/moc-24-2021.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2137/moc-24-2021.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos e Congratulações a Angela Maria Alexandre Da Silva</t>
   </si>
   <si>
     <t>2139</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2139/moc-25-2021_1.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2139/moc-25-2021_1.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos e Congratulações a Renata Cristina De Santana Sponchiado</t>
   </si>
   <si>
     <t>2141</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2141/moc-26-2021_1.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2141/moc-26-2021_1.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos e Congratulações a Rosiane Flavia Menegussi</t>
   </si>
   <si>
     <t>2147</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2147/proposicao-moc-1444.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2147/proposicao-moc-1444.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos e Congratulações a Ademir Zaninelli</t>
   </si>
   <si>
     <t>2148</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2148/proposicao-moc-1448_1.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2148/proposicao-moc-1448_1.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos e Congratulações a Roberto Carlos Zaninelli</t>
   </si>
   <si>
     <t>2149</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2149/proposicao-moc-1452.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2149/proposicao-moc-1452.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos e Congratulações a Robson Cristiano dos Santos</t>
   </si>
   <si>
     <t>2152</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2152/mocao-30-2021.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2152/mocao-30-2021.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos e Congratulações a Tiago Batista Da Silva.</t>
   </si>
   <si>
     <t>2153</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2153/moc-31-2021.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2153/moc-31-2021.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos e Congratulações ao Senhor José Aurélio Novais.</t>
   </si>
   <si>
     <t>2154</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2154/moc-32-2021.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2154/moc-32-2021.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos e Congratulações a senhora Sidineia Rodrigues dos Santos</t>
   </si>
   <si>
     <t>2170</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2170/proposicao-moc-1479_2.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2170/proposicao-moc-1479_2.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve vem, respeitosamente, na forma regimental e depois de ouvido o E. Plenário desta Casa, REQUERER que seja consignada na ata dos trabalhos desta Sessão Ordinária uma Moção de Sentido Pesar pelo falecimento do Sr. Dalmo Giraldi.</t>
   </si>
   <si>
     <t>2205</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2205/proposicao-mocao-1504.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2205/proposicao-mocao-1504.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos e Congratulações a Angelica Patricia Ignácio Barros Faria</t>
   </si>
   <si>
     <t>2206</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2206/proposicao-mocao_daniel-1505.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2206/proposicao-mocao_daniel-1505.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos e Congratulações a Daniel Dos Santos.</t>
   </si>
   <si>
     <t>2207</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2207/proposicao-moca_dri-1506.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2207/proposicao-moca_dri-1506.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos e Congratulações a Adriana Ferreira Da Silva Alves.</t>
   </si>
   <si>
     <t>2208</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2208/proposicao-moc_alan-1507.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2208/proposicao-moc_alan-1507.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos e Congratulações a Alan Cleberson De Lima Silva</t>
   </si>
   <si>
     <t>2244</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2244/proposicao-moc-1542.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2244/proposicao-moc-1542.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos e Congratulações a Hélio Akaboci</t>
   </si>
   <si>
     <t>2245</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2245/proposicao-moc-1543.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2245/proposicao-moc-1543.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos e Congratulações a André Alex Da Silva.</t>
   </si>
   <si>
     <t>2252</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2252/proposicao-moc-1556.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2252/proposicao-moc-1556.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos e Congratulações ao Sr. João Ferreira de Souza</t>
   </si>
   <si>
     <t>2258</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2258/proposicao-moc-1562.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2258/proposicao-moc-1562.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos e Congratulações a Alessandra Pavani.</t>
   </si>
   <si>
     <t>2277</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2277/proposicao-moc-1576.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2277/proposicao-moc-1576.pdf</t>
   </si>
   <si>
     <t>Proponho à Mesa Diretora, na forma regimental, que seja consignada em Ata MOÇÃO DE APLAUSOS E CONGRATULAÇÕES em honra ao Senhor ROBERTO ENGLER.</t>
   </si>
   <si>
     <t>2280</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2280/proposicao-moc-1582.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2280/proposicao-moc-1582.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulações ao Doutor João Batista Borges, pelo trabalho exemplar de sua_x000D_
 função como Médico na cidade de Barrinha.</t>
   </si>
   <si>
     <t>2298</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2298/mocao_sra-maria-santucci.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2298/mocao_sra-maria-santucci.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos e Congratulações à senhora Maria José Leonardo Santucci, mais conhecida como dona Maria da Padaria.</t>
   </si>
   <si>
     <t>2299</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2299/mocao_sr-yoshimi.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2299/mocao_sr-yoshimi.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos e Congratulações ao senhor Iocini Sawamura, mais conhecido como senhor Yoshimi.</t>
   </si>
   <si>
     <t>2300</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2300/mocao_sr-tonho-belarmino.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2300/mocao_sr-tonho-belarmino.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos e Congratulações ao senhor Antonio Belarmino da Silva, mais conhecido como Tonho do Açougue.</t>
   </si>
   <si>
     <t>2044</t>
   </si>
   <si>
     <t>PS</t>
   </si>
   <si>
     <t>Projeto Substitutivo</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2044/substitutivo_01_pl59.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2044/substitutivo_01_pl59.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade de divulgação , no município de Barrinha , de informações relativas às pessoas vacinadas contra a covid-19 , e dá outras providências.</t>
   </si>
   <si>
     <t>1633</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1633/decreto_01-21.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1633/decreto_01-21.pdf</t>
   </si>
   <si>
     <t>Concede Titulo de Policial do ano ao Senhor Leonardo Saturnino de Souza Silva.</t>
   </si>
   <si>
     <t>1962</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1962/projeto_de_decreto_legislativo_cidadao_barrinhense_denise_pepe.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1962/projeto_de_decreto_legislativo_cidadao_barrinhense_denise_pepe.pdf</t>
   </si>
   <si>
     <t>Concede titulo de CIDADÃ BARRINHENSE a senhora Denise de Souza Oliveira Pepe</t>
   </si>
   <si>
     <t>2239</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2239/projeto_de_decreto_legislativo_04-2021.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2239/projeto_de_decreto_legislativo_04-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de Titulo de Cidadão Barrinhense ao Doutor Marcos Antônio Bezam.</t>
   </si>
   <si>
     <t>2283</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2283/pdl_05-2021.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2283/pdl_05-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de Titulo de Cidadão Barrinhense ao senhor Antônio Luiz da Silva</t>
   </si>
   <si>
     <t>2284</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2284/pdl_06-2021.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2284/pdl_06-2021.pdf</t>
   </si>
   <si>
     <t>Concede Titulo de Policial do Ano ao Senhor David Macedo Novaes</t>
   </si>
   <si>
     <t>2285</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2285/pdl_07-2021.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2285/pdl_07-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de Titulo de Cidadão Barrinhense ao Senhor Sant Clair Antônio Marinho Filho e dá outras providências.</t>
   </si>
   <si>
     <t>2286</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2286/pdl_08-2021.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2286/pdl_08-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre concessão de Titulo de Cidadão Barrinhense ao Senhor Antônio das Graças Cardoso e dá outras providências.</t>
   </si>
   <si>
     <t>1543</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
     <t>Prefeito Municipal</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1543/pl_01-2021.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1543/pl_01-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a prorrogação, enquanto durar a pandemia de COVID-19, do processo Seletivo Simplificado 02/2020 para a contratação de enfermeiros e Auxiliares Técnicos de Enfermagem para atendimento emergencial.</t>
   </si>
   <si>
     <t>1544</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1544/pl_02-2021.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1544/pl_02-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a prorrogação, por tempo indeterminado , da autorização  legislativa para firmar convênio com a Cooperativa de Produtores de Aguardente ,Cana e Álcool do Estado de São Paulo - COPACESP , concedido pela Lei Municipal 2.483 de 10 de outubro de 2018.</t>
   </si>
   <si>
     <t>1545</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1545/pl_03-2021.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1545/pl_03-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a prorrogação , enquanto durar a Pandemia de COVID 19, do Processo Seletivo Frente de trabalho 01/2020.</t>
   </si>
   <si>
     <t>1546</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1546/pl_04-2021.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1546/pl_04-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a organização de plantões noturnos de atendimento ao público, mediante sistema de rodízio, pelas farmácias e drogarias estabelecidas no Município de Barrinha que tenham por objeto o comércio varejista de medicamentos.</t>
   </si>
   <si>
     <t>1548</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1548/pl_05-2021.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1548/pl_05-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de créditos adicionais, especiais, suplementares e dá outras providências.</t>
   </si>
   <si>
     <t>1549</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1549/pl_06-2021.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1549/pl_06-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a revogação total da lei Municipal 2.604 de 17 de dezembro de 2020.</t>
   </si>
   <si>
     <t>1550</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1550/pl_07-2021.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1550/pl_07-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a autorização para que o Município de Barrinha integre o consórcio de municípios da Mogiana (CMM)  e dá outras providências.</t>
   </si>
   <si>
     <t>1551</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1551/pl_08-2021.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1551/pl_08-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração do Código Tributário Municipal Lei Complementar 2.422 de 28 de setembro de 2017.</t>
   </si>
   <si>
     <t>1552</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1552/pl_09-2021.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1552/pl_09-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação da Coordenadoria Municipal de Proteção e Defesa Civil (COMPDEC), a instituição do Conselho Municipal de Proteção e Defesa Civil e do fundo Municipal de Proteção e Defesa Civil do Município de Barrinha e dá outras providências.</t>
   </si>
   <si>
     <t>1553</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1553/pl_10-2021.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1553/pl_10-2021.pdf</t>
   </si>
   <si>
     <t>Celebração do convênio com a Policia Militar do Estado de São Paulo, objetivando conjugar esforços visando fiscalizar estabelecimentos comerciais, comércios ambulantes, operação de sistemas de videomonitoramento , auxilio e apoio ao Conselho Tutelar, ronda nas escolas municipais, fiscalização da perturbação do sossego público, recolhimento de veículos em estado de abandono, sendo, para tanto, necessário o emprego de militares do Estado.</t>
   </si>
   <si>
     <t>1554</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1554/pl_11-2021.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1554/pl_11-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de créditos adicionais especiais e dá outras providências.</t>
   </si>
   <si>
     <t>1628</t>
   </si>
   <si>
     <t>Claúdio Santos Bolacha, Du Enfermeiro, Professor Vicente</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1628/pl_12-2021.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1628/pl_12-2021.pdf</t>
   </si>
   <si>
     <t>Reconhece a pratica de exercícios e atividade física como essenciais para a população de Barrinha em tempos de crises ocasionadas por moléstias ou catástrofes naturais</t>
   </si>
   <si>
     <t>1629</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1629/pl_13.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1629/pl_13.pdf</t>
   </si>
   <si>
     <t>Institui o Conselho Municipal dos Direitos da Pessoa com Deficiência, estabelece a Politica Municipal da Pessoa com deficiência e o Fundo Municipal da Pessoa com Deficiência.</t>
   </si>
   <si>
     <t>1630</t>
   </si>
   <si>
     <t>Du Enfermeiro, Lincoln Filho Do Prof Gil, Professor Vicente</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1630/pl_14.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1630/pl_14.pdf</t>
   </si>
   <si>
     <t>Altera os parágrafos 1º e 3º do artigo 1º da Lei Municipal nº 2.611/2021 que dispõe sobre a organização de plantões noturnos das farmácias e drogarias.</t>
   </si>
   <si>
     <t>1631</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1631/pl_15.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1631/pl_15.pdf</t>
   </si>
   <si>
     <t>Institui as terças -feiras de carnavais como feriado Municipal.</t>
   </si>
   <si>
     <t>1632</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1632/pl_16.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1632/pl_16.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de créditos adicionais suplementares e dá outras providências.</t>
   </si>
   <si>
     <t>1645</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1645/pl_17.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1645/pl_17.pdf</t>
   </si>
   <si>
     <t>Denomina Lei Maria da Penha Simogaki Ferreira isenta os munícipes diagnosticados com câncer e que estejam em tratamento do pagamento de IPTU.</t>
   </si>
   <si>
     <t>1646</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1646/pl_18-2021.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1646/pl_18-2021.pdf</t>
   </si>
   <si>
     <t>Regula instalação e operação do sistema de videomonitoramento em vias públicas e tratamento de imagens, informações e dados produzidos.</t>
   </si>
   <si>
     <t>1647</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1647/pl_19.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1647/pl_19.pdf</t>
   </si>
   <si>
     <t>1648</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1648/pl_20-21.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1648/pl_20-21.pdf</t>
   </si>
   <si>
     <t>Denomina " Rua Sebastião Antônio " a Rua C do Jardim Primavera .</t>
   </si>
   <si>
     <t>1680</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1680/pl_2119022021.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1680/pl_2119022021.pdf</t>
   </si>
   <si>
     <t>1681</t>
   </si>
   <si>
     <t>Du Enfermeiro, Lincoln Filho Do Prof Gil, Marisa Protetora Dos Animais</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1681/pl_2222022021.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1681/pl_2222022021.pdf</t>
   </si>
   <si>
     <t>Proíbe o manuseio, a utilização, a queima e a soltura de fogos de artifícios, assim como de quaisquer artefatos, pirotécnicos de efeitos sonoro ruidoso em toda a circunscrição do Município de Barrinha/ SP, exceto dos fogos de vista.</t>
   </si>
   <si>
     <t>1699</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1699/projeto_de_lei_23-202102032021.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1699/projeto_de_lei_23-202102032021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre conceder gratuitamente e por tempo indeterminado, o direito real de uso de imóvel que especifica, em favor da Câmara Municipal para fins  de edificação da sua sede.</t>
   </si>
   <si>
     <t>1700</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1700/projeto_de_lei_24-202102032021.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1700/projeto_de_lei_24-202102032021.pdf</t>
   </si>
   <si>
     <t>Determina que os veículos oficiais do Município de Barrinha-SP sejam devidamente identificados com brasão e nome do Município e a retirada das películas ( insufilme ) e dá outras providências.</t>
   </si>
   <si>
     <t>1755</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1755/pl_26-202105032021.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1755/pl_26-202105032021.pdf</t>
   </si>
   <si>
     <t>Cria no Municipio de Barrinha o programa Social Centro Dia do Idoso.</t>
   </si>
   <si>
     <t>1764</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1764/pl_2708032021.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1764/pl_2708032021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre  alteração do  § 1º, § 4º do artigo 1º e letra “e” do artigo 7º da Lei 2.618/2021 e dá outras providências, quanto ao horário de funcionamento das farmácias e drogarias, plantões noturnos e diurnos em domingos e feriados.</t>
   </si>
   <si>
     <t>1757</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1757/pl_2805032021.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1757/pl_2805032021.pdf</t>
   </si>
   <si>
     <t>Institui estacionamento exclusivo para  os vereadores e servidores da Câmara Municipal nas imediações da Rodoviária de Barrinha na Rua Humberto Biancardi " e dá outras providências.</t>
   </si>
   <si>
     <t>1766</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1766/pl_2908032021.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1766/pl_2908032021.pdf</t>
   </si>
   <si>
     <t>Ratifica protocolo de intenções firmado entre Municípios brasileiros, com finalidade de adquirir vacinas para combate à pandemia do coronavírus; medicamentos, insumos e equipamentos na área da saúde.</t>
   </si>
   <si>
     <t>1775</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1775/pl_30_-202118032021.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1775/pl_30_-202118032021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a reestruturação do Conselho Municipal de Acompanhamento e Controle Social do Fundo de Manutenção e Desenvolvimento da Educação Básica e de Valorização dos Profissionais da Educação- CACS-FUNDEB, em conformidade com o artigo 212-A da Constituição da Républica, regulamentado na forma da Lei Federal nº 14.113, de 25 de dezembro de 2020 e dá outras providências.</t>
   </si>
   <si>
     <t>1777</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1777/pl_31_-202118032021.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1777/pl_31_-202118032021.pdf</t>
   </si>
   <si>
     <t>estabelece novo polígono no perímetro urbano e de expansão do município de Barrinha , estabelecido pela Lei Municipal 1.663/2001 e dá outras providências.</t>
   </si>
   <si>
     <t>1782</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1782/pl_32_-202118032021.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1782/pl_32_-202118032021.pdf</t>
   </si>
   <si>
     <t>Desafeta e autoriza a transferência, por cessão ou doação, com clausula de reversão, um terreno, com área de 559,70m2, para a construção da Casa do Advogado de Barrinha, onde se realizarão as triagens, consultas e nomeações dos barrinheses assistidos pelo Convênio firmado entre a Defensoria Pública do Estado de São Paulo e a Ordem dos Advogados do Brasil, e dá outras providências.</t>
   </si>
   <si>
     <t>1796</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1796/pl_33_-202119032021.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1796/pl_33_-202119032021.pdf</t>
   </si>
   <si>
     <t>Estabelece vagas reservadas para Idoso e pessoas portadoras de deficiência, nos estacionamentos ( vias públicas) do Centro da cidade</t>
   </si>
   <si>
     <t>1797</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1797/pl_34_-202119032021.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1797/pl_34_-202119032021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de créditos adicionais Especiais e dá outras providências.</t>
   </si>
   <si>
     <t>1799</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1799/pl_35_-202119032021.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1799/pl_35_-202119032021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre  autorizar a Prefeitura Municipal de Barrinha a instalar caçambas ecológicas nas condições e forma que especifica e dá outras providências correlatas, ficando instituído o programa denominado "Caçamba comunitária".</t>
   </si>
   <si>
     <t>1801</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1801/pl_36_-202119032021.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1801/pl_36_-202119032021.pdf</t>
   </si>
   <si>
     <t>Institui no Município de Barrinha a reserva mínima de vagas em concursos públicos, processos seletivos, frente de trabalho e empresas privadas para as pessoas com deficiência e dá outras providências que especifica nesta lei.</t>
   </si>
   <si>
     <t>1806</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1806/pl_37_-202122032021.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1806/pl_37_-202122032021.pdf</t>
   </si>
   <si>
     <t>Institui no Município de Barrinha politica pública para o atendimento aos animais em estado de abandono e dá outras providências especificadas nesta lei.</t>
   </si>
   <si>
     <t>1817</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1817/pl_3831032021.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1817/pl_3831032021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a adesão ao Programa Nacional das Escolas Cívico- Militares, que especifica e  dá outras providências.</t>
   </si>
   <si>
     <t>1849</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1849/pl_39ocr.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1849/pl_39ocr.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade do uso de crachá de identificação nas repartições públicas dos órgão do serviço público municipal</t>
   </si>
   <si>
     <t>1850</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1850/pl_40_ocr.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1850/pl_40_ocr.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a coleta de sangue humano para exames laboratoriais nas residências das pessoas com deficiência ou doenças crônicas na cidade de Barrinha-SP.</t>
   </si>
   <si>
     <t>1851</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1851/pl_41_ocr.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1851/pl_41_ocr.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Público Municipal a adquirir vacinas contra COVID-19 na forma que especifica e dá outras providências</t>
   </si>
   <si>
     <t>1852</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1852/pl_42_ocr.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1852/pl_42_ocr.pdf</t>
   </si>
   <si>
     <t>Determina que as receitas médicas e odontológicas sejam exclusivamente impressa e dá outras providências.</t>
   </si>
   <si>
     <t>1853</t>
   </si>
   <si>
     <t>Lincoln Filho Do Prof Gil, Professor Vicente</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1853/pl_43_ocr.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1853/pl_43_ocr.pdf</t>
   </si>
   <si>
     <t>Autorizo o desdobro de lotes urbanos com área mínima de 100 quadrados e dá outras providências</t>
   </si>
   <si>
     <t>1904</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1904/pl-44-2021.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1904/pl-44-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração do da referência salarial do cargo público que especifica e dá outras providências.</t>
   </si>
   <si>
     <t>1861</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1861/pl_45_ocr.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1861/pl_45_ocr.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de crédito adicional e dá outras providências.</t>
   </si>
   <si>
     <t>1867</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1867/pl_46_ocr.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1867/pl_46_ocr.pdf</t>
   </si>
   <si>
     <t>Altera Orçamento Anual de 2021 do Poder legislativo de modo a adequá-lo ao valor permitido pelo artigo 29-A, inciso I, da Constituição Federal e dá outras providências.</t>
   </si>
   <si>
     <t>1877</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1877/pl_47.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1877/pl_47.pdf</t>
   </si>
   <si>
     <t>Altera o artigo 8° " CAPUT", da Lei Municipal n° 2.631 de 24 de março de 2021</t>
   </si>
   <si>
     <t>1885</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1885/pl_48.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1885/pl_48.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de crédito adicional especial e dá outras providências.</t>
   </si>
   <si>
     <t>1880</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1880/pl_49.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1880/pl_49.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o programa Censo - inclusão e cadastro para identificação, mapeamento e cadastramento do perfil socioeconômico  das pessoas com deficiência ou mobilidade reduzida no âmbito do Município de Barrinha e dá outras providências.</t>
   </si>
   <si>
     <t>1882</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1882/pl_50.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1882/pl_50.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de crédito adicional especial e dá outras providências</t>
   </si>
   <si>
     <t>1883</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1883/pl_51.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1883/pl_51.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a transferir recursos financeiros a entidades indicadas na forma que especifica e dá outras providências.</t>
   </si>
   <si>
     <t>1886</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1886/projeto-lei-refis-2021.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1886/projeto-lei-refis-2021.pdf</t>
   </si>
   <si>
     <t>Institui o Programa de Benefícios Fiscais de Barrinha "REFIS 2021" e dá outras providências.</t>
   </si>
   <si>
     <t>1902</t>
   </si>
   <si>
     <t>Alessandro DVD, Aline Assistente Social, Professor Vicente</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1902/pl_53.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1902/pl_53.pdf</t>
   </si>
   <si>
     <t>Estabelece prioridade para vacinação contra a COVID -19, se equiparando aos profissionais de saúde , as pessoas com deficiências, doenças crônicas e comorbidade entre os grupos prioritários para imunização no Município de Barrinha e dá outras providências.</t>
   </si>
   <si>
     <t>1901</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1901/pl_54.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1901/pl_54.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a firmar acordo com o Instituto Nacional de Desenvolvimento Social e Cultural - INDESC, objetivando a Criação e Execução do Programa contra a fome "ALIMENTA BRASIL BARRINHA"</t>
   </si>
   <si>
     <t>1903</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1903/pl_55.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1903/pl_55.pdf</t>
   </si>
   <si>
     <t>1905</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1905/pl-56-2021.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1905/pl-56-2021.pdf</t>
   </si>
   <si>
     <t>OBRIGA A INSTALAÇÃO DE COBERTURA ADEQUADA E AFIXAÇÃO DO ITINERÁRIO DAS RESPECTIVAS LINHAS DO TRANSPORTE COLETIVO MUNICIPAL E INTERMUNICIPAL EM TODOS OS PONTOS COM COBERTURAS NA CIDADE DE BARRINHA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1921</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1921/pl_57.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1921/pl_57.pdf</t>
   </si>
   <si>
     <t>1927</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1927/pl_58.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1927/pl_58.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executiva Municipal adquirir chips de celulares e pacotes de dados móveis para os alunos da rede pública municipal de ensino durante a  pandemia COVID-19.</t>
   </si>
   <si>
     <t>1929</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1929/pl_59-2021.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1929/pl_59-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade de divulgação, no Município de Barrinha, de informações relativas às pessoas vacinadas contra a COVID- 19 no Município de Barrinha, e dá outras providências.</t>
   </si>
   <si>
     <t>1930</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1930/pl_60.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1930/pl_60.pdf</t>
   </si>
   <si>
     <t>Altera os artigos 1º e 2º da lei Municipal 2.567 de 09 de março de 2020.</t>
   </si>
   <si>
     <t>1931</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1931/pl_61-21.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1931/pl_61-21.pdf</t>
   </si>
   <si>
     <t>1932</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1932/pl_62.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1932/pl_62.pdf</t>
   </si>
   <si>
     <t>1933</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1933/pl_63-2021.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1933/pl_63-2021.pdf</t>
   </si>
   <si>
     <t>Denomina rua Waldemar Cordeiro via pública que menciona e dá outras providências.</t>
   </si>
   <si>
     <t>1934</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1934/pl-64-2021.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1934/pl-64-2021.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a firmar parcerias, usar bens imóveis de particulares interessados e escolas públicas para a implantação de hortas orgânicas nas comunidades escolares e dá outras providências”</t>
   </si>
   <si>
     <t>1935</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1935/projeto_65-21__dvd_isqn.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1935/projeto_65-21__dvd_isqn.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a padronizar o recolhimento do ISS, na forma da lei Complementar Federal nº 175/2020, incidente sobre os serviços previstos nos subitens 4.22, 4.23, 5.09, 15.01 e 15.09 da lista de serviços anexa à Lei Complementar Federal n° 116, de 31 de julho de 2003”.</t>
   </si>
   <si>
     <t>1938</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1938/pl-66-2021.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1938/pl-66-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o descarte de medicamentos vencidos, impróprios ao consumo ou não utilizados, e dá outras providências.</t>
   </si>
   <si>
     <t>1940</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1940/pl-67-2021.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1940/pl-67-2021.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a criar o Programa “ADOTE UMA PRAÇA” e dá outras providências.</t>
   </si>
   <si>
     <t>1959</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1959/pl_68-21.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1959/pl_68-21.pdf</t>
   </si>
   <si>
     <t>altera dispositivos da Lei nº 1.837 de 25 de outubro de 2005, conforme especifica.</t>
   </si>
   <si>
     <t>1960</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1960/pl_69-2021.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1960/pl_69-2021.pdf</t>
   </si>
   <si>
     <t>Institui no Município de Barrinha o Programa de Assistência as pessoas carentes ou em situação vulnerabilidade na forma que especifica e dá outras providências.</t>
   </si>
   <si>
     <t>1975</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1975/pl-70-2021.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1975/pl-70-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre instituir o COMTUR- Conselho Municipal de Turismo e dá outras providências.</t>
   </si>
   <si>
     <t>1990</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1990/ppa-2022-2025.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1990/ppa-2022-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Plano Plurianual do Município para o período de 2022 a 2025 e dá outras providências.</t>
   </si>
   <si>
     <t>1991</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1991/pl_72-2021.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1991/pl_72-2021.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a promover a identificação dos veículos com brasão e nome do Município de Barrinha e a retirada das películas ( insulfilme ) e dá outras providências.</t>
   </si>
   <si>
     <t>1992</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1992/pl_73-2021.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1992/pl_73-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre garantia do diagnóstico precoce do câncer de mama e do serviço radiológico do tipo mamográfico na cidade.</t>
   </si>
   <si>
     <t>1993</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1993/pl_74-2021.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1993/pl_74-2021.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a não considerar o atestado médico por Covid - 19 na contagem de falta médica para efeito de recebimento do Abono assuiduidade.</t>
   </si>
   <si>
     <t>1994</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1994/projeto_75-21.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1994/projeto_75-21.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER PÚBLICO MUNICIPAL A IMPLANTAR NO MUNICÍPIO DE BARRINHA O HORTO MUNICIPAL NA FORMA QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS”</t>
   </si>
   <si>
     <t>2012</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2012/pl_76-2021.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2012/pl_76-2021.pdf</t>
   </si>
   <si>
     <t>2013</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2013/pl_77-21.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2013/pl_77-21.pdf</t>
   </si>
   <si>
     <t>2014</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2014/projeto-78-2021.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2014/projeto-78-2021.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER PÚBLICO MUNICIPAL A INSTITUIR NO MUNICÍPIO DE BARRINHA PROJETO POUPATEMPO.</t>
   </si>
   <si>
     <t>2016</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2016/projeto-79-2021.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2016/projeto-79-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a revogação da Lei Municipal 2.219 de 06 de Setembro de 2013 por flagrante inconstitucionalidade.</t>
   </si>
   <si>
     <t>2065</t>
   </si>
   <si>
     <t>Claúdio Santos Bolacha, Alessandro DVD, Du Enfermeiro, José Mario, Lincoln Filho Do Prof Gil, Marisa Protetora Dos Animais, Ricardo Coelho, Ronaldo Troia</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2065/pl_80-2021.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2065/pl_80-2021.pdf</t>
   </si>
   <si>
     <t>Denomina Avenida Dr. João Carlos Bombonato, a via urbana que especifica.</t>
   </si>
   <si>
     <t>2041</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2041/pl81-2021.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2041/pl81-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre obrigatoriedade na distribuição de equipamento de proteção Individual - (EPI) , aos servidores públicos que desempenhem funções ao ar livre expostos ao sol, coletores de lixo âmbito do Município de Barrinha-SP, e dá outras providências.</t>
   </si>
   <si>
     <t>2017</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2017/pl-82-2021.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2017/pl-82-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de Créditos Adicionais Especiais e dá outras providências.</t>
   </si>
   <si>
     <t>2018</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2018/pl-83-2021.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2018/pl-83-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de Crédito Adicional Especial e dá outras providências.</t>
   </si>
   <si>
     <t>2019</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2019/pl-84-2021.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2019/pl-84-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de Créditos adicionais, especiais, suplementares e dá outras providências.</t>
   </si>
   <si>
     <t>2033</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2033/pl_85-2021.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2033/pl_85-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade de as pessoas que praticarem maus tratos contra os animais, custearem todas as despesas com o tratamento do animal ofendido.</t>
   </si>
   <si>
     <t>2042</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2042/pl_86-2021.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2042/pl_86-2021.pdf</t>
   </si>
   <si>
     <t>Institui a semana Municipal de ações voltada à Lei Maria da Penha nas escolas de ensino fundamental- séries finais e de Ensino Médio , públicas e privadas.</t>
   </si>
   <si>
     <t>2080</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2080/pl_87-2021_ldo_2022_completa.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2080/pl_87-2021_ldo_2022_completa.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as Diretrizes Orçamentárias para elaboração e execução da Lei Orçamentária para o exercício financeiro de 2022 e  dá outras providências correlatas.</t>
   </si>
   <si>
     <t>2043</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2043/pl_88-2021.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2043/pl_88-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade do Executivo Municipal Juntamente com a Defesa Civil criar um canal de comunicação para receber as denúncias de maus-tratos aos animais.</t>
   </si>
   <si>
     <t>2051</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2051/pl_89-2021.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2051/pl_89-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de créditos adicionais especiais, suplementares e dá outras providências.</t>
   </si>
   <si>
     <t>2053</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2053/pl_90-2021.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2053/pl_90-2021.pdf</t>
   </si>
   <si>
     <t>2054</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2054/pl_91-2021.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2054/pl_91-2021.pdf</t>
   </si>
   <si>
     <t>Autoriza a criação do Centro de convivência do Idoso no Município de Barrinha-SP.</t>
   </si>
   <si>
     <t>2055</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2055/pl_92-2021.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2055/pl_92-2021.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal  firmar convênio com o Departamento de estradas de rodagem do Estado de São Paulo - DER/SP, e dá outras providências.</t>
   </si>
   <si>
     <t>2066</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2066/pl_93-2021.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2066/pl_93-2021.pdf</t>
   </si>
   <si>
     <t>Autoriza a criação da Campanha Setembro Amarelo no Município de Barrinha/SP.</t>
   </si>
   <si>
     <t>2068</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2068/pl_94-2021.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2068/pl_94-2021.pdf</t>
   </si>
   <si>
     <t>2081</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2081/pl_95-2021.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2081/pl_95-2021.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a prorrogação da Frente Popular de Trabalho de acordo com a Lei Municipal nº 2.610 de 26 de janeiro 2021 à dezembro 2024.</t>
   </si>
   <si>
     <t>2090</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2090/pl_96-2021.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2090/pl_96-2021.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Público Municipal a implantar no Município de Barrinha o Programa "MEU PRIMEIRO EMPREGO"</t>
   </si>
   <si>
     <t>2096</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2096/pl_97-2021.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2096/pl_97-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de créditos adicionais especiais e dá outras providências</t>
   </si>
   <si>
     <t>2122</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2122/pl_98-2021.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2122/pl_98-2021.pdf</t>
   </si>
   <si>
     <t>2138</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2138/pl_99-21.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2138/pl_99-21.pdf</t>
   </si>
   <si>
     <t>2161</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2161/pl_100-21.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2161/pl_100-21.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de Créditos adicionais especiais suplementares e dá outras providências</t>
   </si>
   <si>
     <t>2174</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2174/pl_101-21.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2174/pl_101-21.pdf</t>
   </si>
   <si>
     <t>Cria no Município de Barrinha o Fundo Municipal do Meio Ambiente.</t>
   </si>
   <si>
     <t>2177</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2177/pl_102-21.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2177/pl_102-21.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração no CTM- Código Tributário Municipal - LCM 2.422/2017 e dá outras providências</t>
   </si>
   <si>
     <t>2179</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2179/pl_103-21.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2179/pl_103-21.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação de Departamento Municipal de Trânsito e Junta Administrativa de Recursos de Infração - JARI e dá outras providências.</t>
   </si>
   <si>
     <t>2181</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2181/pl_104_alte_ldo_ppa_completo.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2181/pl_104_alte_ldo_ppa_completo.pdf</t>
   </si>
   <si>
     <t>Altera os anexos de que trata a Lei n° 2.668 de 30/06/2021, que dispõe sobre ao Plano Plurianual do Município de Barrinha -SP, para o quadriênio 2022/2025 e dá outras providências e da lei nº 2.691, de 29/09/2021 que dispõe sobre as Diretrizes Orçamentárias para elaboração e execução da Lei orçamentária para o exercício financeiro de 2022  e dá outras providências.</t>
   </si>
   <si>
     <t>2182</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2182/pl_105_2021_loa_completa.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2182/pl_105_2021_loa_completa.pdf</t>
   </si>
   <si>
     <t>Estima a Receita e fixa a despesa para o exercício financeiro de 2022.</t>
   </si>
   <si>
     <t>2184</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2184/pl_106-2021.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2184/pl_106-2021.pdf</t>
   </si>
   <si>
     <t>Institui alterações no Programa de Benefícios fiscais de Barrinha REFIS, criado pela Lei Municipal 2.652 de 14 maio de 2021 e dá outras providências.</t>
   </si>
   <si>
     <t>2221</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2221/pl_107-2021.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2221/pl_107-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de créditos adicionais especiais suplementares e dá outras providências</t>
   </si>
   <si>
     <t>2240</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2240/pl-108-2021.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2240/pl-108-2021.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a devolver o imóvel, objeto da matricula imobiliária nº 81.785, ao proprietário original, em razão de anulação de desapropriação feita anteriormente, para viabilização de parcelamento de solo.</t>
   </si>
   <si>
     <t>2241</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2241/pl_109-2021.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2241/pl_109-2021.pdf</t>
   </si>
   <si>
     <t>Autoriza a criação do calendário anual de atividades extracurriculares da Rede Municipal Educação de Barrinha /SP.</t>
   </si>
   <si>
     <t>2242</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2242/pl_110-2021.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2242/pl_110-2021.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a conceder aos servidores públicos do Poder Executivo cestas de natal.</t>
   </si>
   <si>
     <t>2243</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2243/pl_111-21.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2243/pl_111-21.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Público Municipal a implantar o cartão Alimentação em substituição às cestas básicas para os beneficiários cadastrados no CRAS.</t>
   </si>
   <si>
     <t>2259</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2259/pl_112-2021.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2259/pl_112-2021.pdf</t>
   </si>
   <si>
     <t>dispõe sobre vagas de PCD ( Pessoas portadoras de Deficiências) em Processos Seletivos Municipais.</t>
   </si>
   <si>
     <t>2260</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2260/pl_113-2021.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2260/pl_113-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a autorização para gravações de áudios e vídeos nas licitações públicas realizadas pelos Poderes Legislativo e Executivo.</t>
   </si>
   <si>
     <t>2261</t>
   </si>
   <si>
     <t>Alessandro DVD, Claúdio Santos Bolacha</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2261/114-2021.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2261/114-2021.pdf</t>
   </si>
   <si>
     <t>Institui no Município de Barrinha o Dia da Fibromialgia e dá outras providências.</t>
   </si>
   <si>
     <t>2264</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2264/pl_115-2021.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2264/pl_115-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de créditos adicionais especiais suplementares e dá outras providências.</t>
   </si>
   <si>
     <t>2274</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2274/pl_116-21.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2274/pl_116-21.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Medicamento em Casa e dá outras providências.</t>
   </si>
   <si>
     <t>2275</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2275/pl_117-2021.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2275/pl_117-2021.pdf</t>
   </si>
   <si>
     <t>Autoriza o Municipio de Barrinha a instituir o memorial em homenagem às vitimas do Covid-19 e dá outras providências.</t>
   </si>
   <si>
     <t>2287</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2287/pl_118-2021.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2287/pl_118-2021.pdf</t>
   </si>
   <si>
     <t>Autoriza medidas a serem aplicadas pelo município ante a impossibilidade de cumprimento do percentual mínimo de 70% com a remuneração dos profissionais da educação básica e dá outras providências correlatas</t>
   </si>
   <si>
     <t>2288</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2288/pl_119-2021.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2288/pl_119-2021.pdf</t>
   </si>
   <si>
     <t>2289</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2289/pl_120-2021.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2289/pl_120-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre ajuste de receitas e despesas consignadas na LOA de 2021 e dá outras providências</t>
   </si>
   <si>
     <t>2291</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2291/pl_121-2021.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2291/pl_121-2021.pdf</t>
   </si>
   <si>
     <t>Institui a "Medalha Professora Flaviana Pereira Dias Chelis" para ser conferida anualmente aos alunos destaques da Rede Pública e Privada de Ensino de Barrinha-SP.</t>
   </si>
   <si>
     <t>2292</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2292/pl_122-2021.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2292/pl_122-2021.pdf</t>
   </si>
   <si>
     <t>Redenomina  a Rua José Antônio da Silva para Rua Valdomiro Francisco da Silva no Conjunto Habitacional "C" Florentino Binhardi.</t>
   </si>
   <si>
     <t>2297</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2297/pl_123-2021.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2297/pl_123-2021.pdf</t>
   </si>
   <si>
     <t>Altera redação da Lei nº 2027, de 30 de abril de 2009, que dispõe a criação do Conselho Municipal do Idoso de Barrinha.</t>
   </si>
   <si>
     <t>1939</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1939/plc_01-21.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1939/plc_01-21.pdf</t>
   </si>
   <si>
     <t>ENCAMINHAMENTO DE PROJETO DE LEI MUNICIPAL COMPLEMENTAR QUE AUTORIZA O EXECUTIVO MUNICIPAL A RECEBER EM DOAÇÃO DO DEPARTAMENTO DE ESTRADAS DE RODAGEM DO ESTADO DE SÃO PAULO ÁREAS DE TERRA LOCALIZADAS NO PERÍMETRO URBANO DA CIDADE E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>1961</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1961/plc02-2021.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1961/plc02-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o parcelamento do solo e dá outras providências.</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2020/plc_03-2021.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2020/plc_03-2021.pdf</t>
   </si>
   <si>
     <t>Institui no âmbito do Município de Barrinha, a Taxa de Serviço de Coleta, Remoção, Transporte e Destinação Final de Lixo ou Resíduos - TSLR, e dá outras providências nos termos da Lei Federal n°. 14.026/2020, que trouxe nova redação a Lei Federal n°. 11.445/2007.</t>
   </si>
   <si>
     <t>1984</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1984/proejto_de_resolucao01-2021__altera_artigo_254_licenca_medica.docx</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1984/proejto_de_resolucao01-2021__altera_artigo_254_licenca_medica.docx</t>
   </si>
   <si>
     <t>Nos termos do artigo 152 § 1º, b do Regimento Interno altera-se o artigo 253, 254 e § 1º do Regimento Interno.</t>
   </si>
   <si>
     <t>1564</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1564/req_01.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1564/req_01.pdf</t>
   </si>
   <si>
     <t>Requer ao Chefe do Executivo Municipal que o setor competente informe a esta Casa,_x000D_
 informações sobre concessão de transporte público gratuito, aos discentes de nível_x000D_
 UNIVERSITÁRIO ou TÉCNICO que estudam fora do município de Barrinha.</t>
   </si>
   <si>
     <t>1585</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1585/proposicao-req-865.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1585/proposicao-req-865.pdf</t>
   </si>
   <si>
     <t>Requer ao Chefe do Executivo Municipal que o setor competente informe a esta Casa, a situação em que se encontra a Lei n° 2181, de 25 de Abril de 2013, que “Cria a Gratificação por Desempenho de Atividade Delegada nos termos que especifica a ser paga aos Militares do Estado que exercem atividade municipal delegada ao Estado de São Paulo, por força de Convênio a ser celebrado com o Município de Barrinha, e dá outras providências".</t>
   </si>
   <si>
     <t>1644</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1644/oficio_igreja_como_atividade_essencial__-_emerson_colorido.docx</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1644/oficio_igreja_como_atividade_essencial__-_emerson_colorido.docx</t>
   </si>
   <si>
     <t>REF I – Requer ao chefe do Poder Executivo que se reconheça no município as atividades religiosas como essencial para a população barrinhense conforme projeto de Lei Estadual nº 299/2020 aprovado e publicado no Diário oficial da Assembleia Legislativa do Estado de São Paulo (ALESP) dia 29/04/2020 página 4 , Decreto Federal nº 10.292, de 25 de março de 2020 e Constituição Federal art. 5º inciso VI (é inviolável a liberdade de consciência e de crença, sendo assegurado o livre exercício dos cultos religiosos e garantida, na forma da lei, a proteção aos locais de culto e a suas liturgias).</t>
   </si>
   <si>
     <t>1748</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1748/req_04.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1748/req_04.pdf</t>
   </si>
   <si>
     <t>Requer ao Chefe do Executivo Municipal que seja revista a taxa de aumento do IPTU na nossa cidade.</t>
   </si>
   <si>
     <t>1779</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1779/req_5.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1779/req_5.pdf</t>
   </si>
   <si>
     <t>Requer informações do Chefe do Executivo Municipal, que o setor competente informe a_x000D_
 esta Casa, sobre a situação da Lei Nº 1.832, de Setembro de 2005, que “Dispõe sobre o_x000D_
 controle de população de animais e controle de zoonoses no Município de Barrinha e dá_x000D_
 outras providências”, e a Lei Nº 2409, de Junho de 2017, que “Dispõe sobre a criação do_x000D_
 serviço de apreensão de animais e dá outras providências”.</t>
   </si>
   <si>
     <t>1810</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1810/proposicao-req-1124_1.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1810/proposicao-req-1124_1.pdf</t>
   </si>
   <si>
     <t>Requer ao Chefe do Executivo Municipal que estudos sejam realizados para verificarem a possibilidade de gratificação extraordinária aos servidores da saúde pública durante a vigência da calamidade decorrente do coronavírus.</t>
   </si>
   <si>
     <t>1889</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1889/req_leis-autismo.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1889/req_leis-autismo.pdf</t>
   </si>
   <si>
     <t>Requer que seja oficiado à Prefeitura Municipal, para que regulamente por decreto municipal, o disposto nos artigos 2º e 3º da Lei Federal 13.977 de 08 de janeiro de 2020 (Lei Romeo Mion), para que tenha aplicação nos órgãos públicos municipais.</t>
   </si>
   <si>
     <t>1900</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1900/requerimento_08-2021.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1900/requerimento_08-2021.pdf</t>
   </si>
   <si>
     <t>REQUER AO PODER EXECUTIVO MUNICIPAL, SEJA DESAPROPRIADO O IMÓVEL CONHECIDO COMO "ANTIGO CLUBE ESPORTIVO BARRINHA" LOCALIZADO NA RUA JAZOM CAIRES COM AV. JÚLIO MARCARI, COM A FINALIDADE DE QUE NO LOCAL SEJA INSTALADO O CENTRO DE EDUCAÇÃO COMPLEMENTAR UNIDADE II</t>
   </si>
   <si>
     <t>1985</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1985/requerimento_09_vereadores_area_verde_ocupacao.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1985/requerimento_09_vereadores_area_verde_ocupacao.pdf</t>
   </si>
   <si>
     <t>REQUER AO PODER EXECUTIVO MUNICIPAL, ATRAVÉS DE SUA SECRETÁRIA DO MEIO AMBIENTE A COMPLEMENTAÇÃO DE INFORMAÇÕES SOBRE DENÚNCIA ANÔNIMA PROTOCOLADA NESTA CASA DE LEIS, SOBRE EVENTUAL USO INDEVIDO DE ÁREAS PÚBLICAS.</t>
   </si>
   <si>
     <t>2045</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2045/requerimento_10-2021.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2045/requerimento_10-2021.pdf</t>
   </si>
   <si>
     <t>REQUER AO PODER EXECUTIVO MUNICIPAL, QUE SEJA REALIZADO ESTUDO DE VIABILIDADE, NO SENTIDO DE FAZER A PAVIMENTAÇÃO/ASFALTAR A RUA LIBERATO PIM, LOCALIZADA NO BAIRRO CHACARÁ RECREIO DO YPÊ.</t>
   </si>
   <si>
     <t>2058</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2058/proposicao-req-1347.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2058/proposicao-req-1347.pdf</t>
   </si>
   <si>
     <t>Requer ao Chefe do Executivo Municipal que o setor competente informe a esta Casa, onde está localizada a placa "Mario Pissardo" que era o nome do antigo centro de atendimento de fisioterapia, que antes era onde atualmente é a Vigilancia Sanitária. _x000D_
 _x000D_
 A placa foi aprovada pela Câmara Municipal da cidade na época em que foi implantada, tiraram a mesma do local sem mais e nem menos, e a família questiona o ocorrido.</t>
   </si>
   <si>
     <t>2063</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2063/req_12.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2063/req_12.pdf</t>
   </si>
   <si>
     <t>Requer ao Chefe do Executivo que seja feito um levantamento na Rua Francisco_x000D_
 Osaki sobre a possibilidade de passar esta rua de sentido duplo para sentido único para_x000D_
 efeitos de melhoria no fluxo de trânsito no local.</t>
   </si>
   <si>
     <t>2079</t>
   </si>
   <si>
     <t>Ronaldo Troia, Emerson Colorido, Lincoln Filho Do Prof Gil, Ricardo Coelho</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2079/req-13-2021.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2079/req-13-2021.pdf</t>
   </si>
   <si>
     <t>REQUER AO PODER EXECUTIVO MUNICIPAL, QUE PROVIDENCIAS URGENTES SEJAM TOMADAS PARA O CUMPRIMENTO DA DECISÃO JUDICIAL EM QUE SE DETERMINOU A IMPLANTAÇÃO DAS INFRAESTRUTURAS NECESSÁRIAS, INCLUSIVE, INCLUINDO O BAIRRO RECANTO BEIJA FLOR, NO PROGRAMA NOSSA RUA.</t>
   </si>
   <si>
     <t>2235</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2235/proposicao-req-1540.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2235/proposicao-req-1540.pdf</t>
   </si>
   <si>
     <t>Requer ao Chefe do Executivo Municipal que o setor competente envie cópia com informações procedentes do Projeto de Obra realizada no trecho que dá acesso ao Distrito industrial deste Município, onde houve implantação de asfalto recentemente, sendo a extensão da Avenida Giovani Marcari, na qual foi encaminhado a esta edilidade, questionamentos feito por Munícipes, com relação ao escoamento d'água em um dos_x000D_
 bueiros executados na obra em questão. Entre os documentos requeridos, solicito cópia dos Memoriais Descritivos, Planilhas Orçamentárias, Cronograma Físico-Financeiro, Projetos do Local e Composição Analítica do BDI._x000D_
 Certo de contar com especial atenção, reitero protestos de elevada estima e distinta_x000D_
 consideração.</t>
   </si>
   <si>
     <t>2267</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2267/requerimento_no_15-2021.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2267/requerimento_no_15-2021.pdf</t>
   </si>
   <si>
     <t>REQUER A REGULARIZAÇÃO DO CONSELHO MUNICIPAL DOS DIREITOS DA CRIANÇA E DO ADOLESCENTE DO MUNICÍPIO DE BARRINHA.</t>
   </si>
   <si>
     <t>1697</t>
   </si>
   <si>
     <t>VETOT</t>
   </si>
   <si>
     <t>Veto Total</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1697/veto_pl_1723022021.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1697/veto_pl_1723022021.pdf</t>
   </si>
   <si>
     <t>O PREFEITO MUNICIPAL DESTE MUNICÍPIO DE BARRINHA, ESTADO DE SÃO PAULO, NO USO DE SUAS ATRIBUIÇÕES LEGAIS, CONFORME ARTIGO 20 DA LEI ORGÂNICA DO MUNICÍPIO, DECIDE VETAR INTEGRALMENTE A PROPOSIÇÃO DE LEI Nº 017/2021 A QUAL "DENOMINA LEI MARIA DA PENHA SIMOGAKI FERREIRA ISENTA OS MUNÍCIPES DIAGNOTICADOS COM CÂNCER E QUE ESTEJAM EM TRATAMENTO DO PAGAMENTO DE IPTU" DE INICIATIVA DO PODER LEGISLATIVO, CONFORME EXPLICITADO NAS RAZÕES QUE SEGUEM.</t>
   </si>
   <si>
     <t>1698</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1698/veto_pl_1523022021.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1698/veto_pl_1523022021.pdf</t>
   </si>
   <si>
     <t>VETA INTEGRALMENTE A PROPOSIÇÃO DE LEI Nº 015/2021 A QUAL CRIA FERIADO MUNICIPAL NA TERÇA FEIRA DE CARNAVAL, CONFORME EXPLICITADO NAS RAZÕES QUE SE SEGUEM.</t>
   </si>
   <si>
     <t>1758</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1758/veto_emenda_pl_1005032021.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1758/veto_emenda_pl_1005032021.pdf</t>
   </si>
   <si>
     <t>VETO À EMENDA MODIFICATIVA 01/2021 AO PROJETO DE LEI 09/2021.</t>
   </si>
   <si>
     <t>1845</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1845/veto_pl_24.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1845/veto_pl_24.pdf</t>
   </si>
   <si>
     <t>Veto total ao Projeto de Lei 24/2021 de autoria do Vereador Claudio dos Santos da Conceição que Determina que os veículos oficiais do município de Barrinha/SP, sejam devidamente identificados com o brasão e nome do município e a retirada de películas (insulfilme) e dá outras providencias"</t>
   </si>
   <si>
     <t>1848</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1848/veto_pl_28.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1848/veto_pl_28.pdf</t>
   </si>
   <si>
     <t>Veto total ao Projeto de Lei 28/2021 de autoria do Vereador Emerson Ananias Fernandes dos Santos que "Institui estacionamento exclusivo para os vereadores e servidores da Câmara Municipal nas imediações da Rodoviária de Barrinha na Rua Humberto Biancardi e dá outras providencias".</t>
   </si>
   <si>
     <t>1928</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1928/veto_a_emenda_ad_ao_pl_52_.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1928/veto_a_emenda_ad_ao_pl_52_.pdf</t>
   </si>
   <si>
     <t>VETO TOTAL À EMENDA ADITIVA 04/2021 AO PROJETO DE LEI 52/2021.</t>
   </si>
   <si>
     <t>1936</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1936/veto_pl_44.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1936/veto_pl_44.pdf</t>
   </si>
   <si>
     <t>Veto total ao Projeto de Lei 44/2021 de autoria do Executivo Municipal que 'Dispõe sobre a alteração do da referência salarial do cargo público que especifica e dá outras providências."</t>
   </si>
   <si>
     <t>1963</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1963/veto_pl_39.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1963/veto_pl_39.pdf</t>
   </si>
   <si>
     <t>Veto total ao Projeto de Lei 39/2021 de autoria da Vereadora Aline Cristina de Souza Ubida que 'Dispõe sobre a obrigatoriedade do uso de crachá de identificação nas repartições públicas dos órgãos públicos municipais.'.</t>
   </si>
   <si>
     <t>1964</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1964/veto_pl_53.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1964/veto_pl_53.pdf</t>
   </si>
   <si>
     <t>Veto total ao Projeto de Lei 53/2021 de autoria dos Vereadores Aline Cristina de Souza Ubida, Alessandro Mares e Vicente de Paula Martins da Silva Filho, que 'Estabelece prioridade para vacinação contra o COVID 19, se equiparando aos profissionais de saúde, as pessoas com deficiências, doenças crônicas e comorbidades entre os grupos prioritários para imunização no Município de Barrinha e dá outras providencias.'.</t>
   </si>
   <si>
     <t>1995</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1995/veto-10-2021-pl-59-2021.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1995/veto-10-2021-pl-59-2021.pdf</t>
   </si>
   <si>
     <t>Veto total ao Projeto de Lei 59/2021 de autoria do Vereador Ricardo Henrique Baptista Canavez, que 'Dispõe sobre a Obrigatoriedade de Divulgação, no Município de Barrinha, de informação relativas ás pessoas vacinadas contra a COVID 19 no Município de Barrinha, e dá outras providências.'.</t>
   </si>
   <si>
     <t>2108</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2108/veto_ao_pl_81-21.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2108/veto_ao_pl_81-21.pdf</t>
   </si>
   <si>
     <t>Veto total ao Projeto de Lei 81/2021 de autoria do Vereador Ricardo Henrique Baptista Canavez, que 'Dispõe sobre a Obrigatoriedade do Poder Público Municipal de equipar os servidores públicos que exerçam atividades ao ar livre e em exposição aos raios ultravioleta".</t>
   </si>
   <si>
     <t>2121</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2121/veto_ao_substitutivo_pl_59.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2121/veto_ao_substitutivo_pl_59.pdf</t>
   </si>
   <si>
     <t>Veto total ao Projeto Substitutivo nº 1 de 2021 de autoria do Vereador Ricardo Henrique Baptista Canavez, que "Dispõe sobre a Obrigatoriedade de Divulgação, no Município de Barrinha, de informação relativas ás pessoas vacinadas contra a COVID 19 no Município de Barrinha, e dá outras providências".</t>
   </si>
   <si>
     <t>1855</t>
   </si>
   <si>
     <t>VETOP</t>
   </si>
   <si>
     <t>Veto Parcial</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1855/veto_pl_36.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1855/veto_pl_36.pdf</t>
   </si>
   <si>
     <t>Veto Parcial ao Projeto de Lei 36/2021 de autoria do Vereador Emerson Ananias Fernandes dos Santos que "Institui no Município a reserva mínima de vagas em concursos públicos, processos seletivos, frente de trabalho e empresas provadas para pessoas com deficiência e dá outras providências"</t>
   </si>
   <si>
     <t>1941</t>
   </si>
   <si>
     <t>CONTA</t>
   </si>
   <si>
     <t>Contas Anuais do Poder Executivo</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1941/parecer_final_contas_2018.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1941/parecer_final_contas_2018.pdf</t>
   </si>
   <si>
     <t>PARECER DISPÕE SOBRE AS CONTAS DA PREFEITURA MUNICIPAL DE BARRINHA, RELATIVAS AO EXERCÍCIO DE 2018.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -8998,67 +8998,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1547/emenda_aditiva_01-21.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1695/emenda_aditiva_02_pl_0622022021.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1870/emenda_aditiva_03_ao_pl_42_ocr.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1899/emenda-aditiva-refis-2021-pl-52-2021.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1989/emenda_ad_05-21_pl_64.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2290/emenda_ad_06_pl_105_loa.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1649/emenda_modificativa_01-21.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1958/emenda_modificativa_pl_58.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1555/ind_1.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1556/proposicao-indicacao_placas_dos_logradouros.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1557/ind_3.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1558/ind_4.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1559/ind_5.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1560/ind_6.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1635/proposicao-ind-900.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1562/proposicao-indicacao_efetivar_a_lei_no_1832_artigo_5o_paragrafo_3o.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1563/proposicao-indicacao_servicos_de_obra_e_infraestrutura_r._rafael_brunini_717_e_duque_de_caxias_nrs_645_a_711.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1565/proposicao-ind-811.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1566/ind_11.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1567/indicacao_01.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1568/ind_13.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1569/indicacao_03.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1570/indicacao_limpeza_lagoa_vila-recreio.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1571/indicacao_limpeza_cemiterio.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1572/indicacao_limpeza_velorio.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1573/ind_18.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1574/proposicao-ind-843.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1575/proposicao-ind-846.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1576/ind_tapa_buracos_sergio_rosseti.docx" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1577/indicacao_04.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1579/ind_23.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1580/ind_24.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1581/proposicao-ind-873.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1582/proposicao-ind-821_2.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1583/proposicao-ind-862.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1584/proposicao-ind-863.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1586/proposicao-ind-866.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1587/proposicao-ind-867.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1588/proposicao-ind-868.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1589/proposicao-ind-874.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1590/proposicao-ind-881.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1591/ind_34.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1592/ind_35.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1593/proposicao-ind-880_1.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1594/proposicao-ind-882.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1595/proposicao-ind-883_1.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1596/ind_39.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1597/proposicao-ind-887_1.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1598/proposicao-ind-888.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1599/ind_42.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1600/ind_43.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1601/ind_44.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1602/ind_45.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1603/ind_46.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1604/ind_48.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1605/proposicao-ind-911.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1606/indicacao_de_instacao_de_cacamba_em_ponto_estrategico.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1607/ind_50.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1608/ind_51.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1609/ind_52.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1610/conserto_de_cano_de_agua_belo_horizonte_02-02-2021.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1612/ind_54.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1613/ind_55.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1614/ind_56.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1615/ind_57.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1616/ind_58.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1617/proposicao-ind-889.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1618/proposicao-ind-892.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1619/proposicao-ind-894_1.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1620/proposicao-ind-891.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1621/indicacao_pintar-lombada_rua-joao-manoel-de-lima.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1623/proposicao-ind-896.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1624/proposicao-ind-903.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1625/proposicao-ind-904.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1626/proposicao-ind-905.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1627/proposicao-ind-906.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1636/proposicao-ind-901.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1637/proposicao-ind-776.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1638/proposicao-ind-902.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1639/proposicao-ind-907.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1640/proposicao-ind-908.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1641/proposicao-ind-910_1.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1643/indicacao_iluminacao_americo_dezorzi.docx" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1650/indicacao_bebedouro_e_banheiro_no_patio_area_de_lazer.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1651/lombada_na_rua_fioravante_zambonini.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1652/proposicao-ind-917.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1653/ind_79.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1654/proposicao-ind-920.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1655/proposicao-ind-922.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1656/proposicao-ind-923.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1659/indicacao_buraco_rua-joao-manoel-de-lima.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1660/proposicao-ind-938.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1661/proposicao-ind-939.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1662/proposicao-ind-942.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1663/ind_87.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1664/proposicao-ind-943.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1665/proposicao-ind-944.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1666/proposicao-ind-945.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1667/proposicao-ind-947.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1668/ind_92.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1669/proposicao-ind-948.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1670/proposicao-ind-949.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1671/ind_95.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1672/ind_96.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1673/ind_97.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1674/proposicao-ind-894_1.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1675/proposicao-ind-950.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1676/proposicao-ind-951.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1677/ind_101.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1678/proposicao-ind-952.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1679/proposicao-ind-955.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1682/proposicao-ind-965.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1683/proposicao-ind-959.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1684/proposicao-ind-957.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1685/proposicao-ind-960.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1686/proposicao-ind-961.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1687/proposicao-ind-963.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1688/ind_110.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1689/ind_111.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1690/ind_112.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1691/proposicao-ind-967.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1692/ind_114.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1693/ind_115.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1694/ind_116.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1696/proposicao-ind-976.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1701/proposicao-ind-977.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1702/ind_119.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1703/proposicao-ind-980.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1704/ind_121.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1705/proposicao-ind-982_1.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1706/proposicao-indicacao-_tapa_buraco_vital_brasil_x_costa_e_silva.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1707/indicacao_vazamento-de-agua_av-pres-castelo-branco-1674.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1708/indicacao_ponte-corrego-jatoba_feira.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1709/proposicao-ind-988.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1710/ind_127.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1711/proposicao-ind-990.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1712/ind_129.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1713/ind_130.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1714/proposicao-ind-995.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1715/ind_132.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1716/ind_133.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1717/proposicao-ind-1005.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1718/ind_135.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1719/ind_136.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1720/ind_137.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1721/ind_138.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1722/proposicao-ind-1014.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1723/ind_140.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1725/proposicao-ind-1017_1.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1726/proposicao-ind-1020_3.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1727/proposicao-ind-1021.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1728/proposicao-ind-1022.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1729/ind_145.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1730/proposicao-ind-1027.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1731/ind_147.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1732/proposicao-ind-1031.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1733/proposicao-ind-1035.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1734/ind_150.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1735/indicacao_limpeza_creas.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1736/indicacao_faixa-antiderrapante-ums.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1737/ind_153.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1738/proposicao-ind-1044.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1739/ind_limpeza_escola_darvy.docx" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1740/proposicao-ind-999.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1741/proposicao-ind-1001.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1742/proposicao-ind-1002.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1743/proposicao-ind-1003.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1745/proposicao-ind-1032.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1746/proposicao-ind-1042.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1747/proposicao-ind-1043.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1749/proposicao-ind-1048.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1750/ind_164.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1751/proposicao-ind-1051.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1752/proposicao-ind-1052.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1753/proposicao-ind-1053.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1754/11_1054_demarcar-vagas-idosos-deficientes.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1761/indi_169.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1762/proposicao-ind-1061.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1763/proposicao-ind-1057.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1765/proposicao-ind-1063_1.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1767/ind_173.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1768/proposicao-ind-1066.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1769/ind_175.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1770/ind_176.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1771/ind_177.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1772/ind_178.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1773/ind_179.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1774/ind_180.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1776/proposicao-ind-1082.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1778/proposicao-ind-1086.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1780/proposicao-ind-1096.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1781/ind_184.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1783/ind_185.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1784/ind_186.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1785/ind_187.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1786/proposicao-ind-1102.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1787/proposicao-ind-1103.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1788/ind_190.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1789/ind_191.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1790/indicacao_05.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1791/indicacao_06.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1793/proposicao-ind-1109.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1794/manutencao_bueiro_rua05-jose-bombonato.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1795/indicacao_07.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1798/proposicao-ind-1107.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1803/proposicao-ind-1111.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1804/ind_200.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1805/ind_201.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1807/proposicao-ind-1121.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1808/ind_203.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1809/proposicao-ind-1122.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1811/ind_205.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1812/ind_206.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1813/vazamento-rua-dos-andradas-581-garagem-saobento.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1814/ind_208.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1815/ind_209.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1816/ind_210.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1820/proposicao-ind-1129.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1821/proposicao-ind-1130.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1822/proposicao-ind-1132.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1823/proposicao-ind-1134_1.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1824/proposicao-ind-1135.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1825/proposicao-ind-1133.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1826/ind_217.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1827/ind_218.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1828/iluminacao_rua-sussumo-okano.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1829/iluminacao_pracinha-posto-zema.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1830/informacoes_vacinacao.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1831/proposicao-ind-1146.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1832/ind_223.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1834/manutencao-buraco_rafael-brunini-357.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1836/ind_225.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1837/ind_226.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1838/proposicao-ind-1160.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1839/proposicao-ind-1161.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1840/proposicao-ind-1162.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1844/proposicao-ind-1167_1.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1846/indicacao_08.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1847/indicacao_projeto_centro_de_formacao_esportiva.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1854/proposicao-ind-1168.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1856/proposicao-ind-1172.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1857/ind_235.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1859/ind_236.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1860/ind_237.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1862/proposicao-ind-1174.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1863/proposicao-ind-1176.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1864/indicacao_alimento_solidario.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1865/ind_241.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1868/proposicao-ind-1180_1.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1869/proposicao-ind-1181.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1871/proposicao-ind-1184_1.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1872/ind_245.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1873/ind_246.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1874/ind_247.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1875/ind_248.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1876/ind_249.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1878/proposicao-ind-1193.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1881/ind_251.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1887/proposicao-ind-1199.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1888/proposicao-ind-1200.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1890/proposicao-ind-1202.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1891/proposicao-ind-1201.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1892/proposicao-ind-1183-1.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1893/proposicao-ind-1161.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1894/proposicao-ind-1162-2.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1895/proposicao-ind-1203_1.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1896/proposicao-ind-1204.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1897/proposicao-ind-1205_1.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1898/proposicao-ind-1206.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1906/proposicao-indicacao_tapa_buraco_-_supermercado_campestre_-_r._sergio_rossetti.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1907/proposicao-indicacao_limpeza_semanal_-_cemiterio_municipal.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1908/proposicao-ind-1212.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1909/proposicao-ind-1213.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1910/proposicao-ind-1214_1.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1911/proposicao-ind-1215.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1912/ind_269.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1913/proposicao-ind-1218.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1914/proposicao-ind-1222.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1915/proposicao-ind-1224.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1916/proposicao-ind-1226.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1917/proposicao-ind-1227.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1918/proposicao-ind-1228.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1919/ind_276.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1920/ind_277.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1923/indicacao_para_adquirir_chipp_de_celular.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1924/ind_279.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1937/proposicao-ind-1256.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1942/vazamento-agua_rafael-brunini_duque-de-caxias.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1943/proposicao-ind-1238.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1944/indicacao_reparo_de_lampada_pracinha_de_frente_o_amarelinha.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1945/proposicao-ind-1241.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1946/proposicao-ind-1244_1.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1947/proposicao-ind-1245_1.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1948/proposicao-ind-1246.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1949/proposicao-ind-1247.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1950/lixo_nas_imediacoes_rural.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1951/proposicao-ind-1253.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1953/indicacao_de_pintura_rua_carlos_bombonato.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1954/proposicao-ind-1259.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1955/proposicao-ind-1261.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1956/proposicao-ind-1262_1.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1957/proposicao-ind-1263.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1965/indicacao_09.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1966/indicacao_10.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1968/proposicao-ind-1265.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1969/indicacao_11.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1970/proposicao-ind-1270.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1971/proposicao-ind-1272.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1972/proposicao-ind-1275.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1973/proposicao-ind-1276.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1974/proposicao-ind-1277.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1977/proposicao-ind-1281.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1978/proposicao-ind-1283.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1979/proposicao-ind-1285.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1980/proposicao-ind-1287.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1981/proposicao-ind-1284.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1982/proposicao-ind-1288.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1983/proposicao-ind-1289_1.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1986/ind-312-2021.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1987/ind-313-2021.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1988/ind-314-2021.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1996/proposicao-ind-1293.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1997/proposicao-ind-1295.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1998/proposicao-ind-1296.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1999/proposicao-ind-1294.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2000/proposicao-ind-1300.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2001/proposicao-ind-1305.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2002/proposicao-ind-1306.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2003/proposicao-ind-1305_1.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2004/indicacao_moradia_popular.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2005/indicacao_programa_estadual_mit.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2009/pracinha.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2007/indicacao_de_banheiros_na_praca_publica.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2008/indicacao_ronda_municipal_na_area_central.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2010/ind_328.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2011/proposicao-ind-1308.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2015/indicacao-330-2021.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2021/proposicao-ind-1310_1.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2022/proposicao-ind-1312.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2023/proposicao-ind-1313.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2024/indicacao_19-07-2021.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2025/indicacao_19-07-2021____02.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2026/indicacao_19-07-2021___03.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2027/indicacao_19-07-2021___04.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2028/proposicao-ind-1321.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2029/indicacao_vazamento_presidente_castelo_branco.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2030/indicacao_frente_fria.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2031/indicacao_area_industrial.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2032/indicacao_tapa_buraco_jamil_said_saleh_978.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2034/inidcacao_tapa_buraco_rua_6_cdhu.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2035/proposicao-ind-1327.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2036/proposicao-ind-1328.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2037/proposicao-ind-1330.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2038/proposicao-ind-1331.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2039/proposicao-ind-1334.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2040/proposicao-ind-1335.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2046/indicacao_faixa_de_pedestre_elevada.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2047/indicacao_limpeza_carlos_tonani.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2048/indicacao_libras.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2049/proposicao-ind-1341.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2052/indicacao_surdo_e_mudo.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2056/ind_355.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2057/proposicao-ind-1346.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2064/proposicao-ind-1356.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2069/proposicao-ind-1359.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2070/proposicao-ind-1361.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2071/ind_360.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2072/ind_361.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2073/ind_362.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2074/ind_363.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2075/proposicao-ind-1367.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2076/proposicao-ind-1368_1.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2077/proposicao-ind-1369.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2078/proposicao-ind-1370.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2082/proposicao-ind-1373.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2083/proposicao-ind-1374.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2084/proposicao-ind-1375.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2085/proposicao-ind-1376.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2086/proposicao-ind-1377_3.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2087/proposicao-ind-1379.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2088/proposicao-ind-1380.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2093/quadra_poli_esportiva__parque_mogi.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2094/ind_376.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2095/americo_dezorzi.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2097/indicacao-378-2021.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2098/proposicao-ind-1387.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2099/proposicao-ind-1384_1.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2100/proposicao-ind-1388.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2101/proposicao-ind-1389.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2102/indicacao_12.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2103/indicacao_13.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2104/proposicao-ind-1390.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2105/proposicao-ind-1392_1.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2106/brigada_de_incedio.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2107/proposicao-ind-1395.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2111/proposicao-ind-1399.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2112/proposicao-ind-1404.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2115/proposicao-ind-1407.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2116/proposicao-ind-1408.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2118/proposicao-ind-1411.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2125/proposicao-ind-1415.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2126/proposicao-ind-1417.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2127/proposicao-ind-1418.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2129/proposicao-ind-1419.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2130/proposicao-indicacao-_bebedouro_de_agua_rodoviaria.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2131/proposicao-ind-1422_1.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2132/proposicao-ind-1423.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2133/proposicao-ind-1425.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2134/ponte_julio_marcari.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2135/proposicao-ind-1427.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2140/proposicao-ind-1431.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2142/proposicao-ind-1435.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2143/proposicao-ind-1436.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2144/indicacao_de_lombada_cdhu_2.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2145/ind_409.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2146/cesta_de_natal.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2150/proposicao-ind-1451.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2151/proposicao-ind-1454.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2155/ind_413.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2156/proposicao-ind-1459.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2157/proposicao-ind-1460.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2158/proposicao-ind-1461.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2159/proposicao-ind-1462.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2160/proposicao-ind-1463.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2162/proposicao-ind-1464.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2163/proposicao-ind-1465.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2164/proposicao-ind-1466_1.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2165/1467_indicacao_pista-atletismo.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2166/1468_indicacao_iluminacao-ate-ponte-quebrada-rio-mogi.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2167/proposicao-ind-1469.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2168/proposicao-ind-1469_1.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2169/jamil_said_saleh.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2171/ind-427-2021.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2172/ind-428-2021.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2173/ind-429-2021.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2175/ind-430-2021.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2176/ind-431-2021.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2178/ind-432-2021.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2180/ind-433-2021.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2183/ind-434-2021.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2185/ind-435-2021.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2186/proposicao-ind-1484.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2187/proposicao-ind-1485.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2188/ind_438.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2189/proposicao-w2_recape.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2190/proposicao_izolina_recape.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2191/proposicao-av.castelo_recape.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2192/proposicao-w5_recape.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2193/proposicao-sussumo_recape.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2194/proposicao-onofi_recape.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2195/proposicao-princesa_recape.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2196/proposicao-w6_recape.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2197/proposicao-manoel_recape_1.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2198/proposicao-rua_6_recape.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2199/proposicao-dioclecio_recape.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2200/proposicao-nestor_recape.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2201/proposicao-w7_recape.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2202/proposicao-orlando_recape.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2203/proposicao-constantino_recape.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2204/proposicao-santa_recape.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2209/proposicao-_morais-1508.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2210/proposicao-helena-1509.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2211/proposicao-antonio-1510.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2212/proposicao-maria-1511.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2213/indicacao_uniformes-ronda.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2214/indicacao_monitoramento.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2215/indicacao_conselho-idoso.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2216/proposicao-ind-1519.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2217/proposicao-ind-1521.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2218/proposicao-indicacao_-_tapa_buraco_carlos_gomes_519-529.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2219/proposicao-indicacao_-_sinalizacao_av_pres_castelo_branco_no_230.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2220/proposicao-indicacao_-_cerca_area_verde_fronte_r_nelson_gouveia_cdhu_novo.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2222/proposicao-ind-1516_-_melhorias_jardim_nova_barrinha_e_paineiras.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2223/proposicao-ind-1515_-_bueiros_na_feira.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2224/lombada_nova_barrinha.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2225/indicacao_plano_de_carreira.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2226/proposicao-ind-1517.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2227/proposicao-ind-1528.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2228/proposicao-ind-1532.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2229/proposicao-ind-1533.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2230/proposicao-ind-1531.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2231/proposicao-ind-1534.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2232/ind_477.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2233/proposicao-ind-1538.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2234/proposicao-ind-1539.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2236/proposicao-ind-1550.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2237/proposicao-ind-1552.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2238/proposicao-ind-1553_1.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2246/ind_483.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2248/proposicao-ind-1546.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2249/proposicao-ind-1547.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2250/proposicao-ind-1548.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2251/proposicao-ind-1549.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2253/proposicao-ind-1539_1.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2254/proposicao-ind-1557.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2255/proposicao-ind-1558.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2256/proposicao-ind-1559.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2257/proposicao-ind-1560.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2262/proposicao-ind-1551.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2263/proposicao-ind-1564_1.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2265/proposicao-ind-1545_1.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2266/proposicao-ind-1566.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2268/ind_497.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2269/ind_498.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2270/ind_499.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2271/ind_500.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2272/ind_501.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2273/ind_502.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2276/proposicao-ind-1569.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2278/proposicao-ind-1577.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2279/proposicao-ind-1581.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2281/proposicao-ind-1583.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2282/proposicao-ind-1584_1.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2293/proposicao-ind-1580.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2294/proposicao-ind-1588.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2295/proposicao-ind-1589.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2296/proposicao-ind-1590.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1657/moc_1.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1658/moc_2.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1819/proposicao-moc-1165.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1879/moc_4.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1884/moc_5.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1926/mocao_de_apoio_pdl_22-2020.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1967/mocao_de_pesar_01.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1976/proposicao-moc-1280.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2050/proposicao-moc-1342.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2059/moc_10.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2060/moc_11.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2061/moc_12.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2062/moc_13.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2067/moc_14.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2089/moc_15.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2091/moc_16.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2092/moc_17.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2123/proposicao-moc-1405_1.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2114/proposicao-moc-1406-1.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2117/mocao_vera.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2119/mocao_mendes.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2120/mocao_lusia.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2136/moc-23-2021.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2137/moc-24-2021.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2139/moc-25-2021_1.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2141/moc-26-2021_1.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2147/proposicao-moc-1444.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2148/proposicao-moc-1448_1.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2149/proposicao-moc-1452.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2152/mocao-30-2021.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2153/moc-31-2021.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2154/moc-32-2021.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2170/proposicao-moc-1479_2.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2205/proposicao-mocao-1504.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2206/proposicao-mocao_daniel-1505.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2207/proposicao-moca_dri-1506.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2208/proposicao-moc_alan-1507.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2244/proposicao-moc-1542.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2245/proposicao-moc-1543.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2252/proposicao-moc-1556.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2258/proposicao-moc-1562.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2277/proposicao-moc-1576.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2280/proposicao-moc-1582.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2298/mocao_sra-maria-santucci.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2299/mocao_sr-yoshimi.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2300/mocao_sr-tonho-belarmino.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2044/substitutivo_01_pl59.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1633/decreto_01-21.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1962/projeto_de_decreto_legislativo_cidadao_barrinhense_denise_pepe.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2239/projeto_de_decreto_legislativo_04-2021.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2283/pdl_05-2021.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2284/pdl_06-2021.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2285/pdl_07-2021.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2286/pdl_08-2021.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1543/pl_01-2021.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1544/pl_02-2021.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1545/pl_03-2021.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1546/pl_04-2021.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1548/pl_05-2021.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1549/pl_06-2021.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1550/pl_07-2021.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1551/pl_08-2021.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1552/pl_09-2021.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1553/pl_10-2021.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1554/pl_11-2021.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1628/pl_12-2021.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1629/pl_13.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1630/pl_14.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1631/pl_15.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1632/pl_16.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1645/pl_17.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1646/pl_18-2021.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1647/pl_19.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1648/pl_20-21.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1680/pl_2119022021.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1681/pl_2222022021.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1699/projeto_de_lei_23-202102032021.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1700/projeto_de_lei_24-202102032021.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1755/pl_26-202105032021.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1764/pl_2708032021.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1757/pl_2805032021.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1766/pl_2908032021.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1775/pl_30_-202118032021.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1777/pl_31_-202118032021.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1782/pl_32_-202118032021.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1796/pl_33_-202119032021.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1797/pl_34_-202119032021.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1799/pl_35_-202119032021.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1801/pl_36_-202119032021.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1806/pl_37_-202122032021.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1817/pl_3831032021.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1849/pl_39ocr.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1850/pl_40_ocr.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1851/pl_41_ocr.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1852/pl_42_ocr.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1853/pl_43_ocr.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1904/pl-44-2021.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1861/pl_45_ocr.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1867/pl_46_ocr.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1877/pl_47.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1885/pl_48.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1880/pl_49.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1882/pl_50.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1883/pl_51.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1886/projeto-lei-refis-2021.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1902/pl_53.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1901/pl_54.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1903/pl_55.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1905/pl-56-2021.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1921/pl_57.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1927/pl_58.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1929/pl_59-2021.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1930/pl_60.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1931/pl_61-21.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1932/pl_62.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1933/pl_63-2021.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1934/pl-64-2021.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1935/projeto_65-21__dvd_isqn.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1938/pl-66-2021.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1940/pl-67-2021.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1959/pl_68-21.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1960/pl_69-2021.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1975/pl-70-2021.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1990/ppa-2022-2025.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1991/pl_72-2021.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1992/pl_73-2021.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1993/pl_74-2021.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1994/projeto_75-21.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2012/pl_76-2021.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2013/pl_77-21.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2014/projeto-78-2021.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2016/projeto-79-2021.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2065/pl_80-2021.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2041/pl81-2021.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2017/pl-82-2021.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2018/pl-83-2021.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2019/pl-84-2021.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2033/pl_85-2021.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2042/pl_86-2021.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2080/pl_87-2021_ldo_2022_completa.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2043/pl_88-2021.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2051/pl_89-2021.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2053/pl_90-2021.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2054/pl_91-2021.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2055/pl_92-2021.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2066/pl_93-2021.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2068/pl_94-2021.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2081/pl_95-2021.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2090/pl_96-2021.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2096/pl_97-2021.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2122/pl_98-2021.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2138/pl_99-21.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2161/pl_100-21.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2174/pl_101-21.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2177/pl_102-21.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2179/pl_103-21.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2181/pl_104_alte_ldo_ppa_completo.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2182/pl_105_2021_loa_completa.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2184/pl_106-2021.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2221/pl_107-2021.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2240/pl-108-2021.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2241/pl_109-2021.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2242/pl_110-2021.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2243/pl_111-21.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2259/pl_112-2021.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2260/pl_113-2021.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2261/114-2021.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2264/pl_115-2021.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2274/pl_116-21.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2275/pl_117-2021.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2287/pl_118-2021.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2288/pl_119-2021.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2289/pl_120-2021.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2291/pl_121-2021.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2292/pl_122-2021.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2297/pl_123-2021.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1939/plc_01-21.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1961/plc02-2021.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2020/plc_03-2021.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1984/proejto_de_resolucao01-2021__altera_artigo_254_licenca_medica.docx" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1564/req_01.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1585/proposicao-req-865.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1644/oficio_igreja_como_atividade_essencial__-_emerson_colorido.docx" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1748/req_04.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1779/req_5.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1810/proposicao-req-1124_1.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1889/req_leis-autismo.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1900/requerimento_08-2021.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1985/requerimento_09_vereadores_area_verde_ocupacao.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2045/requerimento_10-2021.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2058/proposicao-req-1347.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2063/req_12.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2079/req-13-2021.pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2235/proposicao-req-1540.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2267/requerimento_no_15-2021.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1697/veto_pl_1723022021.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1698/veto_pl_1523022021.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1758/veto_emenda_pl_1005032021.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1845/veto_pl_24.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1848/veto_pl_28.pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1928/veto_a_emenda_ad_ao_pl_52_.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1936/veto_pl_44.pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1963/veto_pl_39.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1964/veto_pl_53.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1995/veto-10-2021-pl-59-2021.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2108/veto_ao_pl_81-21.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2121/veto_ao_substitutivo_pl_59.pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1855/veto_pl_36.pdf" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1941/parecer_final_contas_2018.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1547/emenda_aditiva_01-21.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1695/emenda_aditiva_02_pl_0622022021.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1870/emenda_aditiva_03_ao_pl_42_ocr.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1899/emenda-aditiva-refis-2021-pl-52-2021.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1989/emenda_ad_05-21_pl_64.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2290/emenda_ad_06_pl_105_loa.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1649/emenda_modificativa_01-21.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1958/emenda_modificativa_pl_58.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1555/ind_1.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1556/proposicao-indicacao_placas_dos_logradouros.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1557/ind_3.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1558/ind_4.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1559/ind_5.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1560/ind_6.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1635/proposicao-ind-900.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1562/proposicao-indicacao_efetivar_a_lei_no_1832_artigo_5o_paragrafo_3o.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1563/proposicao-indicacao_servicos_de_obra_e_infraestrutura_r._rafael_brunini_717_e_duque_de_caxias_nrs_645_a_711.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1565/proposicao-ind-811.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1566/ind_11.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1567/indicacao_01.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1568/ind_13.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1569/indicacao_03.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1570/indicacao_limpeza_lagoa_vila-recreio.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1571/indicacao_limpeza_cemiterio.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1572/indicacao_limpeza_velorio.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1573/ind_18.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1574/proposicao-ind-843.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1575/proposicao-ind-846.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1576/ind_tapa_buracos_sergio_rosseti.docx" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1577/indicacao_04.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1579/ind_23.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1580/ind_24.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1581/proposicao-ind-873.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1582/proposicao-ind-821_2.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1583/proposicao-ind-862.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1584/proposicao-ind-863.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1586/proposicao-ind-866.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1587/proposicao-ind-867.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1588/proposicao-ind-868.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1589/proposicao-ind-874.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1590/proposicao-ind-881.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1591/ind_34.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1592/ind_35.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1593/proposicao-ind-880_1.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1594/proposicao-ind-882.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1595/proposicao-ind-883_1.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1596/ind_39.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1597/proposicao-ind-887_1.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1598/proposicao-ind-888.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1599/ind_42.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1600/ind_43.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1601/ind_44.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1602/ind_45.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1603/ind_46.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1604/ind_48.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1605/proposicao-ind-911.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1606/indicacao_de_instacao_de_cacamba_em_ponto_estrategico.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1607/ind_50.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1608/ind_51.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1609/ind_52.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1610/conserto_de_cano_de_agua_belo_horizonte_02-02-2021.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1612/ind_54.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1613/ind_55.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1614/ind_56.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1615/ind_57.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1616/ind_58.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1617/proposicao-ind-889.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1618/proposicao-ind-892.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1619/proposicao-ind-894_1.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1620/proposicao-ind-891.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1621/indicacao_pintar-lombada_rua-joao-manoel-de-lima.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1623/proposicao-ind-896.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1624/proposicao-ind-903.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1625/proposicao-ind-904.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1626/proposicao-ind-905.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1627/proposicao-ind-906.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1636/proposicao-ind-901.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1637/proposicao-ind-776.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1638/proposicao-ind-902.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1639/proposicao-ind-907.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1640/proposicao-ind-908.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1641/proposicao-ind-910_1.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1643/indicacao_iluminacao_americo_dezorzi.docx" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1650/indicacao_bebedouro_e_banheiro_no_patio_area_de_lazer.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1651/lombada_na_rua_fioravante_zambonini.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1652/proposicao-ind-917.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1653/ind_79.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1654/proposicao-ind-920.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1655/proposicao-ind-922.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1656/proposicao-ind-923.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1659/indicacao_buraco_rua-joao-manoel-de-lima.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1660/proposicao-ind-938.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1661/proposicao-ind-939.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1662/proposicao-ind-942.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1663/ind_87.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1664/proposicao-ind-943.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1665/proposicao-ind-944.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1666/proposicao-ind-945.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1667/proposicao-ind-947.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1668/ind_92.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1669/proposicao-ind-948.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1670/proposicao-ind-949.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1671/ind_95.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1672/ind_96.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1673/ind_97.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1674/proposicao-ind-894_1.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1675/proposicao-ind-950.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1676/proposicao-ind-951.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1677/ind_101.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1678/proposicao-ind-952.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1679/proposicao-ind-955.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1682/proposicao-ind-965.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1683/proposicao-ind-959.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1684/proposicao-ind-957.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1685/proposicao-ind-960.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1686/proposicao-ind-961.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1687/proposicao-ind-963.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1688/ind_110.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1689/ind_111.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1690/ind_112.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1691/proposicao-ind-967.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1692/ind_114.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1693/ind_115.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1694/ind_116.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1696/proposicao-ind-976.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1701/proposicao-ind-977.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1702/ind_119.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1703/proposicao-ind-980.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1704/ind_121.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1705/proposicao-ind-982_1.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1706/proposicao-indicacao-_tapa_buraco_vital_brasil_x_costa_e_silva.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1707/indicacao_vazamento-de-agua_av-pres-castelo-branco-1674.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1708/indicacao_ponte-corrego-jatoba_feira.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1709/proposicao-ind-988.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1710/ind_127.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1711/proposicao-ind-990.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1712/ind_129.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1713/ind_130.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1714/proposicao-ind-995.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1715/ind_132.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1716/ind_133.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1717/proposicao-ind-1005.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1718/ind_135.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1719/ind_136.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1720/ind_137.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1721/ind_138.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1722/proposicao-ind-1014.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1723/ind_140.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1725/proposicao-ind-1017_1.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1726/proposicao-ind-1020_3.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1727/proposicao-ind-1021.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1728/proposicao-ind-1022.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1729/ind_145.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1730/proposicao-ind-1027.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1731/ind_147.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1732/proposicao-ind-1031.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1733/proposicao-ind-1035.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1734/ind_150.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1735/indicacao_limpeza_creas.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1736/indicacao_faixa-antiderrapante-ums.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1737/ind_153.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1738/proposicao-ind-1044.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1739/ind_limpeza_escola_darvy.docx" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1740/proposicao-ind-999.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1741/proposicao-ind-1001.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1742/proposicao-ind-1002.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1743/proposicao-ind-1003.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1745/proposicao-ind-1032.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1746/proposicao-ind-1042.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1747/proposicao-ind-1043.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1749/proposicao-ind-1048.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1750/ind_164.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1751/proposicao-ind-1051.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1752/proposicao-ind-1052.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1753/proposicao-ind-1053.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1754/11_1054_demarcar-vagas-idosos-deficientes.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1761/indi_169.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1762/proposicao-ind-1061.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1763/proposicao-ind-1057.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1765/proposicao-ind-1063_1.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1767/ind_173.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1768/proposicao-ind-1066.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1769/ind_175.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1770/ind_176.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1771/ind_177.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1772/ind_178.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1773/ind_179.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1774/ind_180.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1776/proposicao-ind-1082.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1778/proposicao-ind-1086.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1780/proposicao-ind-1096.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1781/ind_184.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1783/ind_185.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1784/ind_186.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1785/ind_187.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1786/proposicao-ind-1102.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1787/proposicao-ind-1103.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1788/ind_190.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1789/ind_191.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1790/indicacao_05.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1791/indicacao_06.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1793/proposicao-ind-1109.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1794/manutencao_bueiro_rua05-jose-bombonato.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1795/indicacao_07.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1798/proposicao-ind-1107.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1803/proposicao-ind-1111.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1804/ind_200.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1805/ind_201.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1807/proposicao-ind-1121.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1808/ind_203.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1809/proposicao-ind-1122.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1811/ind_205.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1812/ind_206.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1813/vazamento-rua-dos-andradas-581-garagem-saobento.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1814/ind_208.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1815/ind_209.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1816/ind_210.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1820/proposicao-ind-1129.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1821/proposicao-ind-1130.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1822/proposicao-ind-1132.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1823/proposicao-ind-1134_1.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1824/proposicao-ind-1135.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1825/proposicao-ind-1133.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1826/ind_217.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1827/ind_218.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1828/iluminacao_rua-sussumo-okano.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1829/iluminacao_pracinha-posto-zema.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1830/informacoes_vacinacao.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1831/proposicao-ind-1146.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1832/ind_223.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1834/manutencao-buraco_rafael-brunini-357.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1836/ind_225.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1837/ind_226.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1838/proposicao-ind-1160.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1839/proposicao-ind-1161.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1840/proposicao-ind-1162.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1844/proposicao-ind-1167_1.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1846/indicacao_08.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1847/indicacao_projeto_centro_de_formacao_esportiva.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1854/proposicao-ind-1168.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1856/proposicao-ind-1172.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1857/ind_235.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1859/ind_236.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1860/ind_237.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1862/proposicao-ind-1174.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1863/proposicao-ind-1176.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1864/indicacao_alimento_solidario.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1865/ind_241.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1868/proposicao-ind-1180_1.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1869/proposicao-ind-1181.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1871/proposicao-ind-1184_1.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1872/ind_245.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1873/ind_246.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1874/ind_247.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1875/ind_248.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1876/ind_249.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1878/proposicao-ind-1193.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1881/ind_251.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1887/proposicao-ind-1199.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1888/proposicao-ind-1200.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1890/proposicao-ind-1202.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1891/proposicao-ind-1201.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1892/proposicao-ind-1183-1.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1893/proposicao-ind-1161.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1894/proposicao-ind-1162-2.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1895/proposicao-ind-1203_1.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1896/proposicao-ind-1204.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1897/proposicao-ind-1205_1.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1898/proposicao-ind-1206.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1906/proposicao-indicacao_tapa_buraco_-_supermercado_campestre_-_r._sergio_rossetti.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1907/proposicao-indicacao_limpeza_semanal_-_cemiterio_municipal.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1908/proposicao-ind-1212.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1909/proposicao-ind-1213.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1910/proposicao-ind-1214_1.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1911/proposicao-ind-1215.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1912/ind_269.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1913/proposicao-ind-1218.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1914/proposicao-ind-1222.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1915/proposicao-ind-1224.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1916/proposicao-ind-1226.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1917/proposicao-ind-1227.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1918/proposicao-ind-1228.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1919/ind_276.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1920/ind_277.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1923/indicacao_para_adquirir_chipp_de_celular.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1924/ind_279.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1937/proposicao-ind-1256.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1942/vazamento-agua_rafael-brunini_duque-de-caxias.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1943/proposicao-ind-1238.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1944/indicacao_reparo_de_lampada_pracinha_de_frente_o_amarelinha.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1945/proposicao-ind-1241.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1946/proposicao-ind-1244_1.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1947/proposicao-ind-1245_1.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1948/proposicao-ind-1246.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1949/proposicao-ind-1247.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1950/lixo_nas_imediacoes_rural.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1951/proposicao-ind-1253.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1953/indicacao_de_pintura_rua_carlos_bombonato.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1954/proposicao-ind-1259.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1955/proposicao-ind-1261.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1956/proposicao-ind-1262_1.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1957/proposicao-ind-1263.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1965/indicacao_09.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1966/indicacao_10.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1968/proposicao-ind-1265.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1969/indicacao_11.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1970/proposicao-ind-1270.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1971/proposicao-ind-1272.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1972/proposicao-ind-1275.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1973/proposicao-ind-1276.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1974/proposicao-ind-1277.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1977/proposicao-ind-1281.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1978/proposicao-ind-1283.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1979/proposicao-ind-1285.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1980/proposicao-ind-1287.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1981/proposicao-ind-1284.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1982/proposicao-ind-1288.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1983/proposicao-ind-1289_1.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1986/ind-312-2021.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1987/ind-313-2021.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1988/ind-314-2021.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1996/proposicao-ind-1293.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1997/proposicao-ind-1295.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1998/proposicao-ind-1296.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1999/proposicao-ind-1294.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2000/proposicao-ind-1300.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2001/proposicao-ind-1305.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2002/proposicao-ind-1306.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2003/proposicao-ind-1305_1.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2004/indicacao_moradia_popular.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2005/indicacao_programa_estadual_mit.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2009/pracinha.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2007/indicacao_de_banheiros_na_praca_publica.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2008/indicacao_ronda_municipal_na_area_central.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2010/ind_328.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2011/proposicao-ind-1308.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2015/indicacao-330-2021.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2021/proposicao-ind-1310_1.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2022/proposicao-ind-1312.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2023/proposicao-ind-1313.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2024/indicacao_19-07-2021.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2025/indicacao_19-07-2021____02.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2026/indicacao_19-07-2021___03.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2027/indicacao_19-07-2021___04.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2028/proposicao-ind-1321.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2029/indicacao_vazamento_presidente_castelo_branco.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2030/indicacao_frente_fria.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2031/indicacao_area_industrial.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2032/indicacao_tapa_buraco_jamil_said_saleh_978.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2034/inidcacao_tapa_buraco_rua_6_cdhu.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2035/proposicao-ind-1327.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2036/proposicao-ind-1328.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2037/proposicao-ind-1330.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2038/proposicao-ind-1331.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2039/proposicao-ind-1334.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2040/proposicao-ind-1335.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2046/indicacao_faixa_de_pedestre_elevada.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2047/indicacao_limpeza_carlos_tonani.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2048/indicacao_libras.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2049/proposicao-ind-1341.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2052/indicacao_surdo_e_mudo.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2056/ind_355.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2057/proposicao-ind-1346.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2064/proposicao-ind-1356.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2069/proposicao-ind-1359.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2070/proposicao-ind-1361.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2071/ind_360.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2072/ind_361.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2073/ind_362.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2074/ind_363.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2075/proposicao-ind-1367.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2076/proposicao-ind-1368_1.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2077/proposicao-ind-1369.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2078/proposicao-ind-1370.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2082/proposicao-ind-1373.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2083/proposicao-ind-1374.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2084/proposicao-ind-1375.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2085/proposicao-ind-1376.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2086/proposicao-ind-1377_3.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2087/proposicao-ind-1379.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2088/proposicao-ind-1380.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2093/quadra_poli_esportiva__parque_mogi.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2094/ind_376.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2095/americo_dezorzi.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2097/indicacao-378-2021.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2098/proposicao-ind-1387.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2099/proposicao-ind-1384_1.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2100/proposicao-ind-1388.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2101/proposicao-ind-1389.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2102/indicacao_12.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2103/indicacao_13.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2104/proposicao-ind-1390.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2105/proposicao-ind-1392_1.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2106/brigada_de_incedio.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2107/proposicao-ind-1395.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2111/proposicao-ind-1399.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2112/proposicao-ind-1404.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2115/proposicao-ind-1407.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2116/proposicao-ind-1408.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2118/proposicao-ind-1411.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2125/proposicao-ind-1415.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2126/proposicao-ind-1417.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2127/proposicao-ind-1418.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2129/proposicao-ind-1419.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2130/proposicao-indicacao-_bebedouro_de_agua_rodoviaria.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2131/proposicao-ind-1422_1.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2132/proposicao-ind-1423.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2133/proposicao-ind-1425.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2134/ponte_julio_marcari.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2135/proposicao-ind-1427.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2140/proposicao-ind-1431.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2142/proposicao-ind-1435.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2143/proposicao-ind-1436.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2144/indicacao_de_lombada_cdhu_2.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2145/ind_409.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2146/cesta_de_natal.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2150/proposicao-ind-1451.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2151/proposicao-ind-1454.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2155/ind_413.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2156/proposicao-ind-1459.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2157/proposicao-ind-1460.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2158/proposicao-ind-1461.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2159/proposicao-ind-1462.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2160/proposicao-ind-1463.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2162/proposicao-ind-1464.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2163/proposicao-ind-1465.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2164/proposicao-ind-1466_1.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2165/1467_indicacao_pista-atletismo.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2166/1468_indicacao_iluminacao-ate-ponte-quebrada-rio-mogi.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2167/proposicao-ind-1469.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2168/proposicao-ind-1469_1.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2169/jamil_said_saleh.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2171/ind-427-2021.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2172/ind-428-2021.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2173/ind-429-2021.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2175/ind-430-2021.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2176/ind-431-2021.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2178/ind-432-2021.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2180/ind-433-2021.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2183/ind-434-2021.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2185/ind-435-2021.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2186/proposicao-ind-1484.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2187/proposicao-ind-1485.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2188/ind_438.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2189/proposicao-w2_recape.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2190/proposicao_izolina_recape.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2191/proposicao-av.castelo_recape.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2192/proposicao-w5_recape.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2193/proposicao-sussumo_recape.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2194/proposicao-onofi_recape.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2195/proposicao-princesa_recape.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2196/proposicao-w6_recape.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2197/proposicao-manoel_recape_1.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2198/proposicao-rua_6_recape.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2199/proposicao-dioclecio_recape.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2200/proposicao-nestor_recape.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2201/proposicao-w7_recape.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2202/proposicao-orlando_recape.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2203/proposicao-constantino_recape.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2204/proposicao-santa_recape.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2209/proposicao-_morais-1508.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2210/proposicao-helena-1509.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2211/proposicao-antonio-1510.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2212/proposicao-maria-1511.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2213/indicacao_uniformes-ronda.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2214/indicacao_monitoramento.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2215/indicacao_conselho-idoso.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2216/proposicao-ind-1519.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2217/proposicao-ind-1521.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2218/proposicao-indicacao_-_tapa_buraco_carlos_gomes_519-529.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2219/proposicao-indicacao_-_sinalizacao_av_pres_castelo_branco_no_230.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2220/proposicao-indicacao_-_cerca_area_verde_fronte_r_nelson_gouveia_cdhu_novo.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2222/proposicao-ind-1516_-_melhorias_jardim_nova_barrinha_e_paineiras.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2223/proposicao-ind-1515_-_bueiros_na_feira.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2224/lombada_nova_barrinha.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2225/indicacao_plano_de_carreira.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2226/proposicao-ind-1517.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2227/proposicao-ind-1528.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2228/proposicao-ind-1532.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2229/proposicao-ind-1533.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2230/proposicao-ind-1531.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2231/proposicao-ind-1534.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2232/ind_477.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2233/proposicao-ind-1538.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2234/proposicao-ind-1539.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2236/proposicao-ind-1550.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2237/proposicao-ind-1552.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2238/proposicao-ind-1553_1.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2246/ind_483.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2248/proposicao-ind-1546.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2249/proposicao-ind-1547.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2250/proposicao-ind-1548.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2251/proposicao-ind-1549.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2253/proposicao-ind-1539_1.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2254/proposicao-ind-1557.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2255/proposicao-ind-1558.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2256/proposicao-ind-1559.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2257/proposicao-ind-1560.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2262/proposicao-ind-1551.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2263/proposicao-ind-1564_1.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2265/proposicao-ind-1545_1.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2266/proposicao-ind-1566.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2268/ind_497.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2269/ind_498.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2270/ind_499.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2271/ind_500.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2272/ind_501.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2273/ind_502.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2276/proposicao-ind-1569.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2278/proposicao-ind-1577.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2279/proposicao-ind-1581.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2281/proposicao-ind-1583.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2282/proposicao-ind-1584_1.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2293/proposicao-ind-1580.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2294/proposicao-ind-1588.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2295/proposicao-ind-1589.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2296/proposicao-ind-1590.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1657/moc_1.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1658/moc_2.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1819/proposicao-moc-1165.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1879/moc_4.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1884/moc_5.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1926/mocao_de_apoio_pdl_22-2020.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1967/mocao_de_pesar_01.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1976/proposicao-moc-1280.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2050/proposicao-moc-1342.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2059/moc_10.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2060/moc_11.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2061/moc_12.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2062/moc_13.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2067/moc_14.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2089/moc_15.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2091/moc_16.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2092/moc_17.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2123/proposicao-moc-1405_1.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2114/proposicao-moc-1406-1.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2117/mocao_vera.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2119/mocao_mendes.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2120/mocao_lusia.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2136/moc-23-2021.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2137/moc-24-2021.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2139/moc-25-2021_1.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2141/moc-26-2021_1.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2147/proposicao-moc-1444.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2148/proposicao-moc-1448_1.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2149/proposicao-moc-1452.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2152/mocao-30-2021.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2153/moc-31-2021.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2154/moc-32-2021.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2170/proposicao-moc-1479_2.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2205/proposicao-mocao-1504.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2206/proposicao-mocao_daniel-1505.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2207/proposicao-moca_dri-1506.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2208/proposicao-moc_alan-1507.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2244/proposicao-moc-1542.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2245/proposicao-moc-1543.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2252/proposicao-moc-1556.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2258/proposicao-moc-1562.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2277/proposicao-moc-1576.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2280/proposicao-moc-1582.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2298/mocao_sra-maria-santucci.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2299/mocao_sr-yoshimi.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2300/mocao_sr-tonho-belarmino.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2044/substitutivo_01_pl59.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1633/decreto_01-21.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1962/projeto_de_decreto_legislativo_cidadao_barrinhense_denise_pepe.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2239/projeto_de_decreto_legislativo_04-2021.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2283/pdl_05-2021.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2284/pdl_06-2021.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2285/pdl_07-2021.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2286/pdl_08-2021.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1543/pl_01-2021.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1544/pl_02-2021.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1545/pl_03-2021.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1546/pl_04-2021.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1548/pl_05-2021.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1549/pl_06-2021.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1550/pl_07-2021.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1551/pl_08-2021.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1552/pl_09-2021.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1553/pl_10-2021.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1554/pl_11-2021.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1628/pl_12-2021.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1629/pl_13.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1630/pl_14.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1631/pl_15.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1632/pl_16.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1645/pl_17.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1646/pl_18-2021.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1647/pl_19.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1648/pl_20-21.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1680/pl_2119022021.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1681/pl_2222022021.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1699/projeto_de_lei_23-202102032021.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1700/projeto_de_lei_24-202102032021.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1755/pl_26-202105032021.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1764/pl_2708032021.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1757/pl_2805032021.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1766/pl_2908032021.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1775/pl_30_-202118032021.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1777/pl_31_-202118032021.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1782/pl_32_-202118032021.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1796/pl_33_-202119032021.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1797/pl_34_-202119032021.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1799/pl_35_-202119032021.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1801/pl_36_-202119032021.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1806/pl_37_-202122032021.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1817/pl_3831032021.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1849/pl_39ocr.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1850/pl_40_ocr.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1851/pl_41_ocr.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1852/pl_42_ocr.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1853/pl_43_ocr.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1904/pl-44-2021.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1861/pl_45_ocr.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1867/pl_46_ocr.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1877/pl_47.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1885/pl_48.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1880/pl_49.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1882/pl_50.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1883/pl_51.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1886/projeto-lei-refis-2021.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1902/pl_53.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1901/pl_54.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1903/pl_55.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1905/pl-56-2021.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1921/pl_57.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1927/pl_58.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1929/pl_59-2021.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1930/pl_60.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1931/pl_61-21.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1932/pl_62.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1933/pl_63-2021.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1934/pl-64-2021.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1935/projeto_65-21__dvd_isqn.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1938/pl-66-2021.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1940/pl-67-2021.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1959/pl_68-21.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1960/pl_69-2021.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1975/pl-70-2021.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1990/ppa-2022-2025.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1991/pl_72-2021.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1992/pl_73-2021.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1993/pl_74-2021.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1994/projeto_75-21.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2012/pl_76-2021.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2013/pl_77-21.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2014/projeto-78-2021.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2016/projeto-79-2021.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2065/pl_80-2021.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2041/pl81-2021.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2017/pl-82-2021.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2018/pl-83-2021.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2019/pl-84-2021.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2033/pl_85-2021.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2042/pl_86-2021.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2080/pl_87-2021_ldo_2022_completa.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2043/pl_88-2021.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2051/pl_89-2021.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2053/pl_90-2021.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2054/pl_91-2021.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2055/pl_92-2021.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2066/pl_93-2021.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2068/pl_94-2021.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2081/pl_95-2021.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2090/pl_96-2021.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2096/pl_97-2021.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2122/pl_98-2021.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2138/pl_99-21.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2161/pl_100-21.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2174/pl_101-21.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2177/pl_102-21.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2179/pl_103-21.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2181/pl_104_alte_ldo_ppa_completo.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2182/pl_105_2021_loa_completa.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2184/pl_106-2021.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2221/pl_107-2021.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2240/pl-108-2021.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2241/pl_109-2021.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2242/pl_110-2021.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2243/pl_111-21.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2259/pl_112-2021.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2260/pl_113-2021.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2261/114-2021.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2264/pl_115-2021.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2274/pl_116-21.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2275/pl_117-2021.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2287/pl_118-2021.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2288/pl_119-2021.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2289/pl_120-2021.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2291/pl_121-2021.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2292/pl_122-2021.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2297/pl_123-2021.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1939/plc_01-21.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1961/plc02-2021.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2020/plc_03-2021.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1984/proejto_de_resolucao01-2021__altera_artigo_254_licenca_medica.docx" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1564/req_01.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1585/proposicao-req-865.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1644/oficio_igreja_como_atividade_essencial__-_emerson_colorido.docx" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1748/req_04.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1779/req_5.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1810/proposicao-req-1124_1.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1889/req_leis-autismo.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1900/requerimento_08-2021.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1985/requerimento_09_vereadores_area_verde_ocupacao.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2045/requerimento_10-2021.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2058/proposicao-req-1347.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2063/req_12.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2079/req-13-2021.pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2235/proposicao-req-1540.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2267/requerimento_no_15-2021.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1697/veto_pl_1723022021.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1698/veto_pl_1523022021.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1758/veto_emenda_pl_1005032021.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1845/veto_pl_24.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1848/veto_pl_28.pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1928/veto_a_emenda_ad_ao_pl_52_.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1936/veto_pl_44.pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1963/veto_pl_39.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1964/veto_pl_53.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1995/veto-10-2021-pl-59-2021.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2108/veto_ao_pl_81-21.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/2121/veto_ao_substitutivo_pl_59.pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1855/veto_pl_36.pdf" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2021/1941/parecer_final_contas_2018.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H727"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="191.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="178.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="177.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>