--- v0 (2025-10-06)
+++ v1 (2026-04-18)
@@ -54,3487 +54,3487 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1476</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>EMA</t>
   </si>
   <si>
     <t>Emenda Aditiva</t>
   </si>
   <si>
     <t>Adilson Barroso, Ronaldo Troia</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1476/emenda_adit__01-2020_pl_34_ldo.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1476/emenda_adit__01-2020_pl_34_ldo.pdf</t>
   </si>
   <si>
     <t>OS VEREADORES ADILSON BARROSO DE OLIVEIRA E RONALDO DA SILVA ALVES, NOS TERMOS DO ARTIGO 159 DO REGIMENTO INTERNO PROPÕEM A SEGUINTE EMENDA AO PROJETO DE LEI 34/2020 QUE TRATA DAS DIRETRIZES ORÇAMENTÁRIAS DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1477</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Ronaldo Troia</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1477/emenda_adit__02-2020_pl_34_ldo.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1477/emenda_adit__02-2020_pl_34_ldo.pdf</t>
   </si>
   <si>
     <t>O VEREADOR RONALDO DA SILVA ALVES, NOS TERMOS DO ARTIGO 159 DO REGIMENTO INTERNO PROPÕE A SEGUINTE EMENDA AO PROJETO DE LEI 34/2020 QUE TRATA DAS DIRETRIZES ORÇAMENTÁRIAS DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1478</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1478/emenda_adit__03-2020_pl_34_ldo.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1478/emenda_adit__03-2020_pl_34_ldo.pdf</t>
   </si>
   <si>
     <t>1535</t>
   </si>
   <si>
     <t>EMAPR</t>
   </si>
   <si>
     <t>Emenda Aditiva ao Projeto 49/2020</t>
   </si>
   <si>
     <t>Aline Assistente Social</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1535/emed_ad_01-20_pl_49_correta.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1535/emed_ad_01-20_pl_49_correta.pdf</t>
   </si>
   <si>
     <t>A VEREADORA ALINE CRISTINA DE SOUZA UBIDA, COM ASSENTO NESTA CASA LEGISLATIVA, NOS TERMOS DO ARTIGO 159 DO REGIMENTO INTERNO, PROPÕE A SEGUINTE EMENDA AO PROJETO DE LEI 49/2020.</t>
   </si>
   <si>
     <t>1536</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1536/emed_ad_02-20_pl_49_correta.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1536/emed_ad_02-20_pl_49_correta.pdf</t>
   </si>
   <si>
     <t>1537</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1537/emed_ad_03-20_pl_49_correta.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1537/emed_ad_03-20_pl_49_correta.pdf</t>
   </si>
   <si>
     <t>1538</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1538/emed_ad_04-20_pl_49.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1538/emed_ad_04-20_pl_49.pdf</t>
   </si>
   <si>
     <t>O VEREADOR RONALDO DA SILVA ALVES, COM ASSENTO NESTA CASA LEGISLATIVA, NOS TERMOS DO ARTIGO 159 DO REGIMENTO INTERNO, PROPÕE A SEGUINTE EMENDA AO PROJETO DE LEI 49/2020.</t>
   </si>
   <si>
     <t>1539</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Alessandro DVD</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1539/emed_ad_05-20_pl_49.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1539/emed_ad_05-20_pl_49.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ALESSANDRO MARES, COM ASSENTO NESTA CASA LEGISLATIVA, NOS TERMOS DO ARTIGO 159 DO REGIMENTO INTERNO, PROPÕE A SEGUINTE EMENDA AO PROJETO DE LEI 49/2020.</t>
   </si>
   <si>
     <t>1479</t>
   </si>
   <si>
     <t>EMM</t>
   </si>
   <si>
     <t>Emenda Modificativa</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1479/emenda_mod_01-2020_pl_34_ldo.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1479/emenda_mod_01-2020_pl_34_ldo.pdf</t>
   </si>
   <si>
     <t>A MESA DIRETORA, PELOS VEREADORES QUE ABAIXO SUBSCREVEM VEM APRESENTAR PROPOSIÇÃO DE EMENDA, NOS TERMOS DO ARTIGO 130, ALÍNEA "E" 131, 159 E 160, TODOS DO REGIMENTO INTERNO DESTA CASA LEGISLATIVA ÀS NORMAS PREVISTAS NO PROJETO DE LEI Nº 34/2020, ENVIADO PELO EXECUTIVO MUNICIPAL PELO OFICIO 020/2020, QUE DISPÕE SOBRE A LEI DE DIRETRIZES ORÇAMENTÁRIAS PARA O EXERCÍCIO FINANCEIRO DE 2021.</t>
   </si>
   <si>
     <t>1480</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1480/emenda_mod_02-2020_pl_34_ldo.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1480/emenda_mod_02-2020_pl_34_ldo.pdf</t>
   </si>
   <si>
     <t>OS VEREADORES ADILSON BARROSO OLIVEIRA E RONALDO DA SILVA ALVES, NOS TERMOS DO ARIGO 159 DO REGIMENTO INTERNO PROPÕEM A SEGUINTE EMENDA AO PROJETO DE LEI 34/2020 QUE TRATA DAS DIRETRIZES ORÇAMENTÁRIAS DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1241</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Sidnei do Balbo</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1241/proposicao-ind-491.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1241/proposicao-ind-491.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de que se faça uma avaliação para manutenção das calhas e nos "pés" direitos de sustentação da estrutura metálica localizada na rodoviária. _x000D_
 Proposição</t>
   </si>
   <si>
     <t>1268</t>
   </si>
   <si>
     <t>Pastor Hélio (Nono), Vanderlei Pedreiro</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1268/proposicao-ind-496_1.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1268/proposicao-ind-496_1.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de instalar bicicletário longo, nas dependências do canteiro defronte ao Posto Bombonato, Bairro Belo Horizonte.</t>
   </si>
   <si>
     <t>1243</t>
   </si>
   <si>
     <t>Pastor Hélio (Nono)</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1243/proposicao-ind-495.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1243/proposicao-ind-495.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de solicitar recapeamento na rua C do bairro cdhu, pois os buracos estão enormes.</t>
   </si>
   <si>
     <t>1244</t>
   </si>
   <si>
     <t>Alexandre Carvalho</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1244/proposicao-ind-500.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1244/proposicao-ind-500.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de solicitar a limpeza da Praça do Raia.</t>
   </si>
   <si>
     <t>1245</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1245/proposicao-ind-501.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1245/proposicao-ind-501.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de solicitar a limpeza da Praça dos trabalhadores.</t>
   </si>
   <si>
     <t>1246</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1246/proposicao-ind-502_1.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1246/proposicao-ind-502_1.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que providências urgentes sejam tomadas pelo Departamento responsável para a realização de infraestrutura e reparo de tapa buraco no asfalto da Av. Mituo Takahashi, altura do Nº 1114.</t>
   </si>
   <si>
     <t>1247</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1247/proposicao-ind-503.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1247/proposicao-ind-503.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que providências sejam tomadas pelo Departamento responsável para a realização de infraestrutura e reparo de tapa buraco no asfalto da Av. Mituo Takahashi, altura do Nº 315.</t>
   </si>
   <si>
     <t>1248</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1248/proposicao-ind-504.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1248/proposicao-ind-504.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de solicitar o recapeamento de toda a Rua Danilo Pinheiro da Silva no bairro Jardim Raia.</t>
   </si>
   <si>
     <t>1249</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1249/proposicao-ind-505.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1249/proposicao-ind-505.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que providências urgentes sejam tomadas pelo Departamento responsável para a realização de infraestrutura e reparo de tapa buraco no asfalto da Rua Vergílio Merli, Nº 647, cruzamento com a Rua Izolina Ziquelli, Nº 78 - Vila São José.</t>
   </si>
   <si>
     <t>1253</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1253/proposicao-ind-506.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1253/proposicao-ind-506.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que providências sejam tomadas pelo Departamento responsável para a realização de infraestrutura e reparo de tapa buraco no asfalto da Rua Vergílio Merli, Nº 557 - Vila São José.</t>
   </si>
   <si>
     <t>1254</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1254/proposicao-ind-507_1.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1254/proposicao-ind-507_1.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que providências sejam tomadas pelo Departamento responsável para a realização de infraestrutura e reparo de tapa buraco no asfalto da Rua Vergílio Merli, Nº 643 - Vila São José.</t>
   </si>
   <si>
     <t>1255</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1255/proposicao-ind-508.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1255/proposicao-ind-508.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que providências sejam tomadas pelo Departamento responsável para a realização de infraestrutura e reparo de tapa buraco no asfalto da Av. Mituo Takahashi, altura do Nº 894.</t>
   </si>
   <si>
     <t>1256</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1256/proposicao-ind-510.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1256/proposicao-ind-510.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que providências sejam tomadas pelo Departamento responsável para a realização de infraestrutura e reparo de tapa buraco no asfalto da Rua Antônio Rodrigues da Silva, altura do Nº 270 – Jardim Paulista.</t>
   </si>
   <si>
     <t>1257</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1257/proposicao-ind-511.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1257/proposicao-ind-511.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que providências sejam tomadas pelo Departamento responsável para a realização de infraestrutura e reparo de tapa buraco no asfalto da Av. Mituo Takahashi, imediações do Nº 459.</t>
   </si>
   <si>
     <t>1258</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>Ivan Botega, Sidnei do Balbo</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1258/proposicao-ind-512.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1258/proposicao-ind-512.pdf</t>
   </si>
   <si>
     <t>Os vereadores que esta subscreve vêm, respeitosamente, na forma regimental e depois de ouvido o E. Plenário desta Casa, INDICAR ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de que seja construído a calçada de_x000D_
 passeio padronizada conforme a lei determina, na praça do bairro Jardim Vera Lucia II, junto a Rua "A" do referido bairro.</t>
   </si>
   <si>
     <t>1259</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1259/proposicao-ind-514_2.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1259/proposicao-ind-514_2.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de de que seja feito recapeamento de toda extensão da avenida Mituo Takahashi e da rua Zelindo Zanineli.</t>
   </si>
   <si>
     <t>1260</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1260/proposicao-ind-515.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1260/proposicao-ind-515.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de limpeza das áreas verde da cidade,como serviço de podas de árvores ,roçar matos ,etc... áreas essas localizadas nos bairros, Belo Horizonte , Novo Horizonte , Jardim Cálifornia e Colorado e Novo CDHU.</t>
   </si>
   <si>
     <t>1261</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1261/proposicao-ind-516.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1261/proposicao-ind-516.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de que se faça uma "MÃO ÚNICA" na rua "F" altura do número 78 até rua Floriano Rodrigo Cajaíba e rua Yoshio Kinoshita (rua 6) altura do posto Bombonato - Grill conveniência - CDHU, até o cruzamento da rua Alcides Prudêncio.</t>
   </si>
   <si>
     <t>1262</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1262/proposicao-ind-517.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1262/proposicao-ind-517.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de que se faça uma avaliação para manutenção de tapas buracos em todos os bairros do município.</t>
   </si>
   <si>
     <t>1263</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1263/proposicao-ind-519.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1263/proposicao-ind-519.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de que se faça uma limpeza nas praça do município.</t>
   </si>
   <si>
     <t>1264</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1264/proposicao-ind-520.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1264/proposicao-ind-520.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de que se faça uma manutenção na iluminação das praças da Bíblia, do Jardim Lisboa e do Vera Lúcia.</t>
   </si>
   <si>
     <t>1269</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>Junin da Van</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1269/proposicao-ind-521.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1269/proposicao-ind-521.pdf</t>
   </si>
   <si>
     <t>INDICAMOS a Sra. Prefeita Municipal, que proceda a operação tapa buracos em toda extensão da Avenida Mituo Takahashi, que abrange os Bairros Califórnia I e II, e Colorado I e II.</t>
   </si>
   <si>
     <t>1270</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1270/proposicao-ind-522.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1270/proposicao-ind-522.pdf</t>
   </si>
   <si>
     <t>Reitera Indicação número 43/2019 a Sra Prefeita  Municipal, solicitando que imediatas providências sejam tomadas pelo setor competente da Prefeitura no sentido de que efetue emplacamentos, pintura e demarcação do solo, para estacionamento de motos na área central do nosso Município.</t>
   </si>
   <si>
     <t>1271</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1271/proposicao-ind-523.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1271/proposicao-ind-523.pdf</t>
   </si>
   <si>
     <t>INDICAMOS a Sra. Prefeita Municipal, que proceda a operação tapa buracos  nos Bairros Califórnia I e II, e Colorado I e II.</t>
   </si>
   <si>
     <t>1273</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>Adilson Barroso</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1273/proposicao-ind-527.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1273/proposicao-ind-527.pdf</t>
   </si>
   <si>
     <t>Indica a premente necessidade de aquisição de um caminhão para coleta de lixo</t>
   </si>
   <si>
     <t>1281</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1281/proposicao-ind-528.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1281/proposicao-ind-528.pdf</t>
   </si>
   <si>
     <t>Reitera Indicação ao Chefe do Executivo Municipal, solicitando  ao setor competente da prefeitura que estudos sejam realizados no sentido de que desenvolvam um projeto de sinalizações para as ruas e avenidas do município.</t>
   </si>
   <si>
     <t>1282</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1282/proposicao-ind-529.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1282/proposicao-ind-529.pdf</t>
   </si>
   <si>
     <t>Reitera ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de fazer uma instalação de iluminação a partir da Estrada Municipal Willy Murcha, KM1 S/N, Zona rural.</t>
   </si>
   <si>
     <t>1283</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>Vanderlei Pedreiro</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1283/proposicao-ind-531-1_rua_santucci.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1283/proposicao-ind-531-1_rua_santucci.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor responsável da prefeitura no sentido de alteração para mão única de direção na Rua Nivaldo Santucci, Bairro Vera Lucia 2.</t>
   </si>
   <si>
     <t>1285</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1285/proposicao-ind-536.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1285/proposicao-ind-536.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de instalação de uma bomba de recalque no poço artesiano Maria de Jesus Brito ou Reservatório Domingo Tomaz.</t>
   </si>
   <si>
     <t>1286</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1286/proposicao-ind-537.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1286/proposicao-ind-537.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que providências urgentes sejam tomadas pelo Departamento responsável para a realização de infraestrutura e reparos na tubulação de esgoto de rua da Rua Francisco Moraes, Nº 299 – Conjunto Habitacional “Florentino Binhardi” - CDHU NOVO.</t>
   </si>
   <si>
     <t>1287</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1287/proposicao-ind-532.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1287/proposicao-ind-532.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de instalar semáforo na Avenida Francisco Osak, e tornar via de sentido único,pois seu duplo sentido deixa o tráfego local perigoso.</t>
   </si>
   <si>
     <t>1289</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1289/proposicao-ind-539.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1289/proposicao-ind-539.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que providências sejam tomadas pelo Departamento responsável para a realização de infraestrutura e limpeza na cidade.</t>
   </si>
   <si>
     <t>1290</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1290/proposicao-ind-545.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1290/proposicao-ind-545.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A PREMENTE NECESSIDADE DA REABERTURA DA_x000D_
 UNIDADE MISTA DE SAÚDE.</t>
   </si>
   <si>
     <t>1291</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1291/proposicao-ind-547.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1291/proposicao-ind-547.pdf</t>
   </si>
   <si>
     <t>INDICA A NECESSIDADE DE PROCEDER RECAPEAMENTO COM OPERAÇÃO TAPA-BURACO E_x000D_
 DE RECUPERAÇÃO ASFÁLTICA NAS RUAS E AVENIDAS DA CIDADE.</t>
   </si>
   <si>
     <t>1292</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1292/proposicao-ind-540_limpeza_de_mato.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1292/proposicao-ind-540_limpeza_de_mato.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de limpeza da área verde.</t>
   </si>
   <si>
     <t>1293</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1293/proposicao-ind-541_escola_prado_e_arminio.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1293/proposicao-ind-541_escola_prado_e_arminio.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de manutenção na quadra das escolas EMEF Dr Paulo da Silva Prado e EMEF Armínio Giraldi.</t>
   </si>
   <si>
     <t>1294</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
     <t>Ivan Botega</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1294/proposicao-ind-544.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1294/proposicao-ind-544.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de seja feita a roçagem no lote paralelo a rua W 01, no bairro Vera Lucia, terreno este pertencente ao município.</t>
   </si>
   <si>
     <t>1295</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1295/proposicao-ind-546_1.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1295/proposicao-ind-546_1.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de Restaurar a Iluminação da Praça em frente ao Supermercado Amarelinha na Avenida Costa Silva.</t>
   </si>
   <si>
     <t>1296</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1296/proposicao-ind-548.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1296/proposicao-ind-548.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de que seja feita a limpeza da Praça Nivaldo Santucci,localizada no Jardim Vera Lucia ll.</t>
   </si>
   <si>
     <t>1299</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1299/proposicao-ind-554.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1299/proposicao-ind-554.pdf</t>
   </si>
   <si>
     <t>INDICA A PREMENTE NECESSIDADE DE READEQUAR O TRÂNSITO DE UM TRECHO DA CONTINUAÇÃO DA AVENIDA PRESIDENTE CASTELO BRANCO, APÓS O CRUZAMENTO COM A RUA ANTONIO GONZALES SORIANO TRANSFORMANDO- A EM SENTIDO ÚNICO, SENDO PERMITIDO O TRÁFEGO EM MÃO ÚNICA NO SENTIDO À RODOVIA CARLOS TONANI , NESTE MUNICIPIO.</t>
   </si>
   <si>
     <t>1303</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1303/proposicao-moc-549_2.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1303/proposicao-moc-549_2.pdf</t>
   </si>
   <si>
     <t>Os vereadores que esta subscrevem vêm, respeitosamente, na forma regimental e depois_x000D_
 de ouvido o E. Plenário desta Casa, REQUERER seja consignada na ata dos trabalhos desta Sessão_x000D_
 Ordinária uma Moção de Sentido Pesar pelo falecimento do Sebastião de Paula .</t>
   </si>
   <si>
     <t>1304</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1304/proposicao-ind-552_1.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1304/proposicao-ind-552_1.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de que seja dentro de suas possibilidades um portal de entrada, tipo arco, na entrada da Lagoa do Parque Ecológico denominado José Roberto Dos Santos "Beto Abacaxi", construção de banheiros masculinos e femininos, limpeza constante da área e vigias no período matutino e vespertino.</t>
   </si>
   <si>
     <t>1305</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1305/proposicao-ind-553.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1305/proposicao-ind-553.pdf</t>
   </si>
   <si>
     <t>INDICA a Sra. Prefeita Municipal, que proceda a manutenção da iluminação pública na Avenida Costa e Siva, à partir do ''cruzamento da Avenida Américo Dezorzi'' até o Posto Zema. Incluindo a implantação de iluminação ESTENDENDO até o ''Sítio Acácio'' na entrada do Município.</t>
   </si>
   <si>
     <t>1306</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1306/proposicao-ind-563_recapeamento.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1306/proposicao-ind-563_recapeamento.pdf</t>
   </si>
   <si>
     <t>Reitera Indicação de nº 104 de 2018 à Mesa Diretora desta Casa de Leis, solicitando recapeamento.</t>
   </si>
   <si>
     <t>1307</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1307/proposicao-ind-560_pista_de_corrida.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1307/proposicao-ind-560_pista_de_corrida.pdf</t>
   </si>
   <si>
     <t>Reitera Indicação de nº 71 de 2019 à Mesa Diretora desta Casa de Leis, solicitando a implantação de uma pista de atletismo.</t>
   </si>
   <si>
     <t>1308</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1308/proposicao-ind-565.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1308/proposicao-ind-565.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de que se faça uma ﬁscalização, vistoria e levantamento dos terrenos baldios, inclusive os terrenos públicos, e que devidas providências sejam tomadas quanto a limpeza e manutenção destes.</t>
   </si>
   <si>
     <t>1309</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1309/proposicao-ind-564_vazmento_de_agua.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1309/proposicao-ind-564_vazmento_de_agua.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de realizar o serviço de manutenção (vazamento de água).</t>
   </si>
   <si>
     <t>1310</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1310/proposicao-ind-567.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1310/proposicao-ind-567.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de instalar lixeiras metálicas com caçamba subterrânea em pontos estratégicos da cidade.</t>
   </si>
   <si>
     <t>1311</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1311/proposicao-ind-566.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1311/proposicao-ind-566.pdf</t>
   </si>
   <si>
     <t>Reitera Indicação ao Chefe do Executivo Municipal, solicitando que o setor competente da prefeitura que estudos sejam realizados pelo setor competente da prefeitura no sentido de Mudança do último ponto de ônibus da Avenida Costa e Silva, em frente ao auto Posto Bombonato para alguns metros acima, em frente à Estação de Energia e Eletricidade para garantir a segurança e atender normas legais.</t>
   </si>
   <si>
     <t>1312</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1312/proposicao-ind-555.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1312/proposicao-ind-555.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de restaurar o ponto de ônibus na avenida Americo Dezorgi de frente o supermercado Flamingo.</t>
   </si>
   <si>
     <t>1316</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1316/proposicao-ind-570.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1316/proposicao-ind-570.pdf</t>
   </si>
   <si>
     <t>INDICA A PREMENTE NECESSIDADE DE PRIORIZAR E CONCENTRAR NUM SÓ LOCAL O ATENDIMENTO DAS PESSOAS COM SUSPEITA DE COVID 19 (NOVO CORONAVÍRUS) EM NOSSA CIDADE.</t>
   </si>
   <si>
     <t>1317</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1317/proposicao-ind-571.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1317/proposicao-ind-571.pdf</t>
   </si>
   <si>
     <t>INDICA AO CHEFE DO PODER EXECUTIVO MUNICIPAL QUE SE FAÇAM ESTUDOS PARA_x000D_
 VIABILIZAR A ISENÇÃO DE TRIBUTOS MUNICIPAIS NO PRAZO DE 90 (NOVENTA) DIAS.</t>
   </si>
   <si>
     <t>1325</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1325/proposicao-ind-579.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1325/proposicao-ind-579.pdf</t>
   </si>
   <si>
     <t>INDICA A PREMENTE NECESSIDADE DE PAGAMENTO DE ADICIONAL/ GRATIFICAÇÃO DE RISCO DE VIDA PARA OS SERVIDORES PÚBLICOS QUE EXERCEM SUAS ATIVIDADES FUNCIONAIS JUNTO A EQUIPE DE SAÚDE, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1326</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1326/proposicao-ind-580.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1326/proposicao-ind-580.pdf</t>
   </si>
   <si>
     <t>INDICA A PREMENTE NECESSIDADE DE MANUTENÇÃO E REPARO NO ESPAÇO/ RECINTO ESPORTIVO PARA PRÁTICA DE SKATE, LOCALIZADA ENTRE O TEATRO MUNICIPAL E O SALÃO DA TERCEIRA IDADE, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1327</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1327/proposicao-ind-581.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1327/proposicao-ind-581.pdf</t>
   </si>
   <si>
     <t>INDICA A PREMENTE NECESSIDADE DE AUXILIAR OS ALUNOS MATRICULADOS NA REDE MUNICIPAL DE ENSINO COMO KIT DE ALIMENTAÇÃO, "MERENDA EM CASA", NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1332</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1332/proposicao-ind-572.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1332/proposicao-ind-572.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de solicitar o reparo de um vazamento de água na Rua Sussumo Okano perto do nº95 no bairro Vila Recreio.</t>
   </si>
   <si>
     <t>1333</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1333/proposicao-ind-577.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1333/proposicao-ind-577.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de solicitar o reparamento de um vazamento de água na Rua 6, nº270 no bairro Jardim José Bombonato.</t>
   </si>
   <si>
     <t>1334</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1334/proposicao-ind-573.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1334/proposicao-ind-573.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de solicitar o tapa buracos e o recapeamento na rua Zanine Zaninele em frente o nº 500 no bairro Vila Recreio.</t>
   </si>
   <si>
     <t>1337</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1337/proposicao-ind-576.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1337/proposicao-ind-576.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de solicitar a limpeza dos matos na rua e na calçada, na rua Osvaldo da Silva nº 120 no bairro Colorado II.</t>
   </si>
   <si>
     <t>1338</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1338/proposicao-ind-577_1.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1338/proposicao-ind-577_1.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de solicitar a reparação de um vazamento de água na Rua 6, nº270 no bairro Jardim José Bombonato.</t>
   </si>
   <si>
     <t>1339</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1339/proposicao-ind-578.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1339/proposicao-ind-578.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de solicitar a reparação de um buraco no asfalto, na Rua 6 perto do Córrego Jatobá no bairro Jardim josé Bombonato.</t>
   </si>
   <si>
     <t>1340</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1340/proposicao-ind-584.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1340/proposicao-ind-584.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de que se faça uma limpeza entre Cdhu novo e o Cdhu velho, além de limpeza das árvores na área institucionais entre o Cdhu e Novo Horizonte, e nos demais pontos que necessitam de limpeza.</t>
   </si>
   <si>
     <t>1343</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1343/proposicao-ind-585_ferreira.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1343/proposicao-ind-585_ferreira.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de sinalizar o solo das ruas do bairro Novo horizonte.</t>
   </si>
   <si>
     <t>1344</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1344/proposicao-ind-589_1.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1344/proposicao-ind-589_1.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de que seja realizado no CRAS uma oficina de confecção de máscaras de tecidos.</t>
   </si>
   <si>
     <t>1345</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1345/proposicao-ind-592_reiteracao_primo_geraldelli.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1345/proposicao-ind-592_reiteracao_primo_geraldelli.pdf</t>
   </si>
   <si>
     <t>Reitera a Indicação de Nº 103/2019 ao Chefe do Executivo Municipal, solicitando que o setor competente da prefeitura no sentido de manutenção na Escola Municipal de Educação Infantil (EMEI), Primo Geraldelli.</t>
   </si>
   <si>
     <t>1346</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1346/proposicao-ind-591_reiteracao_redutor_lombada.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1346/proposicao-ind-591_reiteracao_redutor_lombada.pdf</t>
   </si>
   <si>
     <t>Reitera a Indicação nº 160/2019 ao Chefe do Executivo Municipal, solicitando que o setor competente da prefeitura no sentido de viabilizar a colocação de redutor de velocidade (lombada).</t>
   </si>
   <si>
     <t>1347</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1347/proposicao-ind-590_reiteracao_jose_cara.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1347/proposicao-ind-590_reiteracao_jose_cara.pdf</t>
   </si>
   <si>
     <t>Reitera Indicação de nº 096/2018 ao Chefe do Executivo Municipal, que providencias sejam tomadas no sentido de restaurar a iluminação da Praça José Luís da Silva Cara.</t>
   </si>
   <si>
     <t>1354</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1354/proposicao-ind-599.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1354/proposicao-ind-599.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de que se faça uma manutenção em um  vazamento de água, entre a esquina da Rua Castelo Branco e a Nestor Martins.</t>
   </si>
   <si>
     <t>1355</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1355/proposicao-ind-600.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1355/proposicao-ind-600.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de que se faça uma manutenção de um vazamento de água na Rua Santos Dumont com esquina na Francisco Carlos de Almeida.</t>
   </si>
   <si>
     <t>1356</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1356/proposicao-ind-601.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1356/proposicao-ind-601.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de que se faça manutenção de vazamento de água na avenida Presidente Kennedy na altura do número 1178.</t>
   </si>
   <si>
     <t>1357</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1357/proposicao-ind-602.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1357/proposicao-ind-602.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de que se faça uma limpeza URGENTE do terreno na Avenida Presidente Kennedy ao lado do número 1178</t>
   </si>
   <si>
     <t>1358</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1358/proposicao-ind-604.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1358/proposicao-ind-604.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor_x000D_
 competente da prefeitura no sentido de que se faça um desentupimento de caixa fluvial_x000D_
 (Boca de lobo), na Rua João Rodrigues Cavalheiro altura do número 272.</t>
   </si>
   <si>
     <t>1359</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
     <t>Aline Assistente Social, Alessandro DVD, Alexandre Carvalho, Junin da Van, Vanderlei Pedreiro</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1359/proposicao-ind-603.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1359/proposicao-ind-603.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que providências sejam tomadas pelo Departamento responsável para a realização do  pagamento aos estudantes de nível técnico e superior.</t>
   </si>
   <si>
     <t>1353</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1353/proposicao-ind-598.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1353/proposicao-ind-598.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de que se faça uma manutenção de um vazamento de água na altura do  número 1.440 na rua Castelo Branco.</t>
   </si>
   <si>
     <t>1364</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1364/proposicao-ind-606.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1364/proposicao-ind-606.pdf</t>
   </si>
   <si>
     <t>Abono/ Gratificação aos profissionais da Saúde</t>
   </si>
   <si>
     <t>1365</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1365/proposicao-ind-607.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1365/proposicao-ind-607.pdf</t>
   </si>
   <si>
     <t>Auxílio Alimentação</t>
   </si>
   <si>
     <t>1366</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1366/proposicao-ind-608.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1366/proposicao-ind-608.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de que seja feito reparo de vazamento de água em via pública, na Av. Presidente Kennedy com Humberto Biancardi.</t>
   </si>
   <si>
     <t>1367</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1367/proposicao-ind-610.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1367/proposicao-ind-610.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de que seja liberado passe para pessoas que estão em situação de vulnerabilidade e necessitam ir para outras cidades.</t>
   </si>
   <si>
     <t>1368</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1368/proposicao-ind-611.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1368/proposicao-ind-611.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de que se faça uma construção de uma lombada e desaceleração na Avenida Presidente Castelo Branco em frente ao número 569 e 564.</t>
   </si>
   <si>
     <t>1369</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1369/proposicao-ind-619.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1369/proposicao-ind-619.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de que se faça uma construção de uma Lombada e desaceleração na Rua Vanderlei Bombonato entre os números 426 e 423, no bairro, Cdhu novo.</t>
   </si>
   <si>
     <t>1370</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1370/proposicao-ind-618.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1370/proposicao-ind-618.pdf</t>
   </si>
   <si>
     <t>INDICA a Sra. Prefeita Municipal, que seja efetivada a suspensão das cobranças de juros e multas das taxas municipais na emissão de 2 via de boletos por 90 dias, em virtude dos impactos econômicos causados pela pandemia do novo coronavírus.</t>
   </si>
   <si>
     <t>1371</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1371/proposicao-ind-_cdhu_novo.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1371/proposicao-ind-_cdhu_novo.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de tapa buraco</t>
   </si>
   <si>
     <t>1372</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1372/proposicao-ind-620-_cdhu.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1372/proposicao-ind-620-_cdhu.pdf</t>
   </si>
   <si>
     <t>1373</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1373/proposicao-ind-jardim_raia.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1373/proposicao-ind-jardim_raia.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de tapa buraco no bairro Jardim Raia</t>
   </si>
   <si>
     <t>1374</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1374/proposicao-ind-lombada.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1374/proposicao-ind-lombada.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de viabilizar a colocação de redutor de velocidade (lombada).</t>
   </si>
   <si>
     <t>1375</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1375/proposicao-ind-613.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1375/proposicao-ind-613.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de solicitar a limpeza da rua e do bueiro na Rua Roberto Antônio Alves.</t>
   </si>
   <si>
     <t>1376</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1376/proposicao-ind-617.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1376/proposicao-ind-617.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de solicitar o recapeamento asfáltico da Rua Simão Antônio (entre Rua Antônio M. Sobrinho e Rua Yoshio Kinoshita).</t>
   </si>
   <si>
     <t>1377</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1377/proposicao-ind-623_1.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1377/proposicao-ind-623_1.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de solicitar o asfaltamento do Cemitério.</t>
   </si>
   <si>
     <t>1378</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1378/proposicao-ind-616.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1378/proposicao-ind-616.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de solicitar o recapeamento asfáltico da Rua Castro Alves (Rua Carlos Bombonato e Rua Antônio Rod. da Silva).</t>
   </si>
   <si>
     <t>1379</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1379/proposicao-ind-615.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1379/proposicao-ind-615.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de solicitar o recapeamento asfáltico da Rua Antônio Rodrigues da Silva (entre Av. Ver.Julio Marcari e Rua Santos Dumont).</t>
   </si>
   <si>
     <t>1380</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1380/proposicao-ind-614.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1380/proposicao-ind-614.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de solicitar o recapeamento asfáltico da Rua Carlos Bombonato (etre Av. Ver.Julio Marcari e Rua Vital Brasil).</t>
   </si>
   <si>
     <t>1381</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1381/proposicao-ind-612.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1381/proposicao-ind-612.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de solicitar a instalação de semáforo no cruzamento da Avenida Costa e silva com a Rua Euclides da Cunha.</t>
   </si>
   <si>
     <t>1382</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1382/proposicao-ind-622.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1382/proposicao-ind-622.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de solicitar a limpeza do bueiro na esquina da Rua Maria Valdete Lopes Macedo com a Antônio Roberto Alves.</t>
   </si>
   <si>
     <t>1391</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1391/proposicao-ind-626.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1391/proposicao-ind-626.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de que seja recapeado o local onde fora retirado a camada de asfalto para a troca do registro de água no cruzamento das Ruas Santos Dumont X Rua francisco Carlos De Almeida ( Rua 6 ) no bairro Jd José Bombonato.</t>
   </si>
   <si>
     <t>1392</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1392/proposicao-ind-627_1.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1392/proposicao-ind-627_1.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de que seja recapeado o local onde fora retirado a camada de asfalto para a troca do registro de água no cruzamento das Ruas Machado de Assis X João Manoel de lima, Bairro Jd. Paulista.</t>
   </si>
   <si>
     <t>1393</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1393/proposicao-ind-629.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1393/proposicao-ind-629.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de que seja feito recapeamento do local onde foi retirado a camada de asfalto para troca do registro de água entre a Avenida Presidente Castelo Branco com a rua Dom Pedro.</t>
   </si>
   <si>
     <t>1394</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1394/proposicao-ind-630.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1394/proposicao-ind-630.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de solicitar a limpeza na Praça do jardim Raia.</t>
   </si>
   <si>
     <t>1395</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1395/proposicao-ind-631.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1395/proposicao-ind-631.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de solicitar o Serviços de coleta de entulhos e a Troca da Tampa do bueiro, perto da tapeçaria do toninho e Esquina com o parque Josana Carla.</t>
   </si>
   <si>
     <t>1396</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1396/proposicao-ind-632_2.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1396/proposicao-ind-632_2.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de solicitar o Balanço Hídrico perto da Rua Antônio Roberto Alves, nº159-Califórnia I.</t>
   </si>
   <si>
     <t>1397</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1397/proposicao-ind-633.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1397/proposicao-ind-633.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de solicitar o serviço de tapa buracos na Rua 6, nº408 no CDHU.</t>
   </si>
   <si>
     <t>1398</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1398/proposicao-ind-634.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1398/proposicao-ind-634.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de solicitar a remoção do bueiro que está em frente a garagem na Rua W4, nº155 Vera Lucia.</t>
   </si>
   <si>
     <t>1400</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1400/proposicao-ind-636.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1400/proposicao-ind-636.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de que seja prorrogado o processo seletivo de 2020 para professores da educação municipal para 02 anos.</t>
   </si>
   <si>
     <t>1401</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1401/proposicao-ind-641.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1401/proposicao-ind-641.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor_x000D_
 competente da prefeitura no sentido de que seja implantado uma lombada na_x000D_
 rua Geraldo Belarmino 456 jardim Califórnia 2.</t>
   </si>
   <si>
     <t>1402</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1402/proposicao-ind-642.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1402/proposicao-ind-642.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor_x000D_
 competente da prefeitura no sentido de isentar dos impostos tributários municipais os_x000D_
 imóveis que há templos religiosos instalados devidamente documentados.</t>
   </si>
   <si>
     <t>1403</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1403/proposicao-ind-647.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1403/proposicao-ind-647.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor_x000D_
 competente da prefeitura no sentido de que se instale placas de proibição de descarte_x000D_
 de lixos em toda extensão da calçada construída na avenida Castelo Branco, ao lado da_x000D_
 área de Lazer.</t>
   </si>
   <si>
     <t>1404</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1404/proposicao-ind-648.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1404/proposicao-ind-648.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de solicitar a reconstrução de uma nova ponte sobre o córrego na Av.Ver. Julio Marcari esquina com o nº1188.</t>
   </si>
   <si>
     <t>1405</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1405/proposicao-ind-649.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1405/proposicao-ind-649.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de solicitar a Reforma Geral do Terminal Rodoviário.</t>
   </si>
   <si>
     <t>1406</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1406/proposicao-ind-650.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1406/proposicao-ind-650.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor_x000D_
 competente da prefeitura no sentido de sinalizar a rotatória do bairro CDHU 02, com_x000D_
 placas e faixas.</t>
   </si>
   <si>
     <t>1407</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1407/proposicao-ind-651.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1407/proposicao-ind-651.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de solicitar a reparação de um vazamento de água na Rua Princesa Isabel, nº412 no bairro Vila Recreio.</t>
   </si>
   <si>
     <t>1408</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1408/proposicao-ind-652.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1408/proposicao-ind-652.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de solicitar a reparação de um buraco no asfalto em frente a casa , na Rua Antônio Rodrigues da Silva nº270, no bairro Jardim Paulista.</t>
   </si>
   <si>
     <t>1410</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
     <t>Ivan Botega, Pastor Hélio (Nono), Sidnei do Balbo</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1410/proposicao-ind-657.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1410/proposicao-ind-657.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve vêm, respeitosamente, na forma regimental e depois de ouvido o E. Plenário desta Casa, INDICAR ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de que seja consertada a MAQUINA DE_x000D_
 RAIO X do município, ou firme-se um contrato com a empresa local que presta este serviço para o tratamento da população que necessita, a maquina se faz necessária e é de suma importância para a população, ainda mais agora com a Pandemia do COVID-19, orienta-se ainda que com o Decreto de Calamidade Publica, Federal, Estadual e Municipal, possa-se usar da verba do Covid-19 para o seu conserto, ou que se faça um convênio com uma empresa local que presta este serviço, para que a população não tenha mais gasto algum com tal serviço prestado por empresa particular._x000D_
 Ressalta que além desta indicação foi enviado também ao executivo o ofício 126/2020</t>
   </si>
   <si>
     <t>1411</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1411/proposicao-ind-658.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1411/proposicao-ind-658.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve vêm, respeitosamente, na forma regimental e depois de ouvido o E. Plenário desta Casa, INDICAR ao Chefe do Executivo Municipal que dentro de suas possibilidades para elaborar um Projeto de Lei ou algo similar que garanta uma ajuda de Auxilio_x000D_
 Alimentação para o pessoal que foram contratados para a o Programa Frente de Trabalho._x000D_
 Cabe esclarecer que o devido Programa, onde recebem a quantia R$ 500,00 mensais, por (04) quatro horas diária, de diante mão auxilia muito a quem esta contratado, principalmente nesta crise de desemprego que afeta o nosso País, e no nosso Município não é diferente, porém acreditamos que um Programa de Auxílio Alimentação, mesmo que de menor valor do que os funcionários concursados recebem, ajudaria e muito essas pessoas contratadas, onde a maioria desses trabalhadores são a rimo de família.</t>
   </si>
   <si>
     <t>1412</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1412/proposicao-ind-653.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1412/proposicao-ind-653.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de que se faça uma Manutenção e tapa buraco na rua 6 na altura do número 190, no bairro Novo Horizonte.</t>
   </si>
   <si>
     <t>1414</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1414/proposicao-ind-655_1.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1414/proposicao-ind-655_1.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor_x000D_
 competente da prefeitura no sentido de implantar uma LOMBADA na rua Geraldo_x000D_
 Belarmino na altura do número 86 do Jardim Califórnia</t>
   </si>
   <si>
     <t>1415</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1415/proposicao-ind-656.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1415/proposicao-ind-656.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor_x000D_
 competente da prefeitura no sentido de implantar placas proibindo o descarte de lixos_x000D_
 orgãnicos, móveis e resto de construção nas áreas verdes do Jardim Califórnia nas_x000D_
 imediações da rua Geraldo Belarmino na altura do nº606,sujeito a penalidade de multa.</t>
   </si>
   <si>
     <t>1416</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1416/proposicao-ind-659_1.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1416/proposicao-ind-659_1.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor_x000D_
 competente da prefeitura no sentido de que se faça reparos e que concluam o serviço de_x000D_
 conserto de vazamento de águas e esgoto, afim de eliminar os cavaletes que estão_x000D_
 espalhados nas ruas e avenidas do município.</t>
   </si>
   <si>
     <t>1417</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1417/proposicao-ind-660.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1417/proposicao-ind-660.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor_x000D_
 competente da prefeitura no sentido de que seja disponibilizado equipamentos de_x000D_
 proteção (EPI's) para os profissionais da saúde e para os profissionais de limpeza.</t>
   </si>
   <si>
     <t>1418</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1418/proposicao-ind-661.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1418/proposicao-ind-661.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor_x000D_
 competente da prefeitura no sentido de que seja flexibilizado horário para os_x000D_
 comerciantes que trabalham com venda de espetinhos e lanches ,já que sua clientela_x000D_
 maior é entre 16:00 e 22:00 horas.</t>
   </si>
   <si>
     <t>1419</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1419/proposicao-ind-663.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1419/proposicao-ind-663.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor_x000D_
 competente da prefeitura no sentido do reestabelecimento dos caminhões apropriados_x000D_
 para a coleta de lixo do município.</t>
   </si>
   <si>
     <t>1420</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1420/proposicao-ind-662_1.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1420/proposicao-ind-662_1.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor_x000D_
 competente da prefeitura no sentido de que uma equipe de saúde posso estar prestando_x000D_
 atendimento na entrada da cidade para monitorar sinais vitais como P.A,TEMPERATURA_x000D_
 E OUTROS, a fim de identificar previamente sintomas da COVID e encaminha los ao_x000D_
 serviço de saúde.</t>
   </si>
   <si>
     <t>1421</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1421/proposicao-ind-664.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1421/proposicao-ind-664.pdf</t>
   </si>
   <si>
     <t>Reitera Indicação ao Chefe do Executivo Municipal, solicitando que o setor competente_x000D_
 da prefeitura a Indicação nº 91, de autoria do vereador Hélio_x000D_
 Aparecido Andrade, solicitando Ligar a Rua 06(João Antônio Alves Barroso) no Bairro_x000D_
 Belo Horizonte_x000D_
 com a Rua Shirley Cândida Rodrigues na Nova CDHU(02</t>
   </si>
   <si>
     <t>1422</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1422/proposicao-ind_reiteracao_mogi.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1422/proposicao-ind_reiteracao_mogi.pdf</t>
   </si>
   <si>
     <t>Reitera Indicação nº 24/2017 ao Chefe do Executivo Municipal, solicitando que o setor competente da prefeitura no sentido de instalação de iluminação na área "FRENTE PARA O RIO MOGI GUAÇU".</t>
   </si>
   <si>
     <t>1423</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1423/proposicao-ind-665_boca_de_lobo.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1423/proposicao-ind-665_boca_de_lobo.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de colocar tampa e a manutenção do bueiro/boca de lobo.</t>
   </si>
   <si>
     <t>1428</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1428/proposicao-ind-668.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1428/proposicao-ind-668.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que providências urgentes sejam tomadas pelo Departamento responsável para a realização de infraestrutura e reparo de tapa buraco no asfalto da Av. Mituo Takahashi, altura do Nº 983.</t>
   </si>
   <si>
     <t>1429</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1429/proposicao-ind-669_1.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1429/proposicao-ind-669_1.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor_x000D_
 competente da prefeitura no sentido de faça uma averiguação paras conserto de_x000D_
 vazamento de água potável na Bairro: Belo Horizonte Rua: 4 Numero: 195 Casa: 1.</t>
   </si>
   <si>
     <t>1431</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1431/proposicao-ind-671_6.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1431/proposicao-ind-671_6.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor_x000D_
 competente da prefeitura no sentido de que se faça PORTAL ENTRADA DA NOSSA CIDADE_x000D_
 no lugar da Estátua.</t>
   </si>
   <si>
     <t>1432</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1432/proposicao-ind-673.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1432/proposicao-ind-673.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor_x000D_
 competente da prefeitura no sentido de que se faça uma iluminação na Praça do Jardim_x000D_
 Raya.</t>
   </si>
   <si>
     <t>1433</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1433/proposicao-ind-674.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1433/proposicao-ind-674.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor_x000D_
 competente da prefeitura no sentido de se faça uma limpeza na Rua Toshimituo Sobue_x000D_
 em frente ao número 681.</t>
   </si>
   <si>
     <t>1434</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1434/proposicao-ind-675_1.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1434/proposicao-ind-675_1.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de solicitar a limpeza e retirada de entulhos na rua MARIA VALDETE LOPES MACEDO esquina com a rua OSVALDO DA SILVA.</t>
   </si>
   <si>
     <t>1435</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1435/proposicao-ind-676.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1435/proposicao-ind-676.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de solicitar a manutenção da TAMPA DO BUEIRO na rua RUI BARBOSA em frente a casa nº48 no Jardim José Bombonato.</t>
   </si>
   <si>
     <t>1436</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1436/proposicao-ind-677.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1436/proposicao-ind-677.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de solicitar o recapeamento asfáltico na rua JOSÉ DE ALENCAR.</t>
   </si>
   <si>
     <t>1437</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1437/proposicao-ind-678.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1437/proposicao-ind-678.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de solicitar o recapeamento asfáltico na rua YOSHIO KINOSHITA .</t>
   </si>
   <si>
     <t>1438</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1438/proposicao-ind-679.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1438/proposicao-ind-679.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de solicitar o recapeamento asfáltico na rua SIMÃO ANTÔNIO.</t>
   </si>
   <si>
     <t>1439</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1439/proposicao-ind-680.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1439/proposicao-ind-680.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de solicitar o recapeamento asfáltico na rua ANTÔNIO M. SOBRINHO.</t>
   </si>
   <si>
     <t>1440</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1440/proposicao-ind-681.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1440/proposicao-ind-681.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor_x000D_
 competente da prefeitura no sentido de que seja feita instalação de fechaduras nas_x000D_
 portas dos banheiros localizados na Unidade Mista de Saúde.</t>
   </si>
   <si>
     <t>1441</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1441/proposicao-ind-684_1.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1441/proposicao-ind-684_1.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor_x000D_
 competente da prefeitura no sentido de que o atendimento aos pacientes com sintomas_x000D_
 de COVID-19 sejam realizados na unidade do POSTO 06.</t>
   </si>
   <si>
     <t>1442</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1442/proposicao-ind-686.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1442/proposicao-ind-686.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor_x000D_
 competente da prefeitura no sentido de de que se faça uma reparação na depressão_x000D_
 que há na via publica,localizada na Rua Zelindo Zaninelli na altura do nr 500.</t>
   </si>
   <si>
     <t>1443</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1443/proposicao-ind-683.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1443/proposicao-ind-683.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor_x000D_
 competente da prefeitura no sentido de que se faça Manutenção de Poda das árvores em_x000D_
 toda extenção rural próximo a Orca Industrial.</t>
   </si>
   <si>
     <t>1444</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1444/proposicao-ind-682_calcada_rua_c.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1444/proposicao-ind-682_calcada_rua_c.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de construção de calçada em toda sua extensão e implantação de iluminação no terreno baldio do CDHU Novo.</t>
   </si>
   <si>
     <t>1445</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1445/proposicao-ind-685_rotatoria_cdhu.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1445/proposicao-ind-685_rotatoria_cdhu.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de construção de calçada em toda sua extensão da rotatória Conjunto Habitacional Florindo Binhardi.</t>
   </si>
   <si>
     <t>1446</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1446/proposicao-ind-688_reiteracao_rua_12.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1446/proposicao-ind-688_reiteracao_rua_12.pdf</t>
   </si>
   <si>
     <t>Reitera Indicação de nº 66 de 2019 ao Chefe do Executivo Municipal, solicitando que o setor competente da prefeitura no sentido de recapeamento.</t>
   </si>
   <si>
     <t>1447</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1447/proposicao-ind-690_recapeamento.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1447/proposicao-ind-690_recapeamento.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de recapeamento.</t>
   </si>
   <si>
     <t>1455</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1455/indicacao_ronaldo_kit_covid.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1455/indicacao_ronaldo_kit_covid.pdf</t>
   </si>
   <si>
     <t>INDICA à Excelentíssima Senhora Prefeita, para que passe a adotar no Município de Barrinha a distribuição gratuita do “KIT COVID” e “KIT PREVENÇÃO E HIGIENIZAÇÃO”.</t>
   </si>
   <si>
     <t>1463</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1463/proposicao-ind-694.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1463/proposicao-ind-694.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor_x000D_
 competente da prefeitura no sentido de que se faça uma restauração dos pontos de_x000D_
 ônibus e construção de novos pontos, nos trajetos em que os usuários ultilizam para se_x000D_
 deslocar para as cidades vizinhas, para trabalhar ou por outras necessidades.</t>
   </si>
   <si>
     <t>1466</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1466/proposicao-ind-700.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1466/proposicao-ind-700.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor_x000D_
 competente da prefeitura no sentido de que se faça uma lombada no endereço a ser_x000D_
 situado na Avenida Jamil Said Saleh,377, Jardim Paulista.</t>
   </si>
   <si>
     <t>1467</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1467/proposicao-ind-699.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1467/proposicao-ind-699.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor_x000D_
 competente da prefeitura no sentido de que seja revogado o decreto nª 050/2020 que_x000D_
 torna permanente o rodizio de farmácia aos domingos.</t>
   </si>
   <si>
     <t>1472</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1472/proposicao-ind-702.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1472/proposicao-ind-702.pdf</t>
   </si>
   <si>
     <t>Indica  ao  Chefe  do  Executivo  Municipal  que  estudos  sejam  realizados  pelo  setor competente da prefeitura no sentido de que CRIE um programa especial com os recursos monetários  da  verba  destinada  ao  combate  ao  COVID19,  que  Disponha  para  o pagamento de adicional de insalubridade no percentual de 40% sobre o salário mínimo aos profissionais da área de saúde e outros em que trabalham e estejam vinculadas ao atendimento de pacientes infectados pelo Covid-19 (Coronavírus), durante a pandemia.</t>
   </si>
   <si>
     <t>1481</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1481/proposicao-ind-706.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1481/proposicao-ind-706.pdf</t>
   </si>
   <si>
     <t>Indica  ao  Chefe  do  Executivo  Municipal  que  estudos  sejam  realizados  pelo  setor competente da prefeitura no sentido de que seja feita uma manutenção na praça do Bairro Jardim Novo Horizonte, pois no local há muito tempo possui necessidade de urgência no quesito iluminação publica e bancos para os usuários da referida praça, pois os moradores daquele bairro, que cobram com razão do Poder Público tal solução, haja vista que já procuraram governos anteriores e nenhuma solução foi adotada até apresente data, com isso deixando claro o descaso do Poder Publico com sua população.</t>
   </si>
   <si>
     <t>1482</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1482/proposicao-ind-713.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1482/proposicao-ind-713.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de Solicitar a instalação de refletores para iluminação e melhorias na Praça localizada no Parque Raia.</t>
   </si>
   <si>
     <t>1483</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1483/proposicao-ind-718.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1483/proposicao-ind-718.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de solicitar o Recapeamento da Rua Dom Pedro II entre a Presidente Vargas e Presidente Kennedy.</t>
   </si>
   <si>
     <t>1484</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1484/proposicao-ind-715.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1484/proposicao-ind-715.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de Solicitar a instalação de refletores para iluminação e melhorias na Praça localizada no Jardim Vera Lucia II.</t>
   </si>
   <si>
     <t>1485</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1485/proposicao-ind-712.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1485/proposicao-ind-712.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de Solicitar a instalação de refletores para iluminação e melhorias na Praça localizada no CDHU (Albertina F. Fossalussa).</t>
   </si>
   <si>
     <t>1486</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1486/proposicao-ind-716.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1486/proposicao-ind-716.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de solicitar a instalação de lombada na rua Alberta Marcari de esquina com a Humberto Biancardi.</t>
   </si>
   <si>
     <t>1487</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1487/proposicao-ind-711.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1487/proposicao-ind-711.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de Solicitar a instalação de refletores para iluminação e melhorias na Praça localizada no Jardim Colorado II.</t>
   </si>
   <si>
     <t>1488</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1488/proposicao-ind-708.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1488/proposicao-ind-708.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de solicitar a instalação de refletores para iluminação e melhorias na Praça localizada dos Flamingo no centro.</t>
   </si>
   <si>
     <t>1489</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1489/proposicao-ind-714.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1489/proposicao-ind-714.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de Solicitar a instalação de refletores para iluminação e melhorias na Praça localizada no Jardim Vera Lucia I.</t>
   </si>
   <si>
     <t>1490</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1490/proposicao-ind-709.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1490/proposicao-ind-709.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de solicitar a instalação de refletores para iluminação e melhorias na Praça localizada no Jardim Novo Horizonte.</t>
   </si>
   <si>
     <t>1491</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1491/proposicao-ind-710.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1491/proposicao-ind-710.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de Solicitar a instalação de refletores para iluminação e melhorias na Praça localizada na rotatória do CDHU.</t>
   </si>
   <si>
     <t>1492</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1492/proposicao-ind-717.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1492/proposicao-ind-717.pdf</t>
   </si>
   <si>
     <t>Reitera Indicação ao Chefe do Executivo Municipal, solicitando que o setor competente_x000D_
 da prefeitura no sentido de que se faça uma limpeza URGENTE do terreno na_x000D_
 Avenida Presidente Kennedy ao lado do número 1178</t>
   </si>
   <si>
     <t>1494</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1494/proposicao-ind-721.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1494/proposicao-ind-721.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor_x000D_
 competente da prefeitura no sentido de que se faça um recape no final da avenida_x000D_
 Castelo Branco no bairro vera lúcia.</t>
   </si>
   <si>
     <t>1495</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1495/proposicao-ind-722_-_parque_ecologico_beto_abacaxi.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1495/proposicao-ind-722_-_parque_ecologico_beto_abacaxi.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de limpeza na lagoa Parque Ecológico Beto Abacaxi.</t>
   </si>
   <si>
     <t>1496</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1496/proposicao-ind-724_-_calcada.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1496/proposicao-ind-724_-_calcada.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de construção de calçada.</t>
   </si>
   <si>
     <t>1497</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1497/proposicao-ind-725_-_pracinha.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1497/proposicao-ind-725_-_pracinha.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de restaurar a iluminação da Pracinha no Bairro Vera Lucia 1.</t>
   </si>
   <si>
     <t>1498</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1498/proposicao-ind-726_reiteracao_da_indicacao_da_praca_cara.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1498/proposicao-ind-726_reiteracao_da_indicacao_da_praca_cara.pdf</t>
   </si>
   <si>
     <t>Reitera Indicação de nº 096/2018 ao Chefe do Executivo Municipal, solicitando que providencias sejam tomadas no sentido de restaurar a iluminação da Praça José Luís da Silva Cara.</t>
   </si>
   <si>
     <t>1499</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1499/proposicao-ind-727_-_mogi_guacu.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1499/proposicao-ind-727_-_mogi_guacu.pdf</t>
   </si>
   <si>
     <t>Reitera Indicação de nº 24/2017 ao Chefe do Executivo Municipal, solicitando que o setor competente da prefeitura solicitando que o setor competente da prefeitura no sentido de instalação de iluminação na área "FRENTE PARA O RIO MOGI GUAÇU".</t>
   </si>
   <si>
     <t>1501</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1501/proposicao-ind-730.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1501/proposicao-ind-730.pdf</t>
   </si>
   <si>
     <t>Indica  ao  Chefe  do  Executivo  Municipal  que  estudos  sejam  realizados  pelo  setor competente da prefeitura no sentido de que seja feito calçadas na rotatória do bairro Florentino Binhardi, e também nos canteiros destinados a área verde do local, todos no mesmo bairro.</t>
   </si>
   <si>
     <t>1502</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1502/proposicao-ind-731.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1502/proposicao-ind-731.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor_x000D_
 competente da prefeitura no sentido de que todos os Documentos em geral dos_x000D_
 vereadores destinados a orgãos munícipais sejam registrados na câmera.</t>
   </si>
   <si>
     <t>1503</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1503/proposicao-ind-732.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1503/proposicao-ind-732.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de solicitar conserto de vazamento e a limpeza na Rua Maria V. Idete Lopes, Localizada no bairro California I.</t>
   </si>
   <si>
     <t>1504</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1504/proposicao-ind-733.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1504/proposicao-ind-733.pdf</t>
   </si>
   <si>
     <t>INDICA a Sra. Prefeita Municipal, que proceda a Instalação de Iluminação Pública, Vazão de Esgoto, Construção de Guia e Pavimentação Asfáltica no final da Rua Daniel de Abreu, no Bairro Parque Mogi.</t>
   </si>
   <si>
     <t>1507</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1507/proposicao-ind-735.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1507/proposicao-ind-735.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor_x000D_
 competente da prefeitura no sentido de que seja implantada lombada na rua Flaviano_x000D_
 Rodrigues Cajaiba na altura do nº103, CDHU 02 NOVA.</t>
   </si>
   <si>
     <t>1515</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1515/proposicao-ind-744.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1515/proposicao-ind-744.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que providências urgentes sejam tomadas pelo Departamento responsável para a realização de infraestrutura e reparo de bueiro no asfalto da Rua Osvaldo da Silva, Nº 249 – Jardim Colorado II.</t>
   </si>
   <si>
     <t>1516</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1516/indicao_172.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1516/indicao_172.pdf</t>
   </si>
   <si>
     <t>INDICA A PREMENTE NECESSIDADE DE ABERTURA DE DOIS ACESSOS NA AVENIDA YOSHIRO TAKAHASHI PARA A AVENIDA FELICIANO BADIA, NO BAIRRO JARDIM NOVA ALIANÇA.</t>
   </si>
   <si>
     <t>1525</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1525/proposicao-ind-748_1.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1525/proposicao-ind-748_1.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor_x000D_
 competente da prefeitura no sentido de que a Rua Antônio Garcia Cabreira, no sentido_x000D_
 da Américo Dezorzi para a Francisco Osaki passe a ser sentido único.</t>
   </si>
   <si>
     <t>1526</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1526/proposicao-ind-749.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1526/proposicao-ind-749.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor_x000D_
 competente da prefeitura no sentido de que se faça manutenção nos buracos onde foi_x000D_
 feita a manutenção do esgosto de água nas ruas do município, pois nestes locais ficaram_x000D_
 buracos que precisam ser reparados.</t>
   </si>
   <si>
     <t>1530</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1530/proposicao-ind-751.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1530/proposicao-ind-751.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor_x000D_
 competente da prefeitura no sentido de que se faça um estudo de manutenção ou_x000D_
 recape na rua Francisco Moreira Prudêncio entre a Francisco Osaki e Alcides Prudêncio.</t>
   </si>
   <si>
     <t>1531</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1531/proposicao-ind-752.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1531/proposicao-ind-752.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor_x000D_
 competente da prefeitura no sentido de que se faça estudo de manutenção ou recape na_x000D_
 Rua Yoshio Kinoshita entre a rua Francisco Osaki e rua Alcides Prudêncio.</t>
   </si>
   <si>
     <t>1532</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1532/proposicao-ind-753.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1532/proposicao-ind-753.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor_x000D_
 competente da prefeitura no sentido de que se faça um estudo de manutenção ou_x000D_
 recape na rua Simão Antônio localizada entre Avenida Costa e Silva e a Yoshio Kinoshita.</t>
   </si>
   <si>
     <t>1267</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>Vanderlei Pedreiro, Pastor Hélio (Nono)</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1267/proposicao-moc-489_cirlene.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1267/proposicao-moc-489_cirlene.pdf</t>
   </si>
   <si>
     <t>Moção de Sentido Pesar pelo falecimento da Sra. Maria Shirlena da Silva Santos, mais conhecida como (Cirlene).</t>
   </si>
   <si>
     <t>1250</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1250/proposicao-moc-497.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1250/proposicao-moc-497.pdf</t>
   </si>
   <si>
     <t>Moção de Sentido Pesar pelo falecimento do Sr. Romildo Garcia Advignolli.</t>
   </si>
   <si>
     <t>1251</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1251/proposicao-moc-498.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1251/proposicao-moc-498.pdf</t>
   </si>
   <si>
     <t>Moção de Sentido Pesar pelo falecimento do Sr.Antônio Firmino dos Santos.</t>
   </si>
   <si>
     <t>1252</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1252/proposicao-moc-499.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1252/proposicao-moc-499.pdf</t>
   </si>
   <si>
     <t>Moção de Sentido Pesar pelo falecimento do Sr.Euripedes de Paula Carlos.</t>
   </si>
   <si>
     <t>1272</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1272/proposicao-moc-526_donizete.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1272/proposicao-moc-526_donizete.pdf</t>
   </si>
   <si>
     <t>Moção de Sentido Pesar pelo falecimento do Sr. Donizete Manoel Pereira.</t>
   </si>
   <si>
     <t>1284</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1284/proposicao-moc-535.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1284/proposicao-moc-535.pdf</t>
   </si>
   <si>
     <t>Moção de Sentido Pesar pelo falecimento de EDEGAR DANELON.</t>
   </si>
   <si>
     <t>1288</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1288/proposicao-moc-538.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1288/proposicao-moc-538.pdf</t>
   </si>
   <si>
     <t>Proponho à Mesa Diretora, na forma regimental, que seja consignada em Ata MOÇÃO DE PESAR em honra ao recentemente falecido Sr. Luís Carlos Sponhardi, ocorrido no dia 21/02/2020.</t>
   </si>
   <si>
     <t>1297</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1297/proposicao-moc-549.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1297/proposicao-moc-549.pdf</t>
   </si>
   <si>
     <t>Moção de Sentido Pesar pelo falecimento do Sebastião de Paula .</t>
   </si>
   <si>
     <t>1318</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1318/proposicao-moc-569.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1318/proposicao-moc-569.pdf</t>
   </si>
   <si>
     <t>Moção de Sentido Pesar pelo falecimento do Sr Orlando Rodrigues de Paula.</t>
   </si>
   <si>
     <t>1335</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1335/proposicao-moc-575.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1335/proposicao-moc-575.pdf</t>
   </si>
   <si>
     <t>Moção de Sentido Pesar pelo falecimento do Sr.Darcy Tadeu Ferreira.</t>
   </si>
   <si>
     <t>1336</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1336/proposicao-moc-574.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1336/proposicao-moc-574.pdf</t>
   </si>
   <si>
     <t>Moção de Sentido Pesar pelo falecimento do Sr. Antônio Carlos da Silva.</t>
   </si>
   <si>
     <t>1341</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1341/proposicao-moc-582_elisabete.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1341/proposicao-moc-582_elisabete.pdf</t>
   </si>
   <si>
     <t>Moção de Sentido Pesar pelo falecimento da Sra. Elisabete Munutte Claudino.</t>
   </si>
   <si>
     <t>1342</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1342/proposicao-moc-583_juliano.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1342/proposicao-moc-583_juliano.pdf</t>
   </si>
   <si>
     <t>Moção de Sentido Pesar pelo falecimento do Sr. Juliano Alves Borges</t>
   </si>
   <si>
     <t>1349</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1349/proposicao-moc-594.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1349/proposicao-moc-594.pdf</t>
   </si>
   <si>
     <t>Moção de Sentido Pesar pelo falecimento da Olga Batista Ladario.</t>
   </si>
   <si>
     <t>1350</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1350/proposicao-moc-596_1.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1350/proposicao-moc-596_1.pdf</t>
   </si>
   <si>
     <t>Moção de Sentido Pesar pelo falecimento do Antonio Marques</t>
   </si>
   <si>
     <t>1351</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1351/proposicao-moc-574_2.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1351/proposicao-moc-574_2.pdf</t>
   </si>
   <si>
     <t>1352</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1352/proposicao-moc-575_1.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1352/proposicao-moc-575_1.pdf</t>
   </si>
   <si>
     <t>1388</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1388/proposicao-moc-643.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1388/proposicao-moc-643.pdf</t>
   </si>
   <si>
     <t>Proponho à Mesa Diretora, na forma regimental, que seja consignada em Ata MOÇÃO DE PESAR em honra a recentemente falecida Sra. Aparecida Maria de Souza dos Santos, esposa do saudoso  Sr José Francisco, conhecido como Formigão, ocorrido no dia 20/05/2020.</t>
   </si>
   <si>
     <t>1389</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1389/proposicao-moc-644.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1389/proposicao-moc-644.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS E CONGRATULAÇÕES PARA A COOPERATIVA SICOOB COCRED PELOS RELEVANTES SERVIÇOS PRESTADOS.</t>
   </si>
   <si>
     <t>1390</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1390/proposicao-moc-645.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1390/proposicao-moc-645.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS E CONGRATULAÇÕES PARA O GRUPO SANTANDER RELEVANTES SERVIÇOS PRESTADOS.</t>
   </si>
   <si>
     <t>1399</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1399/proposicao-moc-635.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1399/proposicao-moc-635.pdf</t>
   </si>
   <si>
     <t>Moção de Sentido Pesar pelo falecimento do Senhor Cláudio Benedito De Oliveira.</t>
   </si>
   <si>
     <t>1413</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1413/proposicao-moc-654.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1413/proposicao-moc-654.pdf</t>
   </si>
   <si>
     <t>Moção de Sentido Pesar pelo falecimento da Senhora Petronilia Demani .</t>
   </si>
   <si>
     <t>1430</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1430/proposicao-moc-672.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1430/proposicao-moc-672.pdf</t>
   </si>
   <si>
     <t>APRESENTAMOS A DOUTA MESA, APÓS OUVIDO O EGRÉGIO PLENÁRIO E DISPENSADA AS_x000D_
 DEMAIS FORMALIDADES REGIMENTAIS, MOÇÃO DE CONGRATULAÇÕES_x000D_
 MERECIMENTO/AGRADECIMENTO AO DOUTOR JAIRO MENESES BALBO, DIRETOR DO_x000D_
 GRUPO BALBO, MAIS CONHECIDO POR "JAIRO BALBO", POR TODAS AS VEZES QUE FORA_x000D_
 SOLICITADO SUA AJUDA E A DO GRUPO BALBO, TER ATENDIDO E AJUDADO MUITO EM_x000D_
 QUESTÃO FINANCEIRA E OUTROS O NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1461</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1461/proposicao-moc-692.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1461/proposicao-moc-692.pdf</t>
   </si>
   <si>
     <t>Moção de Sentido Pesar pelo falecimento do falecimento do Pastor Cidelicio Novaes.</t>
   </si>
   <si>
     <t>1462</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1462/proposicao-moc-693.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1462/proposicao-moc-693.pdf</t>
   </si>
   <si>
     <t>Moção de Sentido Pesar pelo falecimento da Senhora Eduvirges Marcolino Ferreira.</t>
   </si>
   <si>
     <t>1468</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1468/proposicao-moc-698.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1468/proposicao-moc-698.pdf</t>
   </si>
   <si>
     <t>Moção de Sentido Pesar pelo falecimento da Sra Lucimar Custódio Plaine, ocorrido no dia 20/08/2020.</t>
   </si>
   <si>
     <t>1469</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1469/proposicao-moc-697_1.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1469/proposicao-moc-697_1.pdf</t>
   </si>
   <si>
     <t>Moção de Sentido Pesar pelo falecimento do _Sr. Carlos alexandre Alves Borges, ocorrido_x000D_
 no dia 29/07/2020.</t>
   </si>
   <si>
     <t>1470</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1470/proposicao-moc-696.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1470/proposicao-moc-696.pdf</t>
   </si>
   <si>
     <t>APRESENTAMOS A DOUTA MESA, APÓS OUVIDO O EGRÉGIO PLENÁRIO E DISPENSADA AS DEMAIS FORMALIDADES REGIMENTAIS, MOÇÃO DE CONGRATULAÇÕES MERECIMENTO/AGRADECIMENTO À EMPRESA BIOSEV BIOENERGIA S.A., INSCRITA NO CNPJ 49.213.747/0118-28, POR TER DOADO EM 31 DE JULHO DE 2020, À PREFEITURA MUNICIPAL DE BARRINHA-SP, ATRAVÉS DO OFÍCIO Nº 31/2020, SOLICITADO PELO VEREADOR IVAN INÁCIO BOTEGA, UMA QUANTIA DE 300 LITROS DE ÁLCOOL 70%, DESTINADO AO ENFRENTAMENTO E COMBATE DO NOVO CORONA VÍRUS (COVI19).</t>
   </si>
   <si>
     <t>1471</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1471/manoel_ferreira_dos_santos.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1471/manoel_ferreira_dos_santos.pdf</t>
   </si>
   <si>
     <t>Moção de Sentido Pesar pelo falecimento do Sr. Manoel Ferreira dos Santos.</t>
   </si>
   <si>
     <t>1500</t>
   </si>
   <si>
     <t>Aline Assistente Social, Adilson Barroso, Alessandro DVD, Alexandre Carvalho, Ivan Botega, Junin da Van, Pastor Hélio (Nono), Ronaldo Troia, Sidnei do Balbo, Vanderlei Pedreiro</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1500/proposicao-moc-740.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1500/proposicao-moc-740.pdf</t>
   </si>
   <si>
     <t>Moção de Sentido Pesar pelo falecimento da Dra. Elisangela Ferreira, ocorrido no dia 22/09/2020.</t>
   </si>
   <si>
     <t>1505</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1505/proposicao-moc-734.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1505/proposicao-moc-734.pdf</t>
   </si>
   <si>
     <t>Mocão de Sentido Pesar pelo falecimento do pequeno João Miguel Almeida da Rocha, ocorrido no dia 11/08/2020.</t>
   </si>
   <si>
     <t>1509</t>
   </si>
   <si>
     <t>Aline Assistente Social, Adilson Barroso, Alessandro DVD, Alexandre Carvalho, Dito da Casa do Caminho, Ivan Botega, Junin da Van, Pastor Hélio (Nono), Ronaldo Troia, Sidnei do Balbo, Vanderlei Pedreiro</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1509/proposicao-moc-741.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1509/proposicao-moc-741.pdf</t>
   </si>
   <si>
     <t>Proponho à Mesa Diretora, na forma regimental, que seja consignada em Ata MOÇÃO DE PESAR em honra ao recentemente falecido o Sr. Maurício dos Santos, ocorrido no dia 30 de setembro de 2020.</t>
   </si>
   <si>
     <t>1510</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1510/proposicao-moc-742.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1510/proposicao-moc-742.pdf</t>
   </si>
   <si>
     <t>Proponho à Mesa Diretora, na forma regimental, que seja consignada em Ata MOÇÃO DE PESAR em honra a recentemente falecida a Dona Josefa Rocha de Araújo, ocorrido no dia 01 de outubro de 2020.</t>
   </si>
   <si>
     <t>1511</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1511/proposicao-moc-736.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1511/proposicao-moc-736.pdf</t>
   </si>
   <si>
     <t>Moção de Sentido Pesar pelo falecimento da Sra Aparecida Turassa Fiori, ocorrido no dia_x000D_
 25/09/2020.</t>
   </si>
   <si>
     <t>1521</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1521/proposicao-moc-747-1.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1521/proposicao-moc-747-1.pdf</t>
   </si>
   <si>
     <t>APRESENTAMOS A DOUTA MESA, APÓS OUVIDO O EGRÉGIO PLENÁRIO E DISPENSADA AS DEMAIS FORMALIDADES REGIMENTAIS, MOÇÃO DE CONGRATULAÇÕES MERECIMENTO A SENHORA  NEIDE  APARECIDA  PISSAMIGLIO  DA  SILVA,  MAIS  CONHECIDA  POR  NEIDE,RESIDENTE  NESTE  MUNICÍPIO,  PELO  SEU  TRABALHO  REALIZADO  COM  AMOR, DEDICAÇÃO  E  DE  FORMA  EXEMPLAR  COMO  FUNCIONÁRIA  PÚBLICA  NESTE  MUNICÍPIO.</t>
   </si>
   <si>
     <t>1534</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1534/proposicao-moc-754.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1534/proposicao-moc-754.pdf</t>
   </si>
   <si>
     <t>Moção de Sentido Pesar pelo falecimento do Sr. Sebastião Tiburcio Valeriano , ocorrido no dia 06/11/2020.</t>
   </si>
   <si>
     <t>1275</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1275/pdl_0119022020.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1275/pdl_0119022020.pdf</t>
   </si>
   <si>
     <t>Concede o titulo de Cidadão barrinhense ao Senhor Iocini Sawamura</t>
   </si>
   <si>
     <t>1276</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1276/pdl_0219022020.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1276/pdl_0219022020.pdf</t>
   </si>
   <si>
     <t>Concede o titulo de cidadão Barrinhense ao senhor Tsuguio Murayama</t>
   </si>
   <si>
     <t>1314</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1314/pdl_0320032020.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1314/pdl_0320032020.pdf</t>
   </si>
   <si>
     <t>Concede titulo de cidadão Barrinhense ao senhor Lázaro Custódio de Morais.</t>
   </si>
   <si>
     <t>1329</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1329/pdl_0409042020.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1329/pdl_0409042020.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TITULO DE CIDADÃO BARRINHENSE  AO SENHOR MARCO AURÉLIO COUTINHO</t>
   </si>
   <si>
     <t>1330</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1330/pdl_0509042020.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1330/pdl_0509042020.pdf</t>
   </si>
   <si>
     <t>CONCEDE TITULO DE CIDADÃO BARRINHENSE AO SENHOR MARCELO LEMOS DA SILVA</t>
   </si>
   <si>
     <t>1331</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1331/pdl_0609042020.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1331/pdl_0609042020.pdf</t>
   </si>
   <si>
     <t>CONCEDE TITULO DE CIDADÃO BARRINHENSE AO SENHOR MARIO ISHIKAWA</t>
   </si>
   <si>
     <t>1360</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1360/pdl_0806052020.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1360/pdl_0806052020.pdf</t>
   </si>
   <si>
     <t>concede o Titulo de cidadão barrinhense a Pastora Jecyvone Santos da Silva</t>
   </si>
   <si>
     <t>1361</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1361/pdl_0906052020.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1361/pdl_0906052020.pdf</t>
   </si>
   <si>
     <t>concede o Titulo de Cidadão Barrinhense a senhora Apostolo Luciana A. Espanha Rodrigues dos Santos.</t>
   </si>
   <si>
     <t>1363</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1363/pdl_1008052020.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1363/pdl_1008052020.pdf</t>
   </si>
   <si>
     <t>concede o titulo de cidadão barrinhense ao Pastor Uriel Alves</t>
   </si>
   <si>
     <t>1518</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1518/decreto_11.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1518/decreto_11.pdf</t>
   </si>
   <si>
     <t>Concede Titulo de Cidadão Barrinhense ao Senhor Genésio da Silva , e dá outras providências.</t>
   </si>
   <si>
     <t>1520</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1520/decreto_12.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1520/decreto_12.pdf</t>
   </si>
   <si>
     <t>Concede Titulo de cidadão barrinhense ao Senhor José Antônio da Silva Filho ( Pelé do Juca ou zé do Juca), e dá outras providências.</t>
   </si>
   <si>
     <t>1541</t>
   </si>
   <si>
     <t>Prefeito Municipal</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1541/projeto_de_decreto_legislativo_13-2020.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1541/projeto_de_decreto_legislativo_13-2020.pdf</t>
   </si>
   <si>
     <t>Concede titulo de Cidadão Barrinhense ao ilustríssimo senhor José Marcos Martins.</t>
   </si>
   <si>
     <t>1234</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1234/pl_001-2019.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1234/pl_001-2019.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITOS ADICIONAIS ESPECIAIS E SUPLEMENTARES DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1235</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1235/pl_02_000001.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1235/pl_02_000001.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITOS ADICIONAIS ESPECIAIS NO VALOR DE R$ 749.381,22, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1236</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1236/pl_03_000002.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1236/pl_03_000002.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITOS ADICIONAIS SUPLEMENTARES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1237</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1237/pl_04-2005022020.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1237/pl_04-2005022020.pdf</t>
   </si>
   <si>
     <t>Estabelece o direito dos servidores público municipais ao recebimento da licença prêmio em até no máximo trinta dias após o seu vencimento.</t>
   </si>
   <si>
     <t>1238</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1238/pl_05-2005022020.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1238/pl_05-2005022020.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a contratar professor especializado para atuar como apoiador aos alunos com Síndrome de Transtorno do Espectro Autista.</t>
   </si>
   <si>
     <t>1239</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1239/pl_06-2005022020.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1239/pl_06-2005022020.pdf</t>
   </si>
   <si>
     <t>Proíbe a nomeação em cargo comissionado no Município de Barrinha de condenados pela Lei Maria da Penha e outras disposições.</t>
   </si>
   <si>
     <t>1265</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1265/pl_07-2010022020.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1265/pl_07-2010022020.pdf</t>
   </si>
   <si>
     <t>Institui no calendário oficial de eventos do Município de Barrinha  Abril Azul : mês de conscientização do autismo , e dá outras providências.</t>
   </si>
   <si>
     <t>1266</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1266/pl_08-2010022020.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1266/pl_08-2010022020.pdf</t>
   </si>
   <si>
     <t>Cria a carteira municipal de identificação do Autista (CMIA), para a pessoa diagnosticada com Transtorno  do Espectro Autista (TEA)</t>
   </si>
   <si>
     <t>1277</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1277/pl_0919022020.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1277/pl_0919022020.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a criar no Município de Barrinha " O PROGRAMA DE VOLTA À REALIDADE"  objetivando a reinserção econômica e social dos dependentes químicos e alcoólatras.</t>
   </si>
   <si>
     <t>1278</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1278/pl_1019022020.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1278/pl_1019022020.pdf</t>
   </si>
   <si>
     <t>Garante no Município de Barrinha o pagamento do piso salarial aos Agentes Comunitários de Saúde e Agentes de Combates às Endemias em conformidade com Lei Federal 13.708/2018</t>
   </si>
   <si>
     <t>1279</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1279/pl_1121022020.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1279/pl_1121022020.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ADESÃO DO MUNICÍPIO DE BARRINHA-SP À ASSOCIAÇÃO DOS AMIGOS DO CAMINHO DA FÉ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1300</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1300/pl-12-2020.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1300/pl-12-2020.pdf</t>
   </si>
   <si>
     <t>Autoriza reposição salarial que menciona, concede reajuste salarial aos servidores da Câmara Municipal de Barrinha, altera as referências I e II da tabela I da lei 2495 de 29 de janeiro de 2019 e dá outras providências.</t>
   </si>
   <si>
     <t>1301</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1301/pl_1306032020.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1301/pl_1306032020.pdf</t>
   </si>
   <si>
     <t>Altera e complementa a lei nº 2281de 27 de junho de 2014, e dá outras providências</t>
   </si>
   <si>
     <t>1302</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1302/pl_1406032020.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1302/pl_1406032020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de créditos adicionais especiais e dá outras providencias</t>
   </si>
   <si>
     <t>1313</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1313/pl_1520032020.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1313/pl_1520032020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de créditos adicionais especiais suplementares e dá outras providências</t>
   </si>
   <si>
     <t>1319</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1319/pl_1630032020.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1319/pl_1630032020.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a transferir recursos Financeiros a entidades indicadas na forma que especifica e dá outras providências.</t>
   </si>
   <si>
     <t>1320</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1320/pl_1730032020.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1320/pl_1730032020.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a transferir recursos financeiros a titulo de contribuição a entidade que especifica e dá outras providências.</t>
   </si>
   <si>
     <t>1321</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1321/pl_1803042020_0001.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1321/pl_1803042020_0001.pdf</t>
   </si>
   <si>
     <t>Altera os anexos de que trata a Lei nº 2.411 de 19/07/2017 , que dispõe sobre o Plano Plurianual  do Municipio de Barrinha-SP, para o quadriênio 2018/2021 e dá providências correlatas.</t>
   </si>
   <si>
     <t>1322</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1322/pl_1903042020.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1322/pl_1903042020.pdf</t>
   </si>
   <si>
     <t>dispõe sobre a abertura de créditos adicionais especiais e dá outras providências.</t>
   </si>
   <si>
     <t>1324</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1324/pl_2007042020.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1324/pl_2007042020.pdf</t>
   </si>
   <si>
     <t>Autoriza a Prefeitura Municipal a fornecer refeições para estudantes da rede Municipal de ensino atingidos pela suspensão das aulas devido a pandemia do novo Coronavírus ( Covid-19) na forma que especifica e dá outras providências correlatas</t>
   </si>
   <si>
     <t>1328</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1328/pl_2109042020.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1328/pl_2109042020.pdf</t>
   </si>
   <si>
     <t>determina o fechamento da Av. Dr. Gumercindo Veludo para trânsito de veículos automotores durante a realização de velórios</t>
   </si>
   <si>
     <t>1348</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1348/pl_2227042020.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1348/pl_2227042020.pdf</t>
   </si>
   <si>
     <t>insere  § 4° no artigo 2º da Lei Municipal nº .2394 de 07/02/2017 que regula o repasse de auxilio a estudantes universitários e do ensino técnico e dá outras providências correlatas.</t>
   </si>
   <si>
     <t>1362</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1362/pl_2308052020.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1362/pl_2308052020.pdf</t>
   </si>
   <si>
     <t>fica imposta a obrigatoriedade a empresa loteadora ou incorporadora a construção de calçadas em seus loteamentos e outros, e dá outras providências.</t>
   </si>
   <si>
     <t>1383</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1383/pl_2422052020.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1383/pl_2422052020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de créditos adicionais especiais suplementares e dá outras providências.</t>
   </si>
   <si>
     <t>1384</t>
   </si>
   <si>
     <t>Ivan Botega, Pastor Hélio (Nono), Sidnei do Balbo, Vanderlei Pedreiro</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1384/pl_2522052020.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1384/pl_2522052020.pdf</t>
   </si>
   <si>
     <t>Fica imposta a obrigatoriedade a empresa incorporadora o plantio de uma árvore por lote em suas devidas calçadas antes de sua entrega para a construção do imóvel e dá outras providências.</t>
   </si>
   <si>
     <t>1385</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1385/projeto_de_lei_26.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1385/projeto_de_lei_26.pdf</t>
   </si>
   <si>
     <t>ALTERA O § 2º DO ARTIGO 5º DA LEI MUNICIPAL Nº 2175/2013, PASSANDO A SER DE 30 DIAS O PRAZO DE CARÊNCIA PARA NOVA INSERÇÃO DO BENEFICIÁRIO NO PROGRAMA FRENTE POPULAR DE TRABALHO.</t>
   </si>
   <si>
     <t>1386</t>
   </si>
   <si>
     <t>Alessandro DVD, Aline Assistente Social</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1386/projeto_de_lei__27_alessandro_e_aline_prorrogacao_processo_seletivo_professores.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1386/projeto_de_lei__27_alessandro_e_aline_prorrogacao_processo_seletivo_professores.pdf</t>
   </si>
   <si>
     <t>PRORROGA NO MUNICÍPIO DE BARRINHA A CONTRATAÇÃO DE PROFESSORES CONFORME PROCESSO SELETIVO 01/2019.</t>
   </si>
   <si>
     <t>1387</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1387/projeto_de_lei_28.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1387/projeto_de_lei_28.pdf</t>
   </si>
   <si>
     <t>GARANTE NO MUNICÍPIO DE BARRINHA A IGUALDADE DE PAGAMENTO DO AUXÍLIO ALIMENTAÇÃO AOS MOTORISTAS E TODOS OS DEMAIS SERVIDORES MUNICIPAIS.</t>
   </si>
   <si>
     <t>1409</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1409/pl_2909062020.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1409/pl_2909062020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de crédito Adicional Especial, e dá outras providências.</t>
   </si>
   <si>
     <t>1448</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1448/pl_3022062020.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1448/pl_3022062020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a prorrogação, no Municipio de Barrinha do Processo Seletivo nº 01/2019, com a prorrogação dos contratos dos professores aprovados no Processo Seletivo nº 01/2019 para o ano letivo de 2020, segundo as necessidades da Secretaria Municipal de Educação.</t>
   </si>
   <si>
     <t>1449</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1449/pl_3126062020.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1449/pl_3126062020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de créditos adicionais especiais e suplementares e dá outras providências.</t>
   </si>
   <si>
     <t>1451</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1451/pl_3208072020.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1451/pl_3208072020.pdf</t>
   </si>
   <si>
     <t>Reconhece a atividade religiosa como essencial para a população de Barrinha em tempos de crises por moléstias contagiosas ou catástrofes naturais.</t>
   </si>
   <si>
     <t>1452</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1452/pl-33-2020.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1452/pl-33-2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de Créditos Adicionais Especiais e Suplementares, e dá outras providências.</t>
   </si>
   <si>
     <t>1453</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1453/pl_34_ldo_completo.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1453/pl_34_ldo_completo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as Diretrizes Orçamentárias para elaboração e execução da lei orçamentária para o exercício financeiro de 2021 e dá outras providências</t>
   </si>
   <si>
     <t>1454</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1454/pl_3504082020.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1454/pl_3504082020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre doação de "ativos" da rede de energia elétrica a Companhia Paulista de Força e Luz - CPFL e estabelece obrigatoriedade de extensão da referida rede e dá outras providências.</t>
   </si>
   <si>
     <t>1475</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1475/pl_36-2020.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1475/pl_36-2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação da brigada de incêndio do Município de Barrinha , e dá outras providências.</t>
   </si>
   <si>
     <t>1457</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1457/pl_37_ronaldo.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1457/pl_37_ronaldo.pdf</t>
   </si>
   <si>
     <t>Institui o mês `AGOSTO DOURADO´, dedicado à realização de ações voltadas ao aleitamento materno, no âmbito do Município de Barrinha e dá outras providências.</t>
   </si>
   <si>
     <t>1458</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1458/pl_38_07082020.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1458/pl_38_07082020.pdf</t>
   </si>
   <si>
     <t>Institui o Dia Municipal de Conscientização e enfrentamento da Fibromialgia.</t>
   </si>
   <si>
     <t>1459</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1459/pl_3907082020.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1459/pl_3907082020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Inclusão Art. 4°L da Lei Orçamentária Anual 2020, n° 2.551, de 10/12/2019.</t>
   </si>
   <si>
     <t>1460</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1460/pl_4007082020.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1460/pl_4007082020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de créditos adicionais especiais e suplementares , e dá outras providências.</t>
   </si>
   <si>
     <t>1464</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1464/pl_41.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1464/pl_41.pdf</t>
   </si>
   <si>
     <t>Institui no município de Barrinha o Dia do Cristão.</t>
   </si>
   <si>
     <t>1465</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1465/pl_42.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1465/pl_42.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de créditos adicionais suplementares,  dá outras providências</t>
   </si>
   <si>
     <t>1474</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1474/pl_43-2020.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1474/pl_43-2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a inclusão Art 4º L da Lei Orçamentária Anual 2020 , nº 2.551, de 10/12/2019</t>
   </si>
   <si>
     <t>1493</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1493/pl_44-2020.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1493/pl_44-2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de créditos adicionais  suplementares , especiais e dá outras providências.</t>
   </si>
   <si>
     <t>1506</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1506/pl_45.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1506/pl_45.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de créditos adicionais suplementares , e dá outras providências.</t>
   </si>
   <si>
     <t>1514</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1514/pl_46.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1514/pl_46.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de créditos adicionais especiais e suplementares, e dá outras providências.</t>
   </si>
   <si>
     <t>1517</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1517/pl_47-2020.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1517/pl_47-2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de créditos adicionais suplementares , especiais e dá outras providências</t>
   </si>
   <si>
     <t>1519</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1519/pl_48.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1519/pl_48.pdf</t>
   </si>
   <si>
     <t>dispõe sobre a abertura de créditos adicionais especiais e suplementares e dá outras providências</t>
   </si>
   <si>
     <t>1522</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1522/pl_49_loa_completo.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1522/pl_49_loa_completo.pdf</t>
   </si>
   <si>
     <t>Estima receita e fixa a despesa para o exercício financeiro de 2021.</t>
   </si>
   <si>
     <t>1523</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1523/ppa_completo.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1523/ppa_completo.pdf</t>
   </si>
   <si>
     <t>Altera os anexos de que trata a Lei nº 2411 de 19/07/2017, que dispõe sobre ao Plano Plurianual do Município de Barrinha-SP , para o quadriênio 2018/2021e dá outras providências correlatas.</t>
   </si>
   <si>
     <t>1524</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1524/pl_51-2020.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1524/pl_51-2020.pdf</t>
   </si>
   <si>
     <t>Altera a denominação da Avenida Presidente Costa e Silva, delimitada entre a estrada de ferro e o Rio Mogi Guaçu, iniciando na latitude 21° 11' 29" S, longitude 48° 09' 52" , até a antiga ponte sobre o rio Mogi Guaçu , passando a chamar Avenida Felipe Daher.</t>
   </si>
   <si>
     <t>1528</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1528/pl_52-2020.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1528/pl_52-2020.pdf</t>
   </si>
   <si>
     <t>obriga o município a criar vagas sinalizadas próximo aos bancos, prédios públicos, pontos de ônibus, e também a mercados, farmácias, a criarem em seus estabelecimentos vagas com o logotipo para pessoas com Transtorno de Espectro Autista ( T.E.A) , e dá outras providências.</t>
   </si>
   <si>
     <t>1529</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1529/pl_53-2020.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1529/pl_53-2020.pdf</t>
   </si>
   <si>
     <t>Denomina CB PM Mauro Sérgio de Souza via pública que menciona e dá outras providências.</t>
   </si>
   <si>
     <t>1533</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1533/pl_54.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1533/pl_54.pdf</t>
   </si>
   <si>
     <t>Autoriza o(a) Prefeito (a) Municipal de Barrinha-SP, transferir , por doação , com cláusula de reversão, à Ordem dos Advogados  do Brasil, Secção São Paulo- OAB/SP, um terreno urbano, com área de 1.167,60m2, para a construção da Casa do Advogado de Barrinha, onde se realiza as triagens , consultas e nomeações dos barrinhenses assistidos pelo convênio firmado a Defensoria Pública do Estado de São Paulo e a Ordem dos Advogados do Brasil, e dá outras providências.</t>
   </si>
   <si>
     <t>1540</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1540/pl_55.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1540/pl_55.pdf</t>
   </si>
   <si>
     <t>1542</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1542/projeto_56-2020.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1542/projeto_56-2020.pdf</t>
   </si>
   <si>
     <t>Denomina “Rua Manoel Avelino do Amaral” a rua central do loteamento “Chácaras de Recreio Bela Vista".</t>
   </si>
   <si>
     <t>1323</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1323/plc_0103042020.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1323/plc_0103042020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a complementação salarial de servidores designados para atuarem como "Agente Comunitário de Saúde" e Agente de combate as endemias " de modo a garantir o cumprimento do piso nacional, dispõe sobre outras questões afetas a complementações salariais , incorporações e dá outras providências correlatas.</t>
   </si>
   <si>
     <t>1274</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1274/pr__01-2010022020.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1274/pr__01-2010022020.pdf</t>
   </si>
   <si>
     <t>Altera o Parágrafo único do Artigo 106 do Regimento Interno Resolução Nº 05/92</t>
   </si>
   <si>
     <t>1424</t>
   </si>
   <si>
     <t>Adilson Barroso, Anailson do Sindicato, Junin da Van, Ronaldo Troia</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1424/proejto_de_resolucao_02_parte_fixa_integral_dos_subsidios_2_correto.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1424/proejto_de_resolucao_02_parte_fixa_integral_dos_subsidios_2_correto.pdf</t>
   </si>
   <si>
     <t>NOS TERMOS DO ARTIGO 152 § 1º , B DO REGIMENTO INTERNO ALTERA-SE O ARTIGO 2° DA RESOLUÇÃO 06/2017 QUE HAVIA ALTERADO O ARTIGO 250 DO REGIMENTO INTERNO, PASSANDO A EXCLUIR PARTE FIXA E VARIÁVEL DOS SUBSÍDIOS DOS VEREADORES TORNANDO EM PARCELA ÚNICA</t>
   </si>
   <si>
     <t>1425</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1425/projeto_resolucao_cria_prazo_relatorios_do_controle_interno.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1425/projeto_resolucao_cria_prazo_relatorios_do_controle_interno.pdf</t>
   </si>
   <si>
     <t>ALTERA A RESOLUÇÃO 02/2017 QUE DISPÕE SOBRE O CONTROLE INTERNO ACRESCENTANDO O PARÁGRAFO 1º NO ARTIGO 2º E A RESOLUÇÃO 01/2019 ALTERANDO § 2º DO ARTIGO 15 QUE DISPÕE SOBRE O ACESSO À INFORMAÇÃO</t>
   </si>
   <si>
     <t>1315</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1315/requerimento_adilson_barroso_gasto_com_pessoal_prefeitura.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1315/requerimento_adilson_barroso_gasto_com_pessoal_prefeitura.pdf</t>
   </si>
   <si>
     <t>REQUER AO PODER EXECUTIVO MUNICIPAL, SEJAM PRESTADAS A ESTA CASA DE LEIS, NA FORMA DE CERTIDÃO INFORMAÇÕES SOBRE O GASTO COM PESSOAL TOTAL NO ANO DE 2019.</t>
   </si>
   <si>
     <t>1450</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1450/requerimento_cei_01-202006072020.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1450/requerimento_cei_01-202006072020.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO DE PRORROGAÇÃO DE PRAZO DA CEI 01/2020.</t>
   </si>
   <si>
     <t>1280</t>
   </si>
   <si>
     <t>VETOT</t>
   </si>
   <si>
     <t>Veto Total</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1280/veto_ao_pl_05_21022020.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1280/veto_ao_pl_05_21022020.pdf</t>
   </si>
   <si>
     <t>VETO TOTAL AO AUTÓGRAFO DO PROJETO DE LEI Nº 05/2020</t>
   </si>
   <si>
     <t>1298</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1298/veto_pl_04-202027022020.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1298/veto_pl_04-202027022020.pdf</t>
   </si>
   <si>
     <t>VETO TOTAL AO AUTÓGRAFO DO PROJETO DE LEI Nº 04/2020</t>
   </si>
   <si>
     <t>1427</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1427/veto_ao_pl_2716062020.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1427/veto_ao_pl_2716062020.pdf</t>
   </si>
   <si>
     <t>VETAR TOTALMENTE, O AUTÓGRAFO DO PL Nº 27/2020, POR ENTENDÊ-LO INCONSTITUCIONAL.</t>
   </si>
   <si>
     <t>1426</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1426/veto_ao_pl_2816062020.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1426/veto_ao_pl_2816062020.pdf</t>
   </si>
   <si>
     <t>VETAR TOTALMENTE, O AUTÓGRAFO DO PL Nº 28/2020 APROVADO POR ESSA EGRÉGIA EDILIDADE, POR ENTENDÊ-LO INCONSTITUCIONAL E MANIFESTAMENTE CONTRÁRIO AO INTERESSE PÚBLICO.</t>
   </si>
   <si>
     <t>1473</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1473/veto_ao_pl_32.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1473/veto_ao_pl_32.pdf</t>
   </si>
   <si>
     <t>VETAR TOTALMENTE, O AUTÓGRAFO DO PL Nº 32/2020, POR ENTENDÊ-LO INCONSTITUCIONAL.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -3841,67 +3841,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1476/emenda_adit__01-2020_pl_34_ldo.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1477/emenda_adit__02-2020_pl_34_ldo.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1478/emenda_adit__03-2020_pl_34_ldo.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1535/emed_ad_01-20_pl_49_correta.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1536/emed_ad_02-20_pl_49_correta.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1537/emed_ad_03-20_pl_49_correta.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1538/emed_ad_04-20_pl_49.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1539/emed_ad_05-20_pl_49.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1479/emenda_mod_01-2020_pl_34_ldo.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1480/emenda_mod_02-2020_pl_34_ldo.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1241/proposicao-ind-491.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1268/proposicao-ind-496_1.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1243/proposicao-ind-495.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1244/proposicao-ind-500.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1245/proposicao-ind-501.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1246/proposicao-ind-502_1.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1247/proposicao-ind-503.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1248/proposicao-ind-504.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1249/proposicao-ind-505.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1253/proposicao-ind-506.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1254/proposicao-ind-507_1.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1255/proposicao-ind-508.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1256/proposicao-ind-510.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1257/proposicao-ind-511.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1258/proposicao-ind-512.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1259/proposicao-ind-514_2.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1260/proposicao-ind-515.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1261/proposicao-ind-516.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1262/proposicao-ind-517.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1263/proposicao-ind-519.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1264/proposicao-ind-520.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1269/proposicao-ind-521.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1270/proposicao-ind-522.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1271/proposicao-ind-523.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1273/proposicao-ind-527.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1281/proposicao-ind-528.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1282/proposicao-ind-529.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1283/proposicao-ind-531-1_rua_santucci.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1285/proposicao-ind-536.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1286/proposicao-ind-537.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1287/proposicao-ind-532.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1289/proposicao-ind-539.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1290/proposicao-ind-545.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1291/proposicao-ind-547.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1292/proposicao-ind-540_limpeza_de_mato.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1293/proposicao-ind-541_escola_prado_e_arminio.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1294/proposicao-ind-544.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1295/proposicao-ind-546_1.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1296/proposicao-ind-548.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1299/proposicao-ind-554.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1303/proposicao-moc-549_2.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1304/proposicao-ind-552_1.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1305/proposicao-ind-553.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1306/proposicao-ind-563_recapeamento.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1307/proposicao-ind-560_pista_de_corrida.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1308/proposicao-ind-565.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1309/proposicao-ind-564_vazmento_de_agua.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1310/proposicao-ind-567.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1311/proposicao-ind-566.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1312/proposicao-ind-555.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1316/proposicao-ind-570.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1317/proposicao-ind-571.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1325/proposicao-ind-579.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1326/proposicao-ind-580.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1327/proposicao-ind-581.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1332/proposicao-ind-572.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1333/proposicao-ind-577.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1334/proposicao-ind-573.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1337/proposicao-ind-576.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1338/proposicao-ind-577_1.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1339/proposicao-ind-578.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1340/proposicao-ind-584.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1343/proposicao-ind-585_ferreira.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1344/proposicao-ind-589_1.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1345/proposicao-ind-592_reiteracao_primo_geraldelli.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1346/proposicao-ind-591_reiteracao_redutor_lombada.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1347/proposicao-ind-590_reiteracao_jose_cara.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1354/proposicao-ind-599.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1355/proposicao-ind-600.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1356/proposicao-ind-601.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1357/proposicao-ind-602.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1358/proposicao-ind-604.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1359/proposicao-ind-603.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1353/proposicao-ind-598.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1364/proposicao-ind-606.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1365/proposicao-ind-607.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1366/proposicao-ind-608.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1367/proposicao-ind-610.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1368/proposicao-ind-611.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1369/proposicao-ind-619.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1370/proposicao-ind-618.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1371/proposicao-ind-_cdhu_novo.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1372/proposicao-ind-620-_cdhu.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1373/proposicao-ind-jardim_raia.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1374/proposicao-ind-lombada.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1375/proposicao-ind-613.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1376/proposicao-ind-617.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1377/proposicao-ind-623_1.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1378/proposicao-ind-616.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1379/proposicao-ind-615.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1380/proposicao-ind-614.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1381/proposicao-ind-612.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1382/proposicao-ind-622.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1391/proposicao-ind-626.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1392/proposicao-ind-627_1.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1393/proposicao-ind-629.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1394/proposicao-ind-630.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1395/proposicao-ind-631.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1396/proposicao-ind-632_2.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1397/proposicao-ind-633.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1398/proposicao-ind-634.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1400/proposicao-ind-636.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1401/proposicao-ind-641.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1402/proposicao-ind-642.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1403/proposicao-ind-647.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1404/proposicao-ind-648.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1405/proposicao-ind-649.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1406/proposicao-ind-650.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1407/proposicao-ind-651.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1408/proposicao-ind-652.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1410/proposicao-ind-657.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1411/proposicao-ind-658.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1412/proposicao-ind-653.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1414/proposicao-ind-655_1.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1415/proposicao-ind-656.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1416/proposicao-ind-659_1.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1417/proposicao-ind-660.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1418/proposicao-ind-661.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1419/proposicao-ind-663.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1420/proposicao-ind-662_1.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1421/proposicao-ind-664.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1422/proposicao-ind_reiteracao_mogi.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1423/proposicao-ind-665_boca_de_lobo.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1428/proposicao-ind-668.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1429/proposicao-ind-669_1.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1431/proposicao-ind-671_6.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1432/proposicao-ind-673.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1433/proposicao-ind-674.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1434/proposicao-ind-675_1.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1435/proposicao-ind-676.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1436/proposicao-ind-677.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1437/proposicao-ind-678.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1438/proposicao-ind-679.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1439/proposicao-ind-680.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1440/proposicao-ind-681.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1441/proposicao-ind-684_1.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1442/proposicao-ind-686.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1443/proposicao-ind-683.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1444/proposicao-ind-682_calcada_rua_c.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1445/proposicao-ind-685_rotatoria_cdhu.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1446/proposicao-ind-688_reiteracao_rua_12.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1447/proposicao-ind-690_recapeamento.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1455/indicacao_ronaldo_kit_covid.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1463/proposicao-ind-694.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1466/proposicao-ind-700.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1467/proposicao-ind-699.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1472/proposicao-ind-702.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1481/proposicao-ind-706.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1482/proposicao-ind-713.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1483/proposicao-ind-718.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1484/proposicao-ind-715.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1485/proposicao-ind-712.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1486/proposicao-ind-716.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1487/proposicao-ind-711.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1488/proposicao-ind-708.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1489/proposicao-ind-714.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1490/proposicao-ind-709.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1491/proposicao-ind-710.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1492/proposicao-ind-717.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1494/proposicao-ind-721.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1495/proposicao-ind-722_-_parque_ecologico_beto_abacaxi.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1496/proposicao-ind-724_-_calcada.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1497/proposicao-ind-725_-_pracinha.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1498/proposicao-ind-726_reiteracao_da_indicacao_da_praca_cara.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1499/proposicao-ind-727_-_mogi_guacu.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1501/proposicao-ind-730.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1502/proposicao-ind-731.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1503/proposicao-ind-732.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1504/proposicao-ind-733.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1507/proposicao-ind-735.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1515/proposicao-ind-744.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1516/indicao_172.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1525/proposicao-ind-748_1.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1526/proposicao-ind-749.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1530/proposicao-ind-751.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1531/proposicao-ind-752.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1532/proposicao-ind-753.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1267/proposicao-moc-489_cirlene.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1250/proposicao-moc-497.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1251/proposicao-moc-498.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1252/proposicao-moc-499.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1272/proposicao-moc-526_donizete.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1284/proposicao-moc-535.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1288/proposicao-moc-538.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1297/proposicao-moc-549.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1318/proposicao-moc-569.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1335/proposicao-moc-575.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1336/proposicao-moc-574.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1341/proposicao-moc-582_elisabete.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1342/proposicao-moc-583_juliano.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1349/proposicao-moc-594.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1350/proposicao-moc-596_1.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1351/proposicao-moc-574_2.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1352/proposicao-moc-575_1.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1388/proposicao-moc-643.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1389/proposicao-moc-644.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1390/proposicao-moc-645.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1399/proposicao-moc-635.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1413/proposicao-moc-654.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1430/proposicao-moc-672.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1461/proposicao-moc-692.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1462/proposicao-moc-693.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1468/proposicao-moc-698.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1469/proposicao-moc-697_1.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1470/proposicao-moc-696.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1471/manoel_ferreira_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1500/proposicao-moc-740.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1505/proposicao-moc-734.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1509/proposicao-moc-741.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1510/proposicao-moc-742.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1511/proposicao-moc-736.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1521/proposicao-moc-747-1.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1534/proposicao-moc-754.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1275/pdl_0119022020.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1276/pdl_0219022020.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1314/pdl_0320032020.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1329/pdl_0409042020.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1330/pdl_0509042020.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1331/pdl_0609042020.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1360/pdl_0806052020.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1361/pdl_0906052020.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1363/pdl_1008052020.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1518/decreto_11.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1520/decreto_12.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1541/projeto_de_decreto_legislativo_13-2020.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1234/pl_001-2019.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1235/pl_02_000001.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1236/pl_03_000002.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1237/pl_04-2005022020.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1238/pl_05-2005022020.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1239/pl_06-2005022020.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1265/pl_07-2010022020.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1266/pl_08-2010022020.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1277/pl_0919022020.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1278/pl_1019022020.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1279/pl_1121022020.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1300/pl-12-2020.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1301/pl_1306032020.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1302/pl_1406032020.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1313/pl_1520032020.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1319/pl_1630032020.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1320/pl_1730032020.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1321/pl_1803042020_0001.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1322/pl_1903042020.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1324/pl_2007042020.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1328/pl_2109042020.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1348/pl_2227042020.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1362/pl_2308052020.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1383/pl_2422052020.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1384/pl_2522052020.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1385/projeto_de_lei_26.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1386/projeto_de_lei__27_alessandro_e_aline_prorrogacao_processo_seletivo_professores.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1387/projeto_de_lei_28.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1409/pl_2909062020.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1448/pl_3022062020.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1449/pl_3126062020.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1451/pl_3208072020.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1452/pl-33-2020.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1453/pl_34_ldo_completo.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1454/pl_3504082020.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1475/pl_36-2020.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1457/pl_37_ronaldo.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1458/pl_38_07082020.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1459/pl_3907082020.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1460/pl_4007082020.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1464/pl_41.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1465/pl_42.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1474/pl_43-2020.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1493/pl_44-2020.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1506/pl_45.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1514/pl_46.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1517/pl_47-2020.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1519/pl_48.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1522/pl_49_loa_completo.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1523/ppa_completo.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1524/pl_51-2020.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1528/pl_52-2020.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1529/pl_53-2020.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1533/pl_54.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1540/pl_55.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1542/projeto_56-2020.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1323/plc_0103042020.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1274/pr__01-2010022020.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1424/proejto_de_resolucao_02_parte_fixa_integral_dos_subsidios_2_correto.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1425/projeto_resolucao_cria_prazo_relatorios_do_controle_interno.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1315/requerimento_adilson_barroso_gasto_com_pessoal_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1450/requerimento_cei_01-202006072020.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1280/veto_ao_pl_05_21022020.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1298/veto_pl_04-202027022020.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1427/veto_ao_pl_2716062020.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1426/veto_ao_pl_2816062020.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1473/veto_ao_pl_32.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1476/emenda_adit__01-2020_pl_34_ldo.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1477/emenda_adit__02-2020_pl_34_ldo.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1478/emenda_adit__03-2020_pl_34_ldo.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1535/emed_ad_01-20_pl_49_correta.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1536/emed_ad_02-20_pl_49_correta.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1537/emed_ad_03-20_pl_49_correta.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1538/emed_ad_04-20_pl_49.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1539/emed_ad_05-20_pl_49.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1479/emenda_mod_01-2020_pl_34_ldo.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1480/emenda_mod_02-2020_pl_34_ldo.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1241/proposicao-ind-491.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1268/proposicao-ind-496_1.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1243/proposicao-ind-495.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1244/proposicao-ind-500.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1245/proposicao-ind-501.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1246/proposicao-ind-502_1.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1247/proposicao-ind-503.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1248/proposicao-ind-504.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1249/proposicao-ind-505.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1253/proposicao-ind-506.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1254/proposicao-ind-507_1.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1255/proposicao-ind-508.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1256/proposicao-ind-510.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1257/proposicao-ind-511.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1258/proposicao-ind-512.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1259/proposicao-ind-514_2.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1260/proposicao-ind-515.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1261/proposicao-ind-516.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1262/proposicao-ind-517.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1263/proposicao-ind-519.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1264/proposicao-ind-520.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1269/proposicao-ind-521.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1270/proposicao-ind-522.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1271/proposicao-ind-523.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1273/proposicao-ind-527.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1281/proposicao-ind-528.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1282/proposicao-ind-529.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1283/proposicao-ind-531-1_rua_santucci.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1285/proposicao-ind-536.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1286/proposicao-ind-537.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1287/proposicao-ind-532.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1289/proposicao-ind-539.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1290/proposicao-ind-545.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1291/proposicao-ind-547.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1292/proposicao-ind-540_limpeza_de_mato.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1293/proposicao-ind-541_escola_prado_e_arminio.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1294/proposicao-ind-544.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1295/proposicao-ind-546_1.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1296/proposicao-ind-548.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1299/proposicao-ind-554.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1303/proposicao-moc-549_2.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1304/proposicao-ind-552_1.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1305/proposicao-ind-553.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1306/proposicao-ind-563_recapeamento.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1307/proposicao-ind-560_pista_de_corrida.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1308/proposicao-ind-565.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1309/proposicao-ind-564_vazmento_de_agua.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1310/proposicao-ind-567.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1311/proposicao-ind-566.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1312/proposicao-ind-555.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1316/proposicao-ind-570.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1317/proposicao-ind-571.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1325/proposicao-ind-579.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1326/proposicao-ind-580.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1327/proposicao-ind-581.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1332/proposicao-ind-572.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1333/proposicao-ind-577.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1334/proposicao-ind-573.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1337/proposicao-ind-576.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1338/proposicao-ind-577_1.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1339/proposicao-ind-578.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1340/proposicao-ind-584.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1343/proposicao-ind-585_ferreira.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1344/proposicao-ind-589_1.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1345/proposicao-ind-592_reiteracao_primo_geraldelli.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1346/proposicao-ind-591_reiteracao_redutor_lombada.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1347/proposicao-ind-590_reiteracao_jose_cara.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1354/proposicao-ind-599.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1355/proposicao-ind-600.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1356/proposicao-ind-601.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1357/proposicao-ind-602.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1358/proposicao-ind-604.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1359/proposicao-ind-603.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1353/proposicao-ind-598.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1364/proposicao-ind-606.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1365/proposicao-ind-607.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1366/proposicao-ind-608.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1367/proposicao-ind-610.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1368/proposicao-ind-611.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1369/proposicao-ind-619.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1370/proposicao-ind-618.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1371/proposicao-ind-_cdhu_novo.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1372/proposicao-ind-620-_cdhu.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1373/proposicao-ind-jardim_raia.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1374/proposicao-ind-lombada.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1375/proposicao-ind-613.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1376/proposicao-ind-617.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1377/proposicao-ind-623_1.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1378/proposicao-ind-616.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1379/proposicao-ind-615.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1380/proposicao-ind-614.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1381/proposicao-ind-612.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1382/proposicao-ind-622.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1391/proposicao-ind-626.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1392/proposicao-ind-627_1.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1393/proposicao-ind-629.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1394/proposicao-ind-630.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1395/proposicao-ind-631.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1396/proposicao-ind-632_2.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1397/proposicao-ind-633.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1398/proposicao-ind-634.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1400/proposicao-ind-636.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1401/proposicao-ind-641.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1402/proposicao-ind-642.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1403/proposicao-ind-647.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1404/proposicao-ind-648.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1405/proposicao-ind-649.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1406/proposicao-ind-650.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1407/proposicao-ind-651.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1408/proposicao-ind-652.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1410/proposicao-ind-657.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1411/proposicao-ind-658.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1412/proposicao-ind-653.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1414/proposicao-ind-655_1.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1415/proposicao-ind-656.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1416/proposicao-ind-659_1.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1417/proposicao-ind-660.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1418/proposicao-ind-661.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1419/proposicao-ind-663.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1420/proposicao-ind-662_1.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1421/proposicao-ind-664.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1422/proposicao-ind_reiteracao_mogi.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1423/proposicao-ind-665_boca_de_lobo.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1428/proposicao-ind-668.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1429/proposicao-ind-669_1.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1431/proposicao-ind-671_6.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1432/proposicao-ind-673.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1433/proposicao-ind-674.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1434/proposicao-ind-675_1.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1435/proposicao-ind-676.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1436/proposicao-ind-677.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1437/proposicao-ind-678.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1438/proposicao-ind-679.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1439/proposicao-ind-680.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1440/proposicao-ind-681.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1441/proposicao-ind-684_1.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1442/proposicao-ind-686.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1443/proposicao-ind-683.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1444/proposicao-ind-682_calcada_rua_c.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1445/proposicao-ind-685_rotatoria_cdhu.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1446/proposicao-ind-688_reiteracao_rua_12.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1447/proposicao-ind-690_recapeamento.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1455/indicacao_ronaldo_kit_covid.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1463/proposicao-ind-694.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1466/proposicao-ind-700.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1467/proposicao-ind-699.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1472/proposicao-ind-702.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1481/proposicao-ind-706.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1482/proposicao-ind-713.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1483/proposicao-ind-718.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1484/proposicao-ind-715.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1485/proposicao-ind-712.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1486/proposicao-ind-716.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1487/proposicao-ind-711.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1488/proposicao-ind-708.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1489/proposicao-ind-714.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1490/proposicao-ind-709.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1491/proposicao-ind-710.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1492/proposicao-ind-717.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1494/proposicao-ind-721.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1495/proposicao-ind-722_-_parque_ecologico_beto_abacaxi.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1496/proposicao-ind-724_-_calcada.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1497/proposicao-ind-725_-_pracinha.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1498/proposicao-ind-726_reiteracao_da_indicacao_da_praca_cara.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1499/proposicao-ind-727_-_mogi_guacu.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1501/proposicao-ind-730.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1502/proposicao-ind-731.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1503/proposicao-ind-732.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1504/proposicao-ind-733.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1507/proposicao-ind-735.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1515/proposicao-ind-744.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1516/indicao_172.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1525/proposicao-ind-748_1.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1526/proposicao-ind-749.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1530/proposicao-ind-751.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1531/proposicao-ind-752.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1532/proposicao-ind-753.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1267/proposicao-moc-489_cirlene.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1250/proposicao-moc-497.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1251/proposicao-moc-498.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1252/proposicao-moc-499.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1272/proposicao-moc-526_donizete.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1284/proposicao-moc-535.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1288/proposicao-moc-538.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1297/proposicao-moc-549.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1318/proposicao-moc-569.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1335/proposicao-moc-575.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1336/proposicao-moc-574.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1341/proposicao-moc-582_elisabete.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1342/proposicao-moc-583_juliano.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1349/proposicao-moc-594.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1350/proposicao-moc-596_1.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1351/proposicao-moc-574_2.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1352/proposicao-moc-575_1.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1388/proposicao-moc-643.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1389/proposicao-moc-644.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1390/proposicao-moc-645.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1399/proposicao-moc-635.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1413/proposicao-moc-654.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1430/proposicao-moc-672.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1461/proposicao-moc-692.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1462/proposicao-moc-693.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1468/proposicao-moc-698.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1469/proposicao-moc-697_1.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1470/proposicao-moc-696.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1471/manoel_ferreira_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1500/proposicao-moc-740.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1505/proposicao-moc-734.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1509/proposicao-moc-741.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1510/proposicao-moc-742.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1511/proposicao-moc-736.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1521/proposicao-moc-747-1.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1534/proposicao-moc-754.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1275/pdl_0119022020.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1276/pdl_0219022020.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1314/pdl_0320032020.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1329/pdl_0409042020.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1330/pdl_0509042020.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1331/pdl_0609042020.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1360/pdl_0806052020.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1361/pdl_0906052020.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1363/pdl_1008052020.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1518/decreto_11.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1520/decreto_12.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1541/projeto_de_decreto_legislativo_13-2020.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1234/pl_001-2019.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1235/pl_02_000001.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1236/pl_03_000002.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1237/pl_04-2005022020.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1238/pl_05-2005022020.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1239/pl_06-2005022020.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1265/pl_07-2010022020.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1266/pl_08-2010022020.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1277/pl_0919022020.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1278/pl_1019022020.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1279/pl_1121022020.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1300/pl-12-2020.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1301/pl_1306032020.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1302/pl_1406032020.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1313/pl_1520032020.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1319/pl_1630032020.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1320/pl_1730032020.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1321/pl_1803042020_0001.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1322/pl_1903042020.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1324/pl_2007042020.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1328/pl_2109042020.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1348/pl_2227042020.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1362/pl_2308052020.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1383/pl_2422052020.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1384/pl_2522052020.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1385/projeto_de_lei_26.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1386/projeto_de_lei__27_alessandro_e_aline_prorrogacao_processo_seletivo_professores.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1387/projeto_de_lei_28.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1409/pl_2909062020.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1448/pl_3022062020.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1449/pl_3126062020.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1451/pl_3208072020.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1452/pl-33-2020.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1453/pl_34_ldo_completo.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1454/pl_3504082020.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1475/pl_36-2020.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1457/pl_37_ronaldo.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1458/pl_38_07082020.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1459/pl_3907082020.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1460/pl_4007082020.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1464/pl_41.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1465/pl_42.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1474/pl_43-2020.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1493/pl_44-2020.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1506/pl_45.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1514/pl_46.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1517/pl_47-2020.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1519/pl_48.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1522/pl_49_loa_completo.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1523/ppa_completo.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1524/pl_51-2020.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1528/pl_52-2020.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1529/pl_53-2020.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1533/pl_54.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1540/pl_55.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1542/projeto_56-2020.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1323/plc_0103042020.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1274/pr__01-2010022020.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1424/proejto_de_resolucao_02_parte_fixa_integral_dos_subsidios_2_correto.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1425/projeto_resolucao_cria_prazo_relatorios_do_controle_interno.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1315/requerimento_adilson_barroso_gasto_com_pessoal_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1450/requerimento_cei_01-202006072020.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1280/veto_ao_pl_05_21022020.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1298/veto_pl_04-202027022020.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1427/veto_ao_pl_2716062020.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1426/veto_ao_pl_2816062020.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2020/1473/veto_ao_pl_32.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H303"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="179.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="151" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="150.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>