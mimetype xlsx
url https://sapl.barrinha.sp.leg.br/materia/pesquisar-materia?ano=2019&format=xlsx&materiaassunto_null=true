--- v0 (2026-02-03)
+++ v1 (2026-04-26)
@@ -54,4028 +54,4028 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>842</t>
   </si>
   <si>
     <t>2019</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Ivan Botega</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/842/ind_001-2019.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/842/ind_001-2019.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de que seja criado nas áreas bancarias, faixas de estacionamento para pessoas com mais de 60 anos e pessoas com necessidades especiais.</t>
   </si>
   <si>
     <t>843</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/843/ind_002-2019_FuTMae1.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/843/ind_002-2019_FuTMae1.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que providências sejam tomadas pelo Departamento responsável no sentido de viabilizar a medida correta de lombada (tamanho e espessura), sendo estas medidas regulamentadas conforme a Resolução de nº 600/2016 - CONTRAN, 6 a 8 cm de altura e 1,5 de comprimento, cito ainda que tal indicação trata-se pelo bairro CDHU, na rua B X Cinco.</t>
   </si>
   <si>
     <t>844</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/844/ind_003-2019_J95scWv.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/844/ind_003-2019_J95scWv.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de que seja recapeado novamente o local em que a Prefeitura abriu para a manutenção de rede, cito ainda que a referida valeta foi aberta na rua B, nº 100, Bairro CDHU.</t>
   </si>
   <si>
     <t>845</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Anailson do Sindicato</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/845/ind_004-2019.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/845/ind_004-2019.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de realizar limpeza, corte do mato, poda de árvores e manutenção dos postes de iluminação, na praça localizada na Rua Gisele Gamber Picão, no bairro Jardim Raya.</t>
   </si>
   <si>
     <t>846</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Pastor Hélio (Nono)</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/846/ind_005-2019.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/846/ind_005-2019.pdf</t>
   </si>
   <si>
     <t>Se faz cada vez mais necessário a implantação de calçadas adaptadas para cadeirantes e outros, visando a inclusão social mesmo nos mais variados âmbitos. Com o aumento da independência desses munícipes entendemos ser indispensável a implantação das mesmas.</t>
   </si>
   <si>
     <t>847</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/847/ind_006-2019.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/847/ind_006-2019.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da Prefeitura no sentido de retirada de animais das vias públicas em especifico cavalos.</t>
   </si>
   <si>
     <t>848</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/848/ind_007-2019.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/848/ind_007-2019.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da Prefeitura no sentido de Instalação de lixeiras comunitárias nas duas lagoas da cidade e verificar a possibilidade das mesmas na extensão da Avenida Jamil  Said Saleh (dias de feira).</t>
   </si>
   <si>
     <t>849</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Sidnei do Balbo</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/849/ind_008-2019.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/849/ind_008-2019.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da Prefeitura no sentido de fazer uma manutenção da iluminação e limpeza das praças do jardim Vera Lucia I e II.</t>
   </si>
   <si>
     <t>850</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/850/ind_009-2019.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/850/ind_009-2019.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de sugerir que seja realizada a construção de uma LOMBADA na Avenida Julio Marcari, na altura do número 990, visando atender pedido dos moradores da referida Avenida, que alegam o risco constante de acidentes devido ao grande trânsito de veículos em alta velocidade.</t>
   </si>
   <si>
     <t>851</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>Vanderlei Pedreiro</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/851/ind_010-2019.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/851/ind_010-2019.pdf</t>
   </si>
   <si>
     <t>Reitera Indicação nº 96/2018 ao Chefe do Executivo Municipal, solicitando que o setor competente da Prefeitura no sentido de restaurar a iluminação da Praça José Luís da Silva Cara, em frente ao número 220, rua Sete, bairro CDHU.</t>
   </si>
   <si>
     <t>852</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/852/ind_011-2019.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/852/ind_011-2019.pdf</t>
   </si>
   <si>
     <t>Reitera Indicação n° 47/2017 ao Chefe do Executivo Municipal, solicitando que providências sejam tomadas pelo setor competente da prefeitura no sentido de que seja construído duas lombadas na Rua 09, João Bosco Gonçalves de Moura, na altura n° 505 e n° 635, Bairro Belo Horizonte.</t>
   </si>
   <si>
     <t>853</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>Alexandre Carvalho</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/853/ind_012-2019.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/853/ind_012-2019.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da Prefeitura no sentido de realizar o serviço de manutenção de um cano danificado, pavimentação, e limpeza de bueiro ambos localizados no pátio de Ambulância do Posto VI .</t>
   </si>
   <si>
     <t>854</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>Adilson Barroso</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/854/ind_013-2019.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/854/ind_013-2019.pdf</t>
   </si>
   <si>
     <t>INDICA A PREMENTE NECESSIDADE DE READEQUAR O TRÂNSITO DA RUA ALCIDES PRUDÊNCIO NO BAIRRO DO CDHU – CONJUNTO HABITACIONAL ALBERTINA FOSSALUSSA, TRANSFORMANDO-A EM SENTIDO ÚNICO, BEM COMO PROCEDER A SINALIZAÇÃO DE TRÂNSITO DESSA RUA.</t>
   </si>
   <si>
     <t>857</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/857/ind_014-2019_ma7ZDs2.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/857/ind_014-2019_ma7ZDs2.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da Prefeitura no sentido de manutenção em bueiros entupidos e sem_x000D_
 tampa na Rua Maria Augusta Goulart nº 412 (Rua 02) Jardim Belo Horizonte.</t>
   </si>
   <si>
     <t>862</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/862/ind_015-2016.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/862/ind_015-2016.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido da construção de uma lombada na rua 06 do Jardim Belo Horizonte na altura do nº 60.</t>
   </si>
   <si>
     <t>863</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/863/ind_016-2019.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/863/ind_016-2019.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da Prefeitura no sentido de que seja implantado no município um ALBERGUE, lugar onde são recolhidas pessoas que requerem cuidados ou em situação de carência.</t>
   </si>
   <si>
     <t>864</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/864/ind_017-2019.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/864/ind_017-2019.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de que  feito reparos na ESTAÇÃO  DE TRATAMENTO DE ESGOTO DO BAIRRO CDHU 02.(NOVO)</t>
   </si>
   <si>
     <t>865</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/865/ind_018-2019.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/865/ind_018-2019.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve vêm, respeitosamente, na forma regimental e depois de ouvido o E. Plenário desta Casa, INDICAR ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de que sejam colocadas as placas com_x000D_
 os nomes das referidas ruas pelo bairro do CDHU II.</t>
   </si>
   <si>
     <t>866</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/866/ind_019-2019.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/866/ind_019-2019.pdf</t>
   </si>
   <si>
     <t>Proceder reparo de tapa buraco na Rua Maurilio Braga, no bairro Jardim Lisboa.</t>
   </si>
   <si>
     <t>868</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/868/ind_020-2019.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/868/ind_020-2019.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de que se tenha atenção paras as constantes_x000D_
 reclamações feitas pela população devido FALTA DE ÁGUA nos nos bairros jardim colorado e 2 e jardim Califórnia.</t>
   </si>
   <si>
     <t>869</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>Alessandro DVD</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/869/ind_021-2019.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/869/ind_021-2019.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal Srº Mituo Takahasi que estudos sejam realizados pelo setor competente da prefeitura no sentido de solicitar a construção de uma creche para atender moradores dos bairros; Belo Horizonte, Novo Horizonte, Jardim Califórnia I, Jardim Califórnia II, Jardim Colorado I, Jardim Colorado II e CDHU II.</t>
   </si>
   <si>
     <t>870</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/870/ind_022-2019.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/870/ind_022-2019.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de reformar o córrego Jatobá.</t>
   </si>
   <si>
     <t>871</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/871/ind_023-2019.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/871/ind_023-2019.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de restaurar a iluminação em toda extensão da Avenida Costa e Silva.</t>
   </si>
   <si>
     <t>872</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/872/ind_024-2019.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/872/ind_024-2019.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de reformar a Praça Central de Barrinha.</t>
   </si>
   <si>
     <t>873</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/873/ind_025-2019.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/873/ind_025-2019.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve vêm, respeitosamente, na forma regimental e depois de ouvido o E. Plenário desta Casa, INDICAR ao Chefe do Executivo Municipal que providências sejam tomadas pelo órgão competente,  no sentido de que se faça a limpeza e a manutenção das praças entre os bairros Jardim Califórnia e Jardim Colorado.</t>
   </si>
   <si>
     <t>874</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>Junin da Van</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/874/ind_026-2019.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/874/ind_026-2019.pdf</t>
   </si>
   <si>
     <t>Sugere que seja realizado recapeamento na Rua Osvaldo Sagula, localizada no bairro Jardim Paulista.</t>
   </si>
   <si>
     <t>875</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/875/ind_027-2019.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/875/ind_027-2019.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de reformar a Praça do bairro Jardim José Bombonato de Barrinha.</t>
   </si>
   <si>
     <t>877</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/877/ind_028-2019.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/877/ind_028-2019.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de que seja feita implantação de LOMBADAS na rua Vanderlei Bombonato na altura dos números 353, 473 e 516 CDHU2 (NOVO).</t>
   </si>
   <si>
     <t>878</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/878/ind_029-2019.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/878/ind_029-2019.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de que seja feita regularmente FISCALIZAÇÃO DA VIGILÂNCIA SANITÁRIA (VISA) nos supermercados da cidade.</t>
   </si>
   <si>
     <t>879</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/879/ind_030-2019.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/879/ind_030-2019.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de que um BUEIRO seja adicionado a rede que faz o escoamento das águas das chuvas na Rua Vergílio Merli na altura do número 283.</t>
   </si>
   <si>
     <t>880</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/880/ind_031-2019.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/880/ind_031-2019.pdf</t>
   </si>
   <si>
     <t>Sugere que seja realizado recapeamento na Avenida Américo Dezorzi, a partir do cruzamento da Rua dos Andradas até o final da Avenida.</t>
   </si>
   <si>
     <t>881</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/881/ind_032-2019.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/881/ind_032-2019.pdf</t>
   </si>
   <si>
     <t>Sugere que seja realizado a revitalização da Quadra da Escola Luiz Marcari, mantendo o padrão que vem sendo utilizado nas reformas das últimas quadras. Exemplos: Prado, Duarte, Armínio, Darvy e Elza, que são padrão na nossa região.</t>
   </si>
   <si>
     <t>882</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/882/ind_033-2019.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/882/ind_033-2019.pdf</t>
   </si>
   <si>
     <t>Sugere que seja realizado a revitalização da Praça Pública “Inocêncio Pereira da Silva” localizada entre a Avenida Costa e Silva e Rua Antônio Arábia, no bairro Vila Recreio.</t>
   </si>
   <si>
     <t>892</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>Aline Assistente Social</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que providências sejam tomadas pelo Departamento responsável no sentido de viabilizar a colocação de Placas com o nome das referidas ruas pertencentes ao conjunto habitacional “Florentino Binhardi”.</t>
   </si>
   <si>
     <t>884</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/884/ind_035-2019.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/884/ind_035-2019.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de implantar rampa de acesso frente ao prédio da saúde Mental.</t>
   </si>
   <si>
     <t>885</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/885/ind_036-2019.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/885/ind_036-2019.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de adquirir a aquisição de Equipamentos de Proteção Individual EPI's, para os profissionais que atuam na limpeza pública do nosso município.</t>
   </si>
   <si>
     <t>888</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de tapa buraco.</t>
   </si>
   <si>
     <t>889</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/889/ind_038-2019.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/889/ind_038-2019.pdf</t>
   </si>
   <si>
     <t>891</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/891/proposicao-ind-185.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/891/proposicao-ind-185.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que providências sejam tomadas no sentido de viabilizar a aquisição de um veiculo para o “Programa em Casa”.</t>
   </si>
   <si>
     <t>897</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/897/ind_040-2019.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/897/ind_040-2019.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor de obras e manutenção da Prefeitura no sentido de que seja recolocado ( consertado ) o assento com cobertura para passageiros do ponto de ônibus localizado na Avenida Costa e Silva, na altura do número 830, bairro Vila Recreio.</t>
   </si>
   <si>
     <t>900</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/900/ind_041-2019.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/900/ind_041-2019.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de Construções de 2 bueiros na rua Paulo D`Aparecida Lisboa na altura do numero 425 no bairro Jardim Novo Horizonte.</t>
   </si>
   <si>
     <t>901</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/901/ind_042-2019.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/901/ind_042-2019.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de que seja feita a poda de árvores na rua Paulo D`Aparecida Lisboa na altura do numero 425 no bairro Jardim Novo Horizonte.</t>
   </si>
   <si>
     <t>902</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/902/ind_043-2019.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/902/ind_043-2019.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que providências sejam tomadas pelo setor competente da Prefeitura no sentido de que efetue emplacamentos, pintura e demarcação do solo, para estacionamento de motos na área central do nosso Município.</t>
   </si>
   <si>
     <t>903</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/903/ind_044-2019.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/903/ind_044-2019.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que providências sejam tomadas pelo setor competente da Prefeitura no sentido de que seja realizado o recapeamento nas quadras críticas na extensão da Rua Duque de Caxias, no bairro Vila Recreio.</t>
   </si>
   <si>
     <t>904</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/904/ind_045-2019.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/904/ind_045-2019.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de construir um muro em torno da bomba de água na rua Paulo D`Aparecida Lisboa na altura do numero 425 no bairro Jardim Novo Horizonte.</t>
   </si>
   <si>
     <t>905</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/905/ind_046-2019.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/905/ind_046-2019.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de recapeamento.</t>
   </si>
   <si>
     <t>906</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/906/ind_047-2019.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/906/ind_047-2019.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal, auscultado o Insigne Plenário, a possibilidade de que sejam instaladas Barracas de Alimentação, SIMILAR as de Sertãozinho, sugerindo como locais; a Praça do Jardim Lisboa, ou Praça da Quadra 'Dié' no CDHU, todas as quarta-feiras, das 17:00 às 22:00hrs.</t>
   </si>
   <si>
     <t>907</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/907/ind_048-2019.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/907/ind_048-2019.pdf</t>
   </si>
   <si>
     <t>908</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/908/ind_049-2019.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/908/ind_049-2019.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de manutenção de iluminação de toda praça e a colocação de mais dois postes..Praça Jardim Raya.</t>
   </si>
   <si>
     <t>909</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/909/ind_050-2019.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/909/ind_050-2019.pdf</t>
   </si>
   <si>
     <t>910</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/910/ind_051-2019.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/910/ind_051-2019.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve vêm, respeitosamente, na forma regimental e depois de ouvido o E. Plenário desta Casa, INDICAR ao Chefe do Executivo Municipal que seja realizado pelo setor competente para que se faça a limpeza e manutenção do Córrego Jatubá, em toda sua extensão da Avenida Julio Marcari.</t>
   </si>
   <si>
     <t>911</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/911/ind_052-2019.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/911/ind_052-2019.pdf</t>
   </si>
   <si>
     <t>Solicitar a aquisição de uniformes para os motoristas de ônibus do nosso município.</t>
   </si>
   <si>
     <t>912</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/912/ind_053-2019.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/912/ind_053-2019.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de solicitar a aquisição de uniformes para os motoristas da área da saúde do nosso município.</t>
   </si>
   <si>
     <t>914</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/914/ind_054-2019.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/914/ind_054-2019.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de reservar e sinalizar uma vaga de estacionamento para cadeirantes.</t>
   </si>
   <si>
     <t>916</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/916/ind_055-2019.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/916/ind_055-2019.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de colocação de GRADES NO ACESSO DAS DIRETORIAS DAS ESCOLAS E CRECHES com travas elétricas com manuseio somente pelos funcionários e GUARDAS DEVIDAMENTE CAPACITADOS em atendimento a populares nos portões de entradas de alunos e populares.</t>
   </si>
   <si>
     <t>917</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/917/ind_056-2019.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/917/ind_056-2019.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de Fiscalização em terrenos baldios para averiguações de descartes de latas velhas de tintas e outros recipientes que acumulem água.</t>
   </si>
   <si>
     <t>918</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/918/ind_057-2019.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/918/ind_057-2019.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de colocação de GRADES NAS JANELAS LATERAIS DA ESCOLA ARMÍNIO GIRALDI ao lado do ANFITEATRO.</t>
   </si>
   <si>
     <t>920</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/920/ind_058-2019.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/920/ind_058-2019.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de solicitar carrinhos de limpeza Urbana (tipo Gari).</t>
   </si>
   <si>
     <t>921</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/921/ind_059-2019.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/921/ind_059-2019.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de solicitar lixeiras para a praça do Jardim Raia.</t>
   </si>
   <si>
     <t>922</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/922/ind_060-2019.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/922/ind_060-2019.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de solicitar uma quantidade maior de peixes para o pesque grátis da ''Semana Santa''.</t>
   </si>
   <si>
     <t>923</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/923/ind_061-2019.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/923/ind_061-2019.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de solicitar uma instalação de coletores de chorume nos caminhões de lixo.</t>
   </si>
   <si>
     <t>924</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/924/ind_062-2019.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/924/ind_062-2019.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de solicitar brinquedos para a Praça do Jardim Raia.</t>
   </si>
   <si>
     <t>925</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/925/ind_063-2019.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/925/ind_063-2019.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de  criação de uma parceria que faça o RECOLHIMENTO e RESTAURAÇÃO de moveis usados que são descartados em terrenos baldios.</t>
   </si>
   <si>
     <t>926</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/926/ind_064-2019.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/926/ind_064-2019.pdf</t>
   </si>
   <si>
     <t>INDICA A PREMENTE NECESSIDADE DE CONTRUÇÃO DE UMA LOMBADA NA RUA GONÇALVES DIAS, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>927</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/927/ind_065-2019.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/927/ind_065-2019.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de viabilizar a reforma da quadra de esportes da Escola Municipal de Ensino Infantil e Fundamental, Ibraim Saleh Emeb.</t>
   </si>
   <si>
     <t>928</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/928/ind_066-2019.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/928/ind_066-2019.pdf</t>
   </si>
   <si>
     <t>929</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/929/ind_067-2019.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/929/ind_067-2019.pdf</t>
   </si>
   <si>
     <t>930</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/930/ind_068-2019.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/930/ind_068-2019.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que providências sejam tomadas pelo setor competente da Prefeitura no sentido de que seja realizada a restauração da iluminação da Praça da Bíblia, localizada no bairro Vila Recreio</t>
   </si>
   <si>
     <t>931</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/931/ind_069-2019.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/931/ind_069-2019.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que providências sejam tomadas pelo setor competente da Prefeitura no sentido de que seja realizada a pintura em todo o entorno da calçada do Parque Ecológico Municipal, e promova implantação de Quiosques para vendas de produtos para reidratação; Tais como; isotônico, água de côco e água.</t>
   </si>
   <si>
     <t>932</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/932/ind_070-2019_8KvZ3ex.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/932/ind_070-2019_8KvZ3ex.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de Fazer limpeza no sentido de conservar as praças, e canteiros  centrais das avenidas do município.</t>
   </si>
   <si>
     <t>934</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/934/ind_071-2019.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/934/ind_071-2019.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de implantação de uma pista de atletismo.</t>
   </si>
   <si>
     <t>935</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/935/ind_072-2019.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/935/ind_072-2019.pdf</t>
   </si>
   <si>
     <t>Reitera Indicação nº 24/2017 ao Chefe do Executivo Municipal, solicitando que o setor competente da prefeitura no sentido de instalação de iluminação na área "FRENTE PARA RIO MOGI GUAÇU".</t>
   </si>
   <si>
     <t>940</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/940/ind_073-2019.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/940/ind_073-2019.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de solicitar faixas de sinalização de trânsito nas ruas ao redor da EMEF Dr.Paulo da Silva Prado.</t>
   </si>
   <si>
     <t>941</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/941/ind_074-2019.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/941/ind_074-2019.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de solicitar faixas e placas de sinalização de trânsito nas ruas do Jardim Raia.</t>
   </si>
   <si>
     <t>942</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/942/ind_075-2019.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/942/ind_075-2019.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de solicitar a instalação de internet WiFi gratuita na praça central de Barrinha.</t>
   </si>
   <si>
     <t>943</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/943/ind_076-2019.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/943/ind_076-2019.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de fiscalizar qualidade de serviços prestados pelos profissionais da EMPRESA SERVIÇOS MÉDICOS S/S LTDA que atualmente é responsável pelos médicos que realizam as consultas no pronto atendimento da nossa cidade.</t>
   </si>
   <si>
     <t>944</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/944/ind_077-2019_W038JFN.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/944/ind_077-2019_W038JFN.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de solicitar a instalação de um bicicletário próximo a Rotatória.</t>
   </si>
   <si>
     <t>945</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/945/ind_078-2019_sxj2WDT.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/945/ind_078-2019_sxj2WDT.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de solicitar iluminação na Rua FELIPE DAHER nº1 bairro Parque Mogi.</t>
   </si>
   <si>
     <t>946</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/946/ind_079-2019_MoZ1JbV.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/946/ind_079-2019_MoZ1JbV.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de Concessão da área situada na Rua Machado de Assis na altura do número 420 ao lado da Escola Luiz Marcari Jardim Paulista, para que a empresa viação São Bento possa utilizar como garagem para os ônibus que realizam o serviço de transporte intermunicipal para população de Barrinha.</t>
   </si>
   <si>
     <t>947</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/947/ind_080-2019_QAJEIzv.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/947/ind_080-2019_QAJEIzv.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve vêm, respeitosamente, na forma regimental e depois de ouvido o E. Plenário desta Casa, INDICAR ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de que seja pela pista de SKATE, situada na Avenida Costa e Silva, próximo ao salão da terceira idade, implantadas lixeiras e a reforma de algumas rampas de skates que la se encontram danificadas pelo tempo e uso dos desportistas desta modalidade radical.</t>
   </si>
   <si>
     <t>948</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/948/ind_081-2019.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/948/ind_081-2019.pdf</t>
   </si>
   <si>
     <t>INDICA ao Sr. Prefeito Municipal, a premente necessidade de proceder a REVITALIZAÇÃO DA PRAÇA PÚBLICA no Jardim Raya; Limpeza, iluminação, entre outros.</t>
   </si>
   <si>
     <t>949</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/949/ind_082-2019.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/949/ind_082-2019.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de proceder reparo de tapa buraco.</t>
   </si>
   <si>
     <t>953</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/953/ind_083-2019.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/953/ind_083-2019.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido  de flexibilizar a jornada de trabalho dos servidores lotados no controle de vetores.</t>
   </si>
   <si>
     <t>954</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/954/ind_084-2019.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/954/ind_084-2019.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de Mudança do último ponto de ônibus da Avenida Costa e Silva, em frente ao auto Posto Bombonato para alguns metros acima, em frente à Estação de Energia e Eletricidade para garantir a segurança e atender normas legais.</t>
   </si>
   <si>
     <t>956</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/956/ind_085-2019.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/956/ind_085-2019.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de solicitar a reforma dos bueiros na rua Jazon Cayres no bairro Jardim Raia.</t>
   </si>
   <si>
     <t>957</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/957/ind_086-2019.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/957/ind_086-2019.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de Mudança da entrada do CEMEI, que fica na avenida Costa e Silva parar rua Antônio Cabrera.</t>
   </si>
   <si>
     <t>961</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/961/ind_087-2019.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/961/ind_087-2019.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de promover a sinalização adequada para garantir melhor acessibilidade nas residências dos portadores de necessidades especiais.</t>
   </si>
   <si>
     <t>966</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/966/ind_089-2019.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/966/ind_089-2019.pdf</t>
   </si>
   <si>
     <t>INDICA A PREMENTE NECESSIDADE DE REATIVAR OS BANHEIROS PÚBLICOS LOCALIZADOS NO TERMINAL RODOVIÁRIO MANOEL CALIL, CENTRO.</t>
   </si>
   <si>
     <t>968</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/968/ind_090.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/968/ind_090.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de RESTAURAR A ILUMINAÇÃO DA PRAÇA MATRIZ NOS PONTOS ONDE SE ENCONTRAM DANIFICADAS.</t>
   </si>
   <si>
     <t>969</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/969/ind_091.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/969/ind_091.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de Ligar a Rua 06(João Antônio Alves Barroso) no Bairro Belo Horizonte com a Rua Shirley Cândida Rodrigues na Nova CDHU(02)</t>
   </si>
   <si>
     <t>971</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/971/ind_092.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/971/ind_092.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de construir uma creche para atender moradores do nosso município.</t>
   </si>
   <si>
     <t>972</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/972/ind_093.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/972/ind_093.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de solicitar a instalação de 4 refletores na Lagoa do Jardim José Bombonato.</t>
   </si>
   <si>
     <t>973</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/973/ind_094.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/973/ind_094.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de solicitar a manutenção dos refletores e lâmpadas na Praça dos Trabalhadores.</t>
   </si>
   <si>
     <t>974</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/974/ind_095.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/974/ind_095.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de solicitar a limpeza da Praça dos Trabalhadores.</t>
   </si>
   <si>
     <t>975</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/975/ind_096.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/975/ind_096.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de solicitar a sinalização em torno da Praça dos Trabalhadores.</t>
   </si>
   <si>
     <t>976</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/976/ind_097.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/976/ind_097.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de solicitar a limpeza da sarjeta na rua Zelindo Zaninelli n°24 no Bairro Vila Recreio.</t>
   </si>
   <si>
     <t>978</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/978/ind_098.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/978/ind_098.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de instalar um bebedouro de água refrigerada na rodoviária.</t>
   </si>
   <si>
     <t>979</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/979/ind_099.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/979/ind_099.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de solicitar a limpeza ao redor do ginásio de esportes (Área de Lazer).</t>
   </si>
   <si>
     <t>980</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/980/ind_100.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/980/ind_100.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de que se faça manutenção (limpeza de guia) pela Rua Maria Valdete Lopes Macedo X Rua Andreia Guimarães Cavalcanti, pelo bairro Jardim Colorado.</t>
   </si>
   <si>
     <t>981</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/981/ind_101.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/981/ind_101.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de fazer uma instalação de iluminação a partir da Estrada Municipal Willy Murcha, KM1 S/N, Zona rural.</t>
   </si>
   <si>
     <t>982</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/982/ind_102.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/982/ind_102.pdf</t>
   </si>
   <si>
     <t>INDICA ao Sr. Prefeito Municipal, auscultado o Insigne Plenário, a possibilidade de que seja implantado no município o “Kit Lanche” aos pacientes transportados para o tratamento de HEMODIÁLISE em outros municípios.</t>
   </si>
   <si>
     <t>984</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/984/ind_103.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/984/ind_103.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de manutenção na Escola Municipal de Educação Infantil (EMEI), Primo Geraldelli.</t>
   </si>
   <si>
     <t>985</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/985/ind_104.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/985/ind_104.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de fazer uma manutenção da iluminação e da praça da Avenida Costa e Silva com a travessa Felipe Daher.</t>
   </si>
   <si>
     <t>986</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/986/ind_105-2019.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/986/ind_105-2019.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de disponibilizar um carro que contenha caçamba para que seja feita a adaptação de bombas de veneno, "antigo fumacê" para percorrer nas ruas de nossa cidade, contra o combate do Aedes Aegypti.</t>
   </si>
   <si>
     <t>987</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/987/ind_106-2019.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/987/ind_106-2019.pdf</t>
   </si>
   <si>
     <t>993</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/993/ind_107-2019.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/993/ind_107-2019.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de Solicitar iluminação na Praça do bairro Jardim Vera Lucia.</t>
   </si>
   <si>
     <t>994</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/994/ind_108-2019.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/994/ind_108-2019.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de Solicitar um caminhão coletor de lixo para o município de Barrinha.</t>
   </si>
   <si>
     <t>995</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/995/ind_109-2019.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/995/ind_109-2019.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de Solicitar a implantação de uma lombada no bairro Jardim Paulista na Rua Carlos Bombonato em frente a casa n°10 de esquina com a Av. Júlio Marcari.</t>
   </si>
   <si>
     <t>997</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/997/ind_110-2019.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/997/ind_110-2019.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de que os haja possibilidade de ter uma funcionaria as 05:00hrs da manhã nas creches (entrada) bem como no fechamento para 19:00hrs (saída).</t>
   </si>
   <si>
     <t>998</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/998/ind_111-2019.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/998/ind_111-2019.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de Para regulamentar o uso de Cavaletes, Cones e Fita Zebrada, para interdição das vias (ruas) onde ficam as escolas Infantis e de ensino fundamental, nos horários de entrada e saída dos alunos em ambos períodos.</t>
   </si>
   <si>
     <t>999</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/999/ind_112-2019.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/999/ind_112-2019.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de implantar placas de ferro com o nome das correspondentes ruas localizado no Conjunto Habitacional Roberto de Sousa, como nos demais bairros da cidade.</t>
   </si>
   <si>
     <t>1001</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1001/ind_113-2019.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1001/ind_113-2019.pdf</t>
   </si>
   <si>
     <t>INDICA A PREMENTE NECESSIDADE DE ILUMINAÇÃO EM ROTATÓRIA QUE MENCIONA.</t>
   </si>
   <si>
     <t>1002</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1002/ind_114-2019.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1002/ind_114-2019.pdf</t>
   </si>
   <si>
     <t>INDICA A PREMENTE NECESSIDADE DE LIMPEZA EM TODA EXTENSÃO DO CÓRREGO JATOBÁ.</t>
   </si>
   <si>
     <t>1007</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1007/ind_115-2019.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1007/ind_115-2019.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO A TOMADA DE PROVIDÊNCIAS QUANTO A MANUTENÇÃO NA PRAÇA, ILUMINAÇÃO PÚBLICA E RUAS DO BAIRRO JARDIM NOVO HORIZONTE</t>
   </si>
   <si>
     <t>1008</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1008/ind_116-2019.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1008/ind_116-2019.pdf</t>
   </si>
   <si>
     <t>INDICA A CONSTRUÇÃO DE PASSEIO NO BAIRRO NOVA BARRINHA E OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1009</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1009/ind_117-2019.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1009/ind_117-2019.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de solicitar portas, a manutenção nos vidros das janelas e placas de sinalizações para os banheiros (feminino e masculino) para a Rodoviaria da cidade.</t>
   </si>
   <si>
     <t>1010</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1010/ind_118-2019.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1010/ind_118-2019.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de solicitar a manutenção da pintura do muro e do alambrado ao redor da cozinha piloto.</t>
   </si>
   <si>
     <t>1011</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1011/ind_119-2019.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1011/ind_119-2019.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de proceder com urgência a colocação de lâmpadas nos postes de iluminação da Praça "Said Abdou Saleh", situada na rua Maurílio Braga e rua D, no bairro Jardim Lisboa.</t>
   </si>
   <si>
     <t>1012</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1012/ind_120-2019.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1012/ind_120-2019.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de solicitar a reparação de um buraco na Avenida Mituo Takahasi esquina com a rua Maria F. Rodrigues.</t>
   </si>
   <si>
     <t>1013</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1013/ind_121-2019.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1013/ind_121-2019.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de analise para possíveis contratações de médicos pediatras e ginecologistas.</t>
   </si>
   <si>
     <t>1014</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1014/ind_122-2019.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1014/ind_122-2019.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de tornar a rua Vanderlei Bombonato no Bairro Nova CDHU em mão única.</t>
   </si>
   <si>
     <t>1015</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1015/ind_123-2019.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1015/ind_123-2019.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve vêm, respeitosamente, na forma regimental e depois de ouvido o E. Plenário desta Casa, INDICAR ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de viabilizar a medida correta de lombada ( tamanho e espessura), sendo estas medidas regulamentadas conforme a Resolução de nº 600/2016 - CONTRAN, 6 a 8 cm de altura e 1,5 de comprimento, cito ainda que tal indicação trata-se pela Rua Dr. Sergio Rosseti nº 89</t>
   </si>
   <si>
     <t>1016</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1016/ind_124-2019.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1016/ind_124-2019.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de De realizar o Serviço de tapa buraco na Avenida Mituo Takahashi na altura do número 1114.</t>
   </si>
   <si>
     <t>1017</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1017/ind_125-2019.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1017/ind_125-2019.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de Instalar a iluminação na frente do ginásio de esportes (Área de Lazer).</t>
   </si>
   <si>
     <t>1038</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1038/ind_126-2019.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1038/ind_126-2019.pdf</t>
   </si>
   <si>
     <t>INDICA ao Sr. Prefeito Municipal, a premente necessidade de proceder a MANUTENÇÃO E RESTAURAÇÃO da Iluminação Pública na Avenida Costa e Siva, no trecho de 'mão dupla', da rotatória de acesso a Av Américo Dezorzi até a entrada da cidade, saída para Sertãozinho.</t>
   </si>
   <si>
     <t>1019</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1019/ind_127-2019_ObQ9OwX.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1019/ind_127-2019_ObQ9OwX.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de Reparo ena caixa d’água no final da Av. Américo Dezorgi ( ao lado da Madeireira, onde há uma horta.)</t>
   </si>
   <si>
     <t>1020</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1020/ind_128-2019.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1020/ind_128-2019.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de fazer uma limpeza e roçagem na Rua Geraldo Constantino, Vila São José , número 100 ao número 688.</t>
   </si>
   <si>
     <t>1021</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
     <t>Ivan Botega, Adilson Barroso, Anailson do Sindicato, Dito da Casa do Caminho, Pastor Hélio (Nono), Sidnei do Balbo</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1021/ind_129-2019.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1021/ind_129-2019.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que a "Feira de Domingo" seja realocada da Avenida Jamil Said Saleh para as adjacências da " Área de Lazer".</t>
   </si>
   <si>
     <t>1022</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1022/ind_130-2019.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1022/ind_130-2019.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de solicitar a restauração dos Bueiros no bairro Jardim Raia.</t>
   </si>
   <si>
     <t>1023</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1023/proposicao-ind-341.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1023/proposicao-ind-341.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor_x000D_
 competente da prefeitura no sentido de De que se faça uma averiguação no auxílio de_x000D_
 alimentação dos funcionários municipais (inspetor de alunos).</t>
   </si>
   <si>
     <t>1024</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1024/proposicao-ind-342.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1024/proposicao-ind-342.pdf</t>
   </si>
   <si>
     <t>1030</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1030/ind_133-2019.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1030/ind_133-2019.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de De estabelecer locais em pontos estratégicos da cidade como área de ponto de táxi e tuk-tuk para melhor atender os usuários e servidores deste serviço.</t>
   </si>
   <si>
     <t>1031</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1031/ind_134-2019.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1031/ind_134-2019.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de De que haja um projeto de lei que “Conceda subsidio de até 50% no preço da passagem de transporte de pessoas de baixa renda, com contrato de trabalho em cidades fora de Barrinha, num raio de até 80(oitenta) quilômetros de distância. ”</t>
   </si>
   <si>
     <t>1032</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1032/ind_135-2019.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1032/ind_135-2019.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de Que haja um auxílio para o transporte de servidores municipais que residem em outras cidades, quando essa locomoção for para fins relacionados ao trabalho prestado ao município.</t>
   </si>
   <si>
     <t>1041</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1041/ind_136-2019.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1041/ind_136-2019.pdf</t>
   </si>
   <si>
     <t>1035</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1035/ind_137-2019.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1035/ind_137-2019.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de Realizar pulverizações com o inseticida malathion, usado no Brasil contra o mosquito da dengue.</t>
   </si>
   <si>
     <t>1036</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1036/ind_138-2019.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1036/ind_138-2019.pdf</t>
   </si>
   <si>
     <t>Reitera Indicação 43/2019  ao Chefe do Executivo Municipal, solicitando que imediatas providências sejam tomadas pelo setor competente da Prefeitura no sentido de que efetue emplacamentos, pintura e demarcação do solo, para estacionamento de motos na área central do nosso Município.</t>
   </si>
   <si>
     <t>1043</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1043/proposicao-ind-354.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1043/proposicao-ind-354.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor_x000D_
 competente da prefeitura no sentido de solicitar a restauração dos Bueiros na Av._x000D_
 Castelo Branco proximo ao Ginasio de esportes.</t>
   </si>
   <si>
     <t>1063</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1063/ind_140-2019.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1063/ind_140-2019.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de Instalar uma Iluminação no viaduto sentido a Pradópolis.</t>
   </si>
   <si>
     <t>1064</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1064/ind_141-2019.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1064/ind_141-2019.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de  possibilitar aos moradores que possuem passe de saúde para Ribeirão Preto e que residem nos bairros Novo Horizonte, Belo Horizonte , Jardim California 1 e 2 e Jardim Colorado 1 e 2 seja disponibilizado sua retirada no Posto 6</t>
   </si>
   <si>
     <t>1065</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1065/ind_142-2019.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1065/ind_142-2019.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido que possa instituir uma escola ou curso de libras (Língua Brasileira de Sinais).</t>
   </si>
   <si>
     <t>1067</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1067/ind_143-2019.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1067/ind_143-2019.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido da retirada de uma árvore na rua Paulo D' Aparecida Lisboa "Rua 4" no bairro Belo Horizonte , na altura do número 515, junto a estação de tratamento.</t>
   </si>
   <si>
     <t>1068</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1068/ind_144-2019.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1068/ind_144-2019.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de fazer uma manutenção e reparo no  sistema de Esgoto  no  trecho situado à Avenida Toshiro Takahashi, entre o número 430 ao 670 .</t>
   </si>
   <si>
     <t>1069</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1069/ind_145-2019.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1069/ind_145-2019.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de que seja consertado um vazamento de água na esquina da Rua Francisco Carlos Almeida X Rua Santos Dumont.</t>
   </si>
   <si>
     <t>1073</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1073/ind_146-2019.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1073/ind_146-2019.pdf</t>
   </si>
   <si>
     <t>INDICA ao Sr. Prefeito Municipal, a premente necessidade de proceder  o calçamento para pedestre na lateral da Avenida Castelo Branco com a Rua dos Andradas, parcial do Ginásio de Esportes.</t>
   </si>
   <si>
     <t>1077</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1077/ind_147-2019.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1077/ind_147-2019.pdf</t>
   </si>
   <si>
     <t>INDICA ao Sr. Prefeito Municipal, que realize estudos no sentido de implantar uma Creche Municipal no pátio (terreno) ao lado da quadra da Escola Elza Pavan no Jardim Califórnia.</t>
   </si>
   <si>
     <t>1085</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1085/ind_148-2019.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1085/ind_148-2019.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de Para reparação em via pública, sem caída para escoamento de água.</t>
   </si>
   <si>
     <t>1086</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1086/ind_149-2019.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1086/ind_149-2019.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de Restaurar a Iluminação na extensão da avenida Américo Dezorgi.</t>
   </si>
   <si>
     <t>1087</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1087/ind_150-2019.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1087/ind_150-2019.pdf</t>
   </si>
   <si>
     <t>Reitera Indicação nº 6/2018 ao Chefe do Executivo Municipal, solicitando que o setor competente da prefeitura viabilizar a reforma do Ginásio de Esportes Jamil Calil, mais conhecida como área de lazer.</t>
   </si>
   <si>
     <t>1088</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1088/ind_151-2019.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1088/ind_151-2019.pdf</t>
   </si>
   <si>
     <t>Reitera Indicação nº 096/2018 ao Chefe do Executivo Municipal, solicitando que o setor competente da prefeitura no sentido de restaurar a iluminação da Praça José Luís da Silva Cara.</t>
   </si>
   <si>
     <t>1089</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1089/ind_152-2018.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1089/ind_152-2018.pdf</t>
   </si>
   <si>
     <t>Reitera Indicação apresentada em Sessão Ordinária realizada em 10/06/2019.</t>
   </si>
   <si>
     <t>1091</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1091/ind_153-2019.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1091/ind_153-2019.pdf</t>
   </si>
   <si>
     <t>1092</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1092/ind_154-2019.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1092/ind_154-2019.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de que se faça a poda das plantas que estão na lateral da calçada localizada na Avenida Gumercindo Veludo ao lado do Velório Municipal e Prefeitura Municipal.</t>
   </si>
   <si>
     <t>1094</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1094/ind_155-2019.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1094/ind_155-2019.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de proceder reparos de tapa buraco.</t>
   </si>
   <si>
     <t>1095</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1095/ind_156-2019.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1095/ind_156-2019.pdf</t>
   </si>
   <si>
     <t>Reitera Indicação nº 119/2019 ao Chefe do Executivo Municipal, solicitando que o setor competente da prefeitura no sentido de proceder com urgência a colocação de lâmpadas nos postes de iluminação da Praça "Said Abdou Saleh", situada na Rua Maurílio Braga e Rua D, no bairro Jardim Lisboa.</t>
   </si>
   <si>
     <t>1096</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1096/ind_157-2019.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1096/ind_157-2019.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de que se faça um depressão da água que desce na guia no cruzamento da Rua Nestor Martins Filho com a Avenida Castelo Branco.</t>
   </si>
   <si>
     <t>1097</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1097/ind_158-2019.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1097/ind_158-2019.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de que se coloque placas de orientação para que munícipes não joguem lixo no  ﬁnal da Avenida Castelo Branco e da Maria de Souza Gomes, além de todas áreas verdes.</t>
   </si>
   <si>
     <t>1100</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1100/ind_159-2019.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1100/ind_159-2019.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de viabilizar a colocação de redutor de velocidade (lombada).</t>
   </si>
   <si>
     <t>1101</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1101/ind_160-2019.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1101/ind_160-2019.pdf</t>
   </si>
   <si>
     <t>1103</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1103/ind_161-2019_714T6DT.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1103/ind_161-2019_714T6DT.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de fazer uma manutenção Asfáltica (Recape) na Avenida Antônio Carlos Lisboa</t>
   </si>
   <si>
     <t>1104</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1104/ind_162-2019.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1104/ind_162-2019.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de que sane o problema de vazamento de água pela Rua Machado de Assis X Rua João Manoel de Lima, próximo a caixa de água da Prefeitura Municipal.</t>
   </si>
   <si>
     <t>1109</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1109/ind_163-2019.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1109/ind_163-2019.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de que se faça uma manutenção e reforma no Banheiro do terminal Rodoviário .</t>
   </si>
   <si>
     <t>1148</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1148/ind_164-2019.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1148/ind_164-2019.pdf</t>
   </si>
   <si>
     <t>Reitera Indicação ao Chefe do Executivo Municipal, solicitando que o setor competente da prefeitura a ligar a Rua 06(João Antônio Alves Barroso) no Bairro Belo Horizonte com a Rua Shirley Cândida Rodrigues na Nova CDHU(02)</t>
   </si>
   <si>
     <t>1152</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1152/ind_165-2019.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1152/ind_165-2019.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de que Um projeto de Lei seja criado para atendimento de pacientes usuários do SUS que necessitam de HIDROTERAPIA.</t>
   </si>
   <si>
     <t>1154</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1154/ind_166-2019.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1154/ind_166-2019.pdf</t>
   </si>
   <si>
     <t>Reitera Indicação ao Chefe do Executivo Municipal, solicitando que o setor competente da prefeitura que estudos sejam realizados pelo setor_x000D_
 competente da prefeitura no sentido de Implantação de calçadas e vias de acesso para cadeirantes e outros no cemitério Municipal da cidade.</t>
   </si>
   <si>
     <t>1156</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1156/ind_167-2019.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1156/ind_167-2019.pdf</t>
   </si>
   <si>
     <t>Reitera Indicação ao Chefe do Executivo Municipal, solicitando que o setor competente da prefeitura no sentido de Ligar a Rua 06(João Antônio Alves Barroso) no Bairro Belo Horizonte com a Rua Shirley Cândida Rodrigues na Nova CDHU(02)</t>
   </si>
   <si>
     <t>1158</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1158/ind_168-2019.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1158/ind_168-2019.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de solicitar a limpeza do Córrego na Av.Júlio Marcari.</t>
   </si>
   <si>
     <t>1159</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1159/ind_169-2019.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1159/ind_169-2019.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de seja refeito a iluminação da via pública ( canteiro ) entre a Rua Felipe Daher e a pista lateral em toda sua extensão.</t>
   </si>
   <si>
     <t>1160</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1160/ind_170-2019.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1160/ind_170-2019.pdf</t>
   </si>
   <si>
     <t>Reitera Indicação ao Chefe do Executivo Municipal, solicitando que o setor competente da prefeitura de De que se faça uma averiguação no auxílio de_x000D_
 alimentação dos funcionários municipais (inspetor de alunos).</t>
   </si>
   <si>
     <t>1161</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1161/ind_171-2019_RxhVnGg.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1161/ind_171-2019_RxhVnGg.pdf</t>
   </si>
   <si>
     <t>INDICA AO CHEFE DO EXECUTIVO MUNICIPAL QUE ESTUDOS SEJAM REALIZADOS PELO SETOR COMPETENTE DA PREFEITURA NO SENTIDO DE PROCEDER LIMPEZA E MANUTENÇÃO NO CEMITÉRIO MUNICIPAL.</t>
   </si>
   <si>
     <t>1162</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1162/ind_172-2019_M628sn9.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1162/ind_172-2019_M628sn9.pdf</t>
   </si>
   <si>
     <t>INDICA AO CHEFE DO EXECUTIVO MUNICIPAL QUE ESTUDOS SEJAM REALIZADOS PELO SETOR COMPETENTE DA PREFEITURA NO SENTIDO DE SOLICITAR PODA DOS COQUEIROS NO CÓRREGO DA AV. JÚLIO MARCARI</t>
   </si>
   <si>
     <t>1163</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1163/ind_173-2019_JwQT3KJ.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1163/ind_173-2019_JwQT3KJ.pdf</t>
   </si>
   <si>
     <t>INDICA AO CHEFE DO EXECUTIVO MUNICIPAL QUE ESTUDOS SEJAM REALIZADOS PELO SETOR COMPETENTE DA PREFEITURA NO SENTIDO DE SOLICITAR O RECAPEAMENTO DE UM BURACO NA AV. JÚLIO MARCARI DE ESQUINA COM A OSWALDO SAGULA.</t>
   </si>
   <si>
     <t>1168</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1168/ind_174-2019.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1168/ind_174-2019.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de Coleta de entulhos e abertura na guia (meio fio) para escoamento de água na Av. Francisco Osaki nº1525 no Jardim Colorado 2.</t>
   </si>
   <si>
     <t>1171</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1171/ind_175-2019.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1171/ind_175-2019.pdf</t>
   </si>
   <si>
     <t>Reitero a Indicação 143/2019 ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido da retirada da árvore localizada na Rua "4" Paulo D' Aparecida Lisboa  no bairro Belo Horizonte , na altura do número 515, junto a estação de tratamento</t>
   </si>
   <si>
     <t>1172</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1172/ind_176-2019.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1172/ind_176-2019.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de que se faça uma avaliação das ruas do município e após essa avaliação que sejam tapados os buracos.</t>
   </si>
   <si>
     <t>1173</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1173/ind_177-2019.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1173/ind_177-2019.pdf</t>
   </si>
   <si>
     <t>Reintera a indicação 34/2019 ao Chefe do Executivo Municipal que providências sejam tomadas pelo Departamento responsável no sentido de viabilizar a colocação de Placas com o nome das referidas ruas pertencentes ao conjunto habitacional “Florentino Binhardi”.</t>
   </si>
   <si>
     <t>1174</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1174/ind_178-2019.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1174/ind_178-2019.pdf</t>
   </si>
   <si>
     <t>1175</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1175/ind_179-2019.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1175/ind_179-2019.pdf</t>
   </si>
   <si>
     <t>Reitera Indicação nº 096/2018 ao Chefe do Executivo Municipal, solicitando que o setor competente da prefeitura restaurar a iluminação da Praça José Luís da Silva Cara</t>
   </si>
   <si>
     <t>1178</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1178/ind_180-2019.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1178/ind_180-2019.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que providências sejam tomadas pelo Departamento responsável no sentido de análise e correção financeira de salário do quadro de servidores públicos municipal.</t>
   </si>
   <si>
     <t>1182</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1182/ind_181-2019.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1182/ind_181-2019.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de solicitar o recapeamento na rua Danilo Pinheiro da Silva no bairro Jardim Raia.</t>
   </si>
   <si>
     <t>1183</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1183/ind_182-2019.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1183/ind_182-2019.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de solicitar a substitução da tampa do bueiro na Rua Antônio Rodrigues em frente a casa nº106.</t>
   </si>
   <si>
     <t>1185</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1185/ind_183-2019.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1185/ind_183-2019.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de Serviço de pintura das lombadas em toda extensão da Av. Costa e Silva e faixa de pedestres com sinalização de Pare com detalhe para atentar os motoristas nas lombadas para os pedestres (reeducar o trânsito ) e escrever (Grande)''PARE PEDESTRES" EX:'LOMBADA DEFRONTE CEC"</t>
   </si>
   <si>
     <t>1186</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1186/ind_184-2019.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1186/ind_184-2019.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de solicitar o recapeamento do buraco na rua Julio Marcari em frente a cozinha piloto.</t>
   </si>
   <si>
     <t>1187</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1187/ind_185-2019.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1187/ind_185-2019.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de solicitar a MUDANÇA DA SINALIZAÇÃO de sentido único para sentido de MÃO DUPLA na rua ao lado da Lagoa do Jardim José Bombonato.</t>
   </si>
   <si>
     <t>1188</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1188/ind_186-2019.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1188/ind_186-2019.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de fazer uma remoção de uma árvore em frente ao Velório Municipal.</t>
   </si>
   <si>
     <t>1189</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1189/ind_187-2019.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1189/ind_187-2019.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de que seja liberado para o funcionamento da maquina de Raio X, que encontra-se parada na Unidade Mista De Saúde desde Setembro deste ano.</t>
   </si>
   <si>
     <t>1196</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1196/proposicao-ind-458_1.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1196/proposicao-ind-458_1.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de que seja recoberto o ponto de ônibus da Avenida Costa e Silva, defronte ao nº 830, mais precisamente de fronte ao salão do cabeleireiro Mauro.</t>
   </si>
   <si>
     <t>1198</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1198/proposicao-ind-463.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1198/proposicao-ind-463.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de fazer uma depressão na Rua das Andradas nas esquinas da Rua General Osório e da Rua Motoki Kotó.</t>
   </si>
   <si>
     <t>1199</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1199/proposicao-ind-466.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1199/proposicao-ind-466.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de fazer fiscalização continua em terrenos no Bairro Jardim Nova Barrinha, que estão sem a construção de calçadas.</t>
   </si>
   <si>
     <t>1200</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1200/proposicao-ind-464_2.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1200/proposicao-ind-464_2.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de solitar Caçambas de Intulhos para os bairros.</t>
   </si>
   <si>
     <t>1201</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1201/proposicao-ind-465.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1201/proposicao-ind-465.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de solicitar a Liberação dos ônibus com Gratuidade para os Estudantes deste município.</t>
   </si>
   <si>
     <t>1202</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1202/proposicao-ind-468_1_reiteracao_primo_geraldelli.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1202/proposicao-ind-468_1_reiteracao_primo_geraldelli.pdf</t>
   </si>
   <si>
     <t>1203</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1203/proposicao-ind-467_mogi_guacu.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1203/proposicao-ind-467_mogi_guacu.pdf</t>
   </si>
   <si>
     <t>Reitera Indicação nº 24/2017 ao Chefe do Executivo Municipal, solicitando que o setor competente da prefeitura no sentido de instalação de iluminação na área  "FRENTE PARA O RIO MOGI GUAÇU".</t>
   </si>
   <si>
     <t>1206</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1206/ind_195_-_2019.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1206/ind_195_-_2019.pdf</t>
   </si>
   <si>
     <t>O VEREADOR ALESSANDRO MARES, RESPEITOSAMENTE INDICA À EXCELENTÍSSIMA SENHA PREFEITURA MUNICIPAL DE BARRINHA QUE, AO REFAZER O PROJETO DE LEI QUE DISPONHA SOBRE O ESTATUTO E PLANO DE CARREIRA DO MAGISTÉRIO PÚBLICO MUNICIPAL DE BARRINHA FAÇA AS SEGUINTES ALTERAÇÕES</t>
   </si>
   <si>
     <t>1207</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1207/ind_196-2019.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1207/ind_196-2019.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que providências urgentes sejam tomadas pelo Departamento responsável para a realização de sinalização horizontal e vertical nas referidas ruas pertencentes ao Conjunto Habitacional “Florentino Binhardi” – CDHU NOVO, “prioridade na Rua Vanderlei Bombonato”.</t>
   </si>
   <si>
     <t>1208</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1208/ind_197-2019.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1208/ind_197-2019.pdf</t>
   </si>
   <si>
     <t>Indica  ao  Chefe  do  Executivo  Municipal  que providências  sejam  tomadas  pelo Departamento responsável no sentido de que seja construído _x000D_
 um balanço para evitar que águas da chuva invadam casas entre o cruzamento da Rua Santos Dumont altura do Nº480 com a Rua 02, altura do N°275 do Conjunto Habitacional José Bombonato.</t>
   </si>
   <si>
     <t>1216</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1216/ind_198-2019.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1216/ind_198-2019.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de que seja realizado serviços de tapa buraco na Av. Francisco Osak na a altura do número 120.</t>
   </si>
   <si>
     <t>1218</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1218/ind_199-2019.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1218/ind_199-2019.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de que seja instalado ar condicionado no velório municipal e portas com sensores de presença.</t>
   </si>
   <si>
     <t>1219</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1219/ind_200-2019.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1219/ind_200-2019.pdf</t>
   </si>
   <si>
     <t>1221</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1221/ind_201-2019.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1221/ind_201-2019.pdf</t>
   </si>
   <si>
     <t>Reitera Indicação ao Chefe do Executivo Municipal, solicitando que o setor competente da prefeitura que seja feita implantação de LOMBADAS na rua Vanderlei Bombonato na altura dos números 353,473e516 CDHU02(NOVO).</t>
   </si>
   <si>
     <t>1222</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1222/ind_202-2019.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1222/ind_202-2019.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de que sejam tomadas providências na ﬁscalização do bairro em execução " NOVA ALIANÇA".</t>
   </si>
   <si>
     <t>1223</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1223/ind_203-2019.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1223/ind_203-2019.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de que se faça estudos e manutenções nos bueiros da cidades.</t>
   </si>
   <si>
     <t>1227</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1227/ind_205-2019.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1227/ind_205-2019.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de que se faça a coleta de lixo as margens da Via de Acesso Ana Aparecida Dejani Lisboa, que da acesso a Rodovia Carlos Tonani.</t>
   </si>
   <si>
     <t>1228</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1228/ind_206-2019.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1228/ind_206-2019.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de que seja realizado uma manutenção ( TAPAR ) "buracos" que apareceram nas Ruas Izolina Zequieli, Catarina B. Jordão e Rua Virgilio Merli, nº 590, bairro Vila São José, devido o deterioramento das camadas de asfaltos onde formaram-se grandes crateras, inclusive próximo a prédios públicos.</t>
   </si>
   <si>
     <t>867</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/867/moc_001-2019.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/867/moc_001-2019.pdf</t>
   </si>
   <si>
     <t>Proponho à Mesa Diretora, na forma regimental, que seja consignada em Ata MOÇÃO DE PESAR em honra ao recentemente falecido Sr. José Francisco dos Santos, conhecido como Formigão, ocorrido no dia 14/02/2019.</t>
   </si>
   <si>
     <t>876</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/876/proposicao-moc-garrancho-170_aerxngw.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/876/proposicao-moc-garrancho-170_aerxngw.pdf</t>
   </si>
   <si>
     <t>Moção de Sentido Pesar pelo falecimento do Sr. Antônio Jacinto Figueiredo, ocorrido no dia 31/12/2018.</t>
   </si>
   <si>
     <t>886</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/886/proposicao-moc-182.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/886/proposicao-moc-182.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos e Congratulações a cidade de Canudos/Bahia, que hoje celebra seus 34 anos de emancipação política.</t>
   </si>
   <si>
     <t>887</t>
   </si>
   <si>
     <t>Moção de Congratulações aos Policiais Militares Sd PM Emílio Morelli Neto, Sd PM Gardel Francisco da Luz Lima e Sd PM Vitor Domingos Gomes, da 1ª Companhia do 43° BPM/I da Policia Militar do Estado de São Paulo, como reconhecimento pelos excelentes serviços prestados à população da cidade de Barrinha.</t>
   </si>
   <si>
     <t>894</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/894/moc_005-2019.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/894/moc_005-2019.pdf</t>
   </si>
   <si>
     <t>Proponho à Mesa Diretora, na forma regimental, que seja consignada em Ata MOÇÃO DE PESAR em honra a recentemente falecida Sra. Marina Jordão Bombonato, ocorrido no dia 25/02/2019.</t>
   </si>
   <si>
     <t>895</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/895/moc_006-2019.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/895/moc_006-2019.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR PELO FALECIMENTO DO SENHOR JOAQUIM FERREIRA.</t>
   </si>
   <si>
     <t>896</t>
   </si>
   <si>
     <t>Pastor Hélio (Nono), Alexandre Carvalho</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/896/moc_007-2019.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/896/moc_007-2019.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR PELO FALECIMENTO DO SENHOR APARECIDO BARBOSA (TREMENDÃO)</t>
   </si>
   <si>
     <t>898</t>
   </si>
   <si>
     <t>Junin da Van, Aline Assistente Social</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/898/moc_008-2019.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/898/moc_008-2019.pdf</t>
   </si>
   <si>
     <t>Proponho à Mesa Diretora, na forma regimental, que seja consignada em Ata MOÇÃO DE PESAR em honra ao recentemente falecido Sr. Guerino Fuzatto, ocorrido no dia 06/03/2019.</t>
   </si>
   <si>
     <t>899</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/899/moc_009-2018.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/899/moc_009-2018.pdf</t>
   </si>
   <si>
     <t>Moção de Sentido Pesar pelo falecimento da Sra. Teodora Alves Bastos Rodrigues, ocorrido no dia 26/02/2019.</t>
   </si>
   <si>
     <t>913</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/913/moc_010-2019.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/913/moc_010-2019.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR PELO FALECIMENTO DO SENHOR ALCIDES IGNÁCIO DE BARROS.</t>
   </si>
   <si>
     <t>915</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/915/moc_011-2019.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/915/moc_011-2019.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR PELO FALECIMENTO DO JOVEM LUÍS HENRIQUE DE SOUZA.</t>
   </si>
   <si>
     <t>933</t>
   </si>
   <si>
     <t>Ivan Botega, Sidnei do Balbo</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/933/moc_012-2019_YDHaoes.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/933/moc_012-2019_YDHaoes.pdf</t>
   </si>
   <si>
     <t>Os vereadores que esta subscrevem vêm, respeitosamente, na forma regimental e depois de ouvido o E. Plenário desta Casa, REQUERER seja consignada na ata dos trabalhos desta Sessão Ordinária uma Moção de Sentido Pesar pelo falecimento do Saudoso Gregório Vitoriano da Conceição, Esposo da Senhora Luciana Ferreira dos Santos Conceição, Pai dos filhos Cláudio dos Santos Conceição, Wagner dos Santos da Conceição e Rodrigo dos Santos da Conceição.</t>
   </si>
   <si>
     <t>955</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/955/moc_013-2019_Q9VbE6G.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/955/moc_013-2019_Q9VbE6G.pdf</t>
   </si>
   <si>
     <t>Moção de Sentido Pesar em honra ao recentemente falecido Sr. Isaias Viana da Silva, ocorrido no dia 14/04/2019.</t>
   </si>
   <si>
     <t>959</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/959/moc_014-2019_S99EjfK.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/959/moc_014-2019_S99EjfK.pdf</t>
   </si>
   <si>
     <t>Proponho à Mesa Diretora, na forma regimental, que seja consignada em Ata MOÇÃO DE PESAR em honra ao recentemente falecido Sr. Jesus Júlio de Oliveira, ocorrido no dia 15/04/2019.</t>
   </si>
   <si>
     <t>960</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/960/moc_015-2019.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/960/moc_015-2019.pdf</t>
   </si>
   <si>
     <t>Proponho à Mesa Diretora, na forma regimental, que seja consignada em Ata MOÇÃO DE PESAR em honra ao recentemente falecido Sr. José Belarmino da Silva, ocorrido no dia 16/04/2019.</t>
   </si>
   <si>
     <t>962</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/962/moc_016-2019.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/962/moc_016-2019.pdf</t>
   </si>
   <si>
     <t>De conformidade com o artigo 174º, § 1º, Inciso IV, do Regimento Interno, desta Edilidade, apresentamos à Mesa Diretora, ouvindo o Douto Plenário e dispensadas as demais formalidades Regimentais, Moção de Pesar, pelo falecimento da Senhora MARIA OLIVEIRA DE LIMA, ocorrido no dia 09 de março do corrente ano, nesta cidade.</t>
   </si>
   <si>
     <t>963</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/963/moc_017-2019.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/963/moc_017-2019.pdf</t>
   </si>
   <si>
     <t>De conformidade com o artigo 174º, § 1º, Inciso IV, do Regimento Interno, desta Edilidade, apresentamos à Mesa Diretora, ouvindo o Douto Plenário e dispensadas as demais formalidades Regimentais, Moção de Pesar, pelo falecimento do Senhor LÚCIO ALVES DO AMARAL, ocorrido no dia 03 de março do corrente ano, nesta cidade.</t>
   </si>
   <si>
     <t>964</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/964/moc_018-2019.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/964/moc_018-2019.pdf</t>
   </si>
   <si>
     <t>Moção de Sentido Pesar pelo falecimento do Sr. Joaquim Pim.</t>
   </si>
   <si>
     <t>967</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/967/mocao_19-1923042019.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/967/mocao_19-1923042019.pdf</t>
   </si>
   <si>
     <t>Moção de Sentido Pesar pelo falecimento do Sr. José Alves de Souza.</t>
   </si>
   <si>
     <t>977</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/977/proposicao-moc-300.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/977/proposicao-moc-300.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR PELO FALECIMENTO DO SENHOR BENEDITO AUGUSTO BATISTA.</t>
   </si>
   <si>
     <t>983</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/983/proposicao-moc-286.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/983/proposicao-moc-286.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar, pelo falecimento da Senhora MARIA ROSA COSTA DE ANDRADE, ocorrido no dia 13 de abril do corrente ano, nesta cidade.</t>
   </si>
   <si>
     <t>1000</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1000/moc_022-2019_tg2Dhk3.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1000/moc_022-2019_tg2Dhk3.pdf</t>
   </si>
   <si>
     <t>APRESENTAMOS A DOUTA MESA, APÓS OUVIDO O EGRÉGIO PLENÁRIO E DISPENSADA AS DEMAIS FORMALIDADES REGIMENTAIS, MOÇÃO DE CONGRATULAÇÕES MERECIMENTO AOS SENHORES LUIZ CARLOS TEIXEIRA, VULGO "LECAO", JOAO MARINHO DE SOUZA, VULGO " SEU JOAO", HELIO HENRIQUE GELONI, VULGO "HELINHO", CARLOS ALEXANDRE GELONI, VULGO "CARLINHO", E, BENEDITO SÉRGIO GRANDE, VULGO BUIÃO,  TODOS RESIDENTES NESTE MUNICÍPIO, PELO SEUS ESFORÇOS PESSOAIS E DURADOUROS REFERENTE AO FUTEBOL NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>989</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/989/moc_023-2019.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/989/moc_023-2019.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR PELO FALECIMENTO DA SENHORA TEREZINHA GONÇALVES DE LUCCA.</t>
   </si>
   <si>
     <t>1033</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1033/moc_024-2019.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1033/moc_024-2019.pdf</t>
   </si>
   <si>
     <t>Moção de Sentido Pesar pelo falecimento do Antônio Marcos da Silva.</t>
   </si>
   <si>
     <t>1039</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1039/moc_025-2019.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1039/moc_025-2019.pdf</t>
   </si>
   <si>
     <t>APRESENTAMOS A DOUTA MESA, APÓS OUVIDO O EGRÉGIO PLENÁRIO E DISPENSADA AS DEMAIS FORMALIDADES REGIMENTAIS, MOÇÃO DE CONGRATULAÇÕES AO ALUNO JOSÉ HENRIQUE BATISTA BORGES, PERTENCENTE À ESCOLA EMEF DOUTOR ANTÔNIO DUARTE NOGUEIRA,SEDIADO NESTA CIDADE, POR ÓTIMO DESEMPENHO NA OBMEP 2018, E TAMBÉM AS PROFESSORAS MIRIAM NAKAMURA E GISELE FUZATO PELOS RELEVANTES SERVIÇOS PRESTADOS AO NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1066</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1066/moc_026-2019.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1066/moc_026-2019.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR PELO FALECIMENTO DO SENHOR JOÃO CALORE.</t>
   </si>
   <si>
     <t>1070</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1070/moc_027-2019.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1070/moc_027-2019.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR PELO FALECIMENTO DO SENHOR JAIME LUÍS CURSIO.</t>
   </si>
   <si>
     <t>1072</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1072/moc_028-2019.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1072/moc_028-2019.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos e Congratulações , tendo como distinção o Jovem Aluno Guilherme Faria da Silva nascido em 17 de Fevereiro de 2005 ,  com apenas quatorze anos , estudante da Escola Emef. Professor Darvy Mascaro, em face à sua atuação e belíssimo desempenho como aluno  em nosso Município , em especial, pela conquista de excelentes resultados obtidos na OBMEP (Olimpíada Brasileira de Matemática das Escolas Públicas), que desde 2016 vem apresentando excelentes resultados, premiado com Medalha de Prata nos anos de 2017 e 2018,  além de ter recebido bolsa de iniciação cientista Jr. Do Conselho Nacional de Desenvolvimento Cientíﬁco e Tecnológico- CNPq</t>
   </si>
   <si>
     <t>1074</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1074/moc_029-2019.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1074/moc_029-2019.pdf</t>
   </si>
   <si>
     <t>Proponho à Mesa Diretora, na forma regimental, que seja consignada em Ata MOÇÃO DE PESAR em honra a recentemente falecida Sra. Silvana da Silva, ocorrido no dia 30/06/2019.</t>
   </si>
   <si>
     <t>1078</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1078/moc_030-2019_O9Y73TY.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1078/moc_030-2019_O9Y73TY.pdf</t>
   </si>
   <si>
     <t>Moção de Sentido Pesar pelo falecimento do Victor Hugo Munutte Lima.</t>
   </si>
   <si>
     <t>1090</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1090/moc_031-2019.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1090/moc_031-2019.pdf</t>
   </si>
   <si>
     <t>Moção de Sentido Pesar pelo falecimento do Senhor Mauro Zambonini.</t>
   </si>
   <si>
     <t>1093</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1093/moc_032-2019.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1093/moc_032-2019.pdf</t>
   </si>
   <si>
     <t>Moção de pesar pelo falecimento do Senhor Walter Nicolini e da senhora Luiza Possebom.</t>
   </si>
   <si>
     <t>1105</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1105/moc_033-2019_XI3vvo9.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1105/moc_033-2019_XI3vvo9.pdf</t>
   </si>
   <si>
     <t>APRESENTAMOS A DOUTA MESA, APÓS OUVIDO O EGRÉGIO PLENÁRIO, E DISPENSADAS AS DEMAIS FORMALIDADES REGIMENTAIS, MOÇÃO DE APOIO À REJEIÇÃO DO VETO PRESIDENCIAL À DISPOSITIVOS DA LEI Nº 13.869, DE 05 DE SETEMBRO DE 2019.</t>
   </si>
   <si>
     <t>1108</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1108/moc_034-2019.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1108/moc_034-2019.pdf</t>
   </si>
   <si>
     <t>Proponho à Mesa Diretora, na forma regimental, que seja consignada em Ata MOÇÃO DE PESAR em honra ao recentemente falecido Sr. Adão Aparecido Batista (Profº Adão), ocorrido no dia 26/08/2019.</t>
   </si>
   <si>
     <t>1137</t>
   </si>
   <si>
     <t>Ronaldo Troia</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1137/proposicao-moc-413_2.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1137/proposicao-moc-413_2.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos e Congratulações Pelo  Dia Mundial dos Surdos.</t>
   </si>
   <si>
     <t>1140</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1140/proposicao-moc-416.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1140/proposicao-moc-416.pdf</t>
   </si>
   <si>
     <t>APRESENTAMOS A DOUTA MESA, APÓS OUVIDO O EGRÉGIO PLENÁRIO E DISPENSADA AS DEMAIS FORMALIDADES REGIMENTAIS, MOÇÃO DE CONGRATULAÇÕES MERECIMENTO AO SENHOR ETORE MARCARI, MAIS CONHECIDO POR "NENÊ DA FARMÁCIA", RESIDENTE NESTE MUNICÍPIO, PELO SEU TRABALHO QUANDO EDIL E COMO SER HUMANO, FARMACÊUTICO E ATÉ COMO "MÉDICO" NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1144</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1144/moc_037-2019.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1144/moc_037-2019.pdf</t>
   </si>
   <si>
     <t>Moção de Louvor ao Senhor Takao Kotó</t>
   </si>
   <si>
     <t>1145</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1145/moc_038-2019.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1145/moc_038-2019.pdf</t>
   </si>
   <si>
     <t>Moção de Sentido Pesar pelo falecimento do JOSÉ CARLOS BARTOLETTI JUNIOR.</t>
   </si>
   <si>
     <t>1146</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1146/moc_039-2019.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1146/moc_039-2019.pdf</t>
   </si>
   <si>
     <t>Moção de Sentido Pesar pelo falecimento do BENEDITO CANDIDO DA SILVA.</t>
   </si>
   <si>
     <t>1147</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1147/moc_040-2019.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1147/moc_040-2019.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR PELO FALECIMENTO DO SENHOR JOSÉ ALÃO .</t>
   </si>
   <si>
     <t>1149</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1149/moc_041-2019.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1149/moc_041-2019.pdf</t>
   </si>
   <si>
     <t>Proponho à Mesa Diretora, na forma regimental, que seja consignada em Ata MOÇÃO DE PESAR em honra ao recentemente falecido Sr. José Maria de Oliveira (Bahia), ocorrido no dia 14/09/2019.</t>
   </si>
   <si>
     <t>1150</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1150/moc_042-2019.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1150/moc_042-2019.pdf</t>
   </si>
   <si>
     <t>Proponho à Mesa Diretora, na forma regimental, que seja consignada em Ata MOÇÃO DE PESAR em honra a recentemente falecida  a Sra. Sueli Martins de Oliveira, ocorrido no dia 26/08/2019.</t>
   </si>
   <si>
     <t>1151</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1151/moc_043-2019.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1151/moc_043-2019.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR PELO FALECIMENTO DO SENHORA ELAINE CRISTINA FERREIRA .</t>
   </si>
   <si>
     <t>1167</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1167/moc_044-2019.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1167/moc_044-2019.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR PELO FALECIMENTO DO SENHOR LUÍS SÉRGIO CARDOSO.</t>
   </si>
   <si>
     <t>1155</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1155/moc_045-2019_fEASE0O.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1155/moc_045-2019_fEASE0O.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE SENTIDO PESAR PELO FALECIMENTO DO SENHOR FÁBIO DE LIMA</t>
   </si>
   <si>
     <t>1169</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1169/moc_046-2019.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1169/moc_046-2019.pdf</t>
   </si>
   <si>
     <t>Moção de Sentido Pesar em honra ao recentemente falecido o Sr. Luis Roberto Possebon, ocorrido no dia 14 de Outubro de 2019.</t>
   </si>
   <si>
     <t>1170</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1170/moc_047-2019.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1170/moc_047-2019.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR PELO FALECIMENTO DO SENHOR JOSÉ DONIZETTI ALVES DO NASCIMENTO.</t>
   </si>
   <si>
     <t>1176</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1176/moc_048-2019.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1176/moc_048-2019.pdf</t>
   </si>
   <si>
     <t>Moção de Sentido Pesar pelo falecimento do Sr. José Gonçalves de Oliveira</t>
   </si>
   <si>
     <t>1184</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1184/moc_049-2019.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1184/moc_049-2019.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR PELO FALECIMENTO DA SENHORA JOANA DARC DE OLIVEIRA SANTOS.</t>
   </si>
   <si>
     <t>1190</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1190/moc_050-2019.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1190/moc_050-2019.pdf</t>
   </si>
   <si>
     <t>Moção de Louvor ao Senhor Sérgio Velludo Meirelles</t>
   </si>
   <si>
     <t>1197</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1197/moc_051-2019.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1197/moc_051-2019.pdf</t>
   </si>
   <si>
     <t>Moção de Sentido Pesar pelo falecimento da Sra.Cleuza Aparecida Nonato</t>
   </si>
   <si>
     <t>1217</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1217/proposicao-moc-471_1.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1217/proposicao-moc-471_1.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APOIO À TRAMITAÇÃO DAS PEC’s 15/2015 E 65/2019</t>
   </si>
   <si>
     <t>1220</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1220/proposicao-moc-477_maria_das_gracas_sales.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1220/proposicao-moc-477_maria_das_gracas_sales.pdf</t>
   </si>
   <si>
     <t>Moção de Sentido Pesar pelo falecimento da Maria das Graças Sales Santos.</t>
   </si>
   <si>
     <t>1224</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1224/proposicao-moc-486.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1224/proposicao-moc-486.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES AO SD. PM ÉLCIO APARECIDO PIRES FERREIRA PERTENCENTE AO 2º PELOTÃO DA 1ª CIA, SEDIADO NESTA CIDADE, PELOS RELEVANTES SERVIÇOS PRESTADOS AO NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1110</t>
   </si>
   <si>
     <t>PEMLO</t>
   </si>
   <si>
     <t>Proposta de Emenda à Lei Orgânica</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1110/0120092019.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1110/0120092019.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA O ARTIGO 216-A NA LEI ORGÂNICA DO MUNICÍPIO DE BARRINHA, INSTITUINDO O ORÇAMENTO IMPOSITIVO.</t>
   </si>
   <si>
     <t>1165</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1165/pemlo_002-2019.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1165/pemlo_002-2019.pdf</t>
   </si>
   <si>
     <t>1106</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1106/pdl_001-2019.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1106/pdl_001-2019.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO BARRINHENSE AO SENHOR ELISEU COUTINHO.</t>
   </si>
   <si>
     <t>837</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
     <t>Prefeito Municipal</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/837/projeto_lei_001-2019.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/837/projeto_lei_001-2019.pdf</t>
   </si>
   <si>
     <t>ESTABELECE NOVO POLÍGONO NO PERÍMETRO URBANO DO MUNICÍPIO DE BARRINHA ESTABELECIDO PELA LEI MUNICIPAL Nº 1.663/2001 E DÁ _x000D_
 OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>839</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/839/projeto_lei_003-2019.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/839/projeto_lei_003-2019.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DA LEI MUNICIPAL 2.390 DE 27 DE JANEIRO DE 2017, REORGANIZA A CONCESSÃO DE GRATIFICAÇÕES LEGAIS, CRIA CARGOS NO QUADRO DE SERVIDORES DA CÂMARA MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>840</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/840/pl_004-2019.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/840/pl_004-2019.pdf</t>
   </si>
   <si>
     <t>CONSOLIDA A ESTRUTURA ORGANIZACIONAL DA PREFEITURA MUNICIPAL DE BARRINHA NA FORMA QUE ESPECIFICA, BEM COMO COMPATIBILIZA O VALOR DA REFERÊNCIA INICIAL (R1, R2 E R3) COM O VALOR DO SALÁRIO MÍNIMO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS CORRELATAS.</t>
   </si>
   <si>
     <t>841</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/841/projeto_de_05-1904022019.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/841/projeto_de_05-1904022019.pdf</t>
   </si>
   <si>
     <t>Proíbe a  utilização de fogos de artificio com estampidos em toda a circunscrição do Município de Barrinha / SP.</t>
   </si>
   <si>
     <t>856</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/856/pl_007-2019.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/856/pl_007-2019.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a transferir recursos financeiros a entidades indicadas na forma que especifica e dá outras providências.</t>
   </si>
   <si>
     <t>860</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/860/pl_08_nono22022019.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/860/pl_08_nono22022019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a divulgação no site oficial da Prefeitura Municipal de Barrinha, da lista de medicamentos disponível na farmácia municipal, bem como a sua falta e previsão de reabastecimento.</t>
   </si>
   <si>
     <t>861</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/861/pl_0922022019.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/861/pl_0922022019.pdf</t>
   </si>
   <si>
     <t>Estabelece a área escolar de segurança como no espaço de prioridade especial do  Poder Público Municipal.</t>
   </si>
   <si>
     <t>936</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/936/pl_1026032019.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/936/pl_1026032019.pdf</t>
   </si>
   <si>
     <t>determina que os veículos oficiais do Município de Barrinha sejam devidamente identificados com Brasão e nome do Município</t>
   </si>
   <si>
     <t>937</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/937/pl_1126032019.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/937/pl_1126032019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a ampliação do quantitativo de vagas dos cargos de existentes no âmbito do Poder Executivo Municipal de Barrinha e dá outras providências.</t>
   </si>
   <si>
     <t>950</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/950/pl_12-1911042019.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/950/pl_12-1911042019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de crédito adicional especial e dá outras providências.</t>
   </si>
   <si>
     <t>951</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/951/pl_1317042019_0001.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/951/pl_1317042019_0001.pdf</t>
   </si>
   <si>
     <t>Autoriza a reposição salarial que menciona, concede reajuste salarial aos servidores da Câmara Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>952</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/952/pl_1418042019.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/952/pl_1418042019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de crédito adicional  especial e dá outras providências.</t>
   </si>
   <si>
     <t>990</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/990/pl_15-1914052019.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/990/pl_15-1914052019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de créditos adicionais especiais e dá outras providências.</t>
   </si>
   <si>
     <t>991</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/991/pl_16-1915052019.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/991/pl_16-1915052019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de crédito adicional especial e dá outras providências</t>
   </si>
   <si>
     <t>992</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/992/pl_17-1924052019.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/992/pl_17-1924052019.pdf</t>
   </si>
   <si>
     <t>Denomina POSSEBON GIOVANNI via pública que menciona e dá outras providências.</t>
   </si>
   <si>
     <t>1004</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1004/pl_18-1907062019.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1004/pl_18-1907062019.pdf</t>
   </si>
   <si>
     <t>Denomina Wellington Gonçalves da Silva via pública que menciona e dá outras providências.</t>
   </si>
   <si>
     <t>1005</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1005/pl_19-1907062019.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1005/pl_19-1907062019.pdf</t>
   </si>
   <si>
     <t>Denomina Márcia Ribeiro via pública que menciona e dá outras providências.</t>
   </si>
   <si>
     <t>1006</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1006/pl_20-1907062019.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1006/pl_20-1907062019.pdf</t>
   </si>
   <si>
     <t>Denomina Maria de Lourdes Lima Moraes via publica que menciona e dá outras providências.</t>
   </si>
   <si>
     <t>1025</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1025/pl_21-1919062019.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1025/pl_21-1919062019.pdf</t>
   </si>
   <si>
     <t>Denomina Odalício Souza Santos via pública que menciona e dá outras providências.</t>
   </si>
   <si>
     <t>1026</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1026/pl_22-1919062019.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1026/pl_22-1919062019.pdf</t>
   </si>
   <si>
     <t>Denomina Antônio Perlis  via pública que menciona e dá outras providências.</t>
   </si>
   <si>
     <t>1027</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1027/pl_23-1919062019.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1027/pl_23-1919062019.pdf</t>
   </si>
   <si>
     <t>Denomina Leonor Ferrari de Melo via pública que menciona e dá outras providências</t>
   </si>
   <si>
     <t>1028</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1028/pl_24-1919062019.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1028/pl_24-1919062019.pdf</t>
   </si>
   <si>
     <t>Denomina Adelino Pequeno via pública que menciona e dá outras providências.</t>
   </si>
   <si>
     <t>1042</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1042/pl_025-2019.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1042/pl_025-2019.pdf</t>
   </si>
   <si>
     <t>ESTABELECE NOVO POLÍGONO NO PERÍMETRO URBANO MUNICÍPIO DE BARRINHA, ESTABELECIDO PELA LEI MUNICIPAL Nº 1.663/2001 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1044</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1044/pl_026-2019.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1044/pl_026-2019.pdf</t>
   </si>
   <si>
     <t>Denomina Simão Antônio via pública via pública que menciona e dá outras providências.</t>
   </si>
   <si>
     <t>1045</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1045/pl_027-2019.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1045/pl_027-2019.pdf</t>
   </si>
   <si>
     <t>Denomina João Vicente Batista de Souza via pública que menciona e dá outras providências.</t>
   </si>
   <si>
     <t>1079</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1079/pl_028-201908082019.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1079/pl_028-201908082019.pdf</t>
   </si>
   <si>
     <t>DENOMINA JOSELITA DE OLIVEIRA NOVAES VIA PÚBLICA QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1098</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1098/pl_29-201923082019.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1098/pl_29-201923082019.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITOS ADICIONAIS ESPECIAIS, SUPLEMENTARES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1048</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1048/pl_030-2019.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1048/pl_030-2019.pdf</t>
   </si>
   <si>
     <t>Denomina Miguel Peralta via pública que menciona e dá outras providências.</t>
   </si>
   <si>
     <t>1080</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1080/pl_031-201908082019.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1080/pl_031-201908082019.pdf</t>
   </si>
   <si>
     <t>FICA O VALOR DAS OBRIGAÇÕES DE PEQUENO VALOR AOS TERMOS DO §§ 3º E 4º DO ARTIGO 100 DA CONSTITUIÇÃO FEDERAL, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1056</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1056/pl_3212072019.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1056/pl_3212072019.pdf</t>
   </si>
   <si>
     <t>Denomina Nilda Margarida Moretto via pública que menciona e dá outras providências.</t>
   </si>
   <si>
     <t>1057</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1057/pl_3312072019.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1057/pl_3312072019.pdf</t>
   </si>
   <si>
     <t>Denomina José Joaquim de Araújo via pública que menciona e dá outras providências.</t>
   </si>
   <si>
     <t>1058</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1058/pl_3412072019.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1058/pl_3412072019.pdf</t>
   </si>
   <si>
     <t>Denomina Alcidia Ribeiro Felipe via pública menciona e dá outras providências.</t>
   </si>
   <si>
     <t>1059</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1059/pl_3512072019.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1059/pl_3512072019.pdf</t>
   </si>
   <si>
     <t>Denomina Ida Caciotore Furioto  via pública que menciona e dá outras providências.</t>
   </si>
   <si>
     <t>1050</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1050/pl_036-2019.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1050/pl_036-2019.pdf</t>
   </si>
   <si>
     <t>Denomina Danilo Lourenço da Silva via publica que menciona e dá outras providências.</t>
   </si>
   <si>
     <t>1051</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1051/pl_037-2019.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1051/pl_037-2019.pdf</t>
   </si>
   <si>
     <t>Denomina Maria Gorete Ferreira Silva via pública que menciona e dá outras providências</t>
   </si>
   <si>
     <t>1052</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1052/pl_038-2019.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1052/pl_038-2019.pdf</t>
   </si>
   <si>
     <t>Denomina Altair Vinicius da Silva via pública que menciona e dá outras providências</t>
   </si>
   <si>
     <t>1060</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1060/pl_039-2018.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1060/pl_039-2018.pdf</t>
   </si>
   <si>
     <t>Denomina Edgard Antônio Junior via pública que menciona e dá outras providências.</t>
   </si>
   <si>
     <t>1054</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1054/pl_040-2019.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1054/pl_040-2019.pdf</t>
   </si>
   <si>
     <t>Denomina Veridiana Carpanezi Alves Garcia via pública que menciona e dá outras providências.</t>
   </si>
   <si>
     <t>1061</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1061/pl_41.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1061/pl_41.pdf</t>
   </si>
   <si>
     <t>"Altera valor do auxílio alimentação a que fazem jus os servidores da Prefeitura Municipal de Barrinha na forma que especifica e dá outras providências".</t>
   </si>
   <si>
     <t>1062</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1062/pl_42.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1062/pl_42.pdf</t>
   </si>
   <si>
     <t>"Altera dispositivos das leis orçamentárias e financeiras do município visando promover a execução de obras relativas ao término da lagoa de tratamento de esgoto sanitário e construção de emissário no entorno do córrego Jatobá, no âmbito do programa Água Limpa, autoriza abertura de crédito especial para o seu custeio e dá outras providências".</t>
   </si>
   <si>
     <t>1081</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1081/pl_043-201908082019.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1081/pl_043-201908082019.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1082</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1082/pl_044-201908082019.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1082/pl_044-201908082019.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA DE BENEFÍCIOS FISCAIS DE BARRINHA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1083</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1083/pl_045-201909082019.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1083/pl_045-201909082019.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS PARA ELABORAÇÃO E EXECUÇÃO DA LEI ORÇAMENTÁRIA PARA O EXERCÍCIO FINANCEIRO DE 2020 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1084</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1084/pl_046-201909082019.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1084/pl_046-201909082019.pdf</t>
   </si>
   <si>
     <t>1099</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1099/pl_47-201923082019.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1099/pl_47-201923082019.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÕES ÀS VIAS PÚBLICAS DO BAIRRO JARDIM NOVA ALIANÇA, NESTE MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1102</t>
   </si>
   <si>
     <t>Junin da Van, Alessandro DVD, Alexandre Carvalho, Ronaldo Troia, Vanderlei Pedreiro</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1102/pl_48-201926082019.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1102/pl_48-201926082019.pdf</t>
   </si>
   <si>
     <t>DENOMINA YOSHIRO TAKAHASHI UNIDADE MISTA DE SAÚDE QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1111</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1111/pl_049-2019.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1111/pl_049-2019.pdf</t>
   </si>
   <si>
     <t>DENOMINA MANOEL BUENO DE ANDRADE VIA PÚBLICA QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1112</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1112/pl_050-2019.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1112/pl_050-2019.pdf</t>
   </si>
   <si>
     <t>DENOMINA POSSEBON GIOVANNI VIA PÚBLICA QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1113</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1113/pl_51_novo23092019.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1113/pl_51_novo23092019.pdf</t>
   </si>
   <si>
     <t>DENOMINA CÍCERO JOSÉ DA SILVA VIA PÚBLICA QUE MENCIONA E DÁ OUTRAS PROVID~ENCIAS.</t>
   </si>
   <si>
     <t>1114</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1114/pl_052-2019.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1114/pl_052-2019.pdf</t>
   </si>
   <si>
     <t>DENOMINA BRAULINO HERCULANO ZAMPIERI VIA PÚBLICA QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1115</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1115/pl_053-2019.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1115/pl_053-2019.pdf</t>
   </si>
   <si>
     <t>DENOMINA JOANA CONRADO DE JESUS VIA PÚBLICA QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1116</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1116/pl_054-2019.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1116/pl_054-2019.pdf</t>
   </si>
   <si>
     <t>DENOMINA VERIDIANA CARPANEZI ALVES GARCIA VIA PÚBLICA QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1117</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1117/pl_055-2019.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1117/pl_055-2019.pdf</t>
   </si>
   <si>
     <t>DENOMINA MARIA SIRLEI DA SILVA VIA PÚBLICA QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1118</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1118/pl_56_novo23092019.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1118/pl_56_novo23092019.pdf</t>
   </si>
   <si>
     <t>DENOMINA NILDA MARGARIDA MORETTO VIA PÚBLICA QUE MENCIONA E DÁ OUTRAS PROVID~ENCIAS.</t>
   </si>
   <si>
     <t>1119</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1119/pl_057-2019.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1119/pl_057-2019.pdf</t>
   </si>
   <si>
     <t>DENOMINA JOSÉ JOAQUIM DE ARAÚJO VIA PÚBLICA QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1120</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1120/pl_058-2019.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1120/pl_058-2019.pdf</t>
   </si>
   <si>
     <t>DENOMINA MANOEL FÉLIX SANTA ROSA VIA PÚBLICA QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1121</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1121/pl_059-2019.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1121/pl_059-2019.pdf</t>
   </si>
   <si>
     <t>DENOMINA ODALICIO SOUZA SANTOS VIA PÚBLICA QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1122</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1122/pl_060-2019.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1122/pl_060-2019.pdf</t>
   </si>
   <si>
     <t>DENOMINA MAURO ZAMBONINI VIA PÚBLICA QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1123</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1123/pl_061-2019.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1123/pl_061-2019.pdf</t>
   </si>
   <si>
     <t>DENOMINA BENEDITO PAVAN VIA PÚBLICA QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1124</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1124/pl_062-2019.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1124/pl_062-2019.pdf</t>
   </si>
   <si>
     <t>DENOMINA WALTER MERLI VIA PÚBLICA QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1125</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1125/pl_063-2019_3tYeOFP.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1125/pl_063-2019_3tYeOFP.pdf</t>
   </si>
   <si>
     <t>DENOMINA SANT´CLAIR ANTÔNIO MARINHO VIA PÚBLICA QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1126</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1126/pl_064-2019.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1126/pl_064-2019.pdf</t>
   </si>
   <si>
     <t>DENOMINA MARIA GORETI FERREIRA SILVA VIA PÚBLICA QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1127</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1127/pl_065-2019.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1127/pl_065-2019.pdf</t>
   </si>
   <si>
     <t>DENOMINA JOÃO MARTINS SILVA VIA PÚBLICA QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1128</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1128/pl_066-2019.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1128/pl_066-2019.pdf</t>
   </si>
   <si>
     <t>DENOMINA ORLANDO RIBEIRO DE SOUZA FILHO VIA PÚBLICA QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1129</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1129/pl_067-2019.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1129/pl_067-2019.pdf</t>
   </si>
   <si>
     <t>DENOMINA JOSÉ ALVES COSTA VIA PÚBLICA QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1130</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1130/pl_068-2019.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1130/pl_068-2019.pdf</t>
   </si>
   <si>
     <t>DENOMINA ROBERTO RAIMUNDO LORASCHI VIA PÚBLICA QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1131</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1131/pl_069-2019.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1131/pl_069-2019.pdf</t>
   </si>
   <si>
     <t>DENOMINA EVA BARROSO OLIVEIRA VIA PÚBLICA QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1132</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1132/pl_070-2019.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1132/pl_070-2019.pdf</t>
   </si>
   <si>
     <t>DENOMINA FELICIANO BADIA VIA PÚBLICA QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1133</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1133/pl_071-2019.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1133/pl_071-2019.pdf</t>
   </si>
   <si>
     <t>DENOMINA DANILO LOURENÇO DA SILVA VIA PÚBLICA QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1134</t>
   </si>
   <si>
     <t>Ivan Botega, Anailson do Sindicato, Pastor Hélio (Nono), Sidnei do Balbo</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1134/pl_072-2019.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1134/pl_072-2019.pdf</t>
   </si>
   <si>
     <t>DENOMINA JOSÉ ATILIO MARCARI A UNIDADE MISTA DE SAÚDE QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1135</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1135/pl_073-2019.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1135/pl_073-2019.pdf</t>
   </si>
   <si>
     <t>1136</t>
   </si>
   <si>
     <t>Vanderlei Pedreiro, Adilson Barroso, Alessandro DVD, Alexandre Carvalho, Aline Assistente Social, Anailson do Sindicato, Ivan Botega, Junin da Van, Pastor Hélio (Nono), Ronaldo Troia, Sidnei do Balbo</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1136/pl_074-2019.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1136/pl_074-2019.pdf</t>
   </si>
   <si>
     <t>DENOMINA TEREZA RODRIGUES DE OLIVEIRA RUAS ALA DE UNIDADE DE CENTRO DE IMAGEM QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1138</t>
   </si>
   <si>
     <t>Adilson Barroso, Alessandro DVD, Alexandre Carvalho, Aline Assistente Social, Ivan Botega, Junin da Van, Pastor Hélio (Nono), Ronaldo Troia, Sidnei do Balbo, Vanderlei Pedreiro</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1138/projeto_76.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1138/projeto_76.pdf</t>
   </si>
   <si>
     <t>DENOMINA LEONTINA QUINTÁ RIGOTA, ALA DE UNIDADE DE CENTRO DE OFTALMOLOGISTA QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1141</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1141/pl_7711102019.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1141/pl_7711102019.pdf</t>
   </si>
   <si>
     <t>DENOMINA JOSÉ ROBERTO DOS SANTOS (BETO ABACAXI), PARQUE ECOLÓGICO DA ÁREA DE LAZER QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1142</t>
   </si>
   <si>
     <t>Adilson Barroso, Anailson do Sindicato, Junin da Van, Ronaldo Troia</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1142/pl_078-2019.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1142/pl_078-2019.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DA LEI MUNICIPAL 2.495 DE 29 DE JANEIRO DE 2019, PARA ACATAR RECOMENDAÇÕES DO TRIBUNAL DE CONTAS DO ESTADO, PASSANDO A EXIGIR CURSO SUPERIOR COMPLETO A PARTIR DE JANEIRO DE 2020, PARA OCUPAÇÃO DE TODOS OS CARGOS COMISSIONADOS NA CÂMARA MUNICIPAL DE BARRINHA-SP.</t>
   </si>
   <si>
     <t>1166</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1166/pl_7914102019.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1166/pl_7914102019.pdf</t>
   </si>
   <si>
     <t>DENOMINA ANTÔNIO PELLIS ALA FARMÁCIA MUNICIPAL DE BARRINHA QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1177</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1177/pl_080-2019.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1177/pl_080-2019.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO POLO DE APOIO PRESENCIAL PARA FUNCIONAMENTO DOS CURSOS DE ENSINO SUPERIOR OFERECIDOS PELA UNIVESP, _x000D_
 NA MODALIDADE À DISTÂNCIA; AUTORIZA A CELEBRAÇÃO DE TERMO DE CONVÊNIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1179</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1179/pl_081-2019_qvGY9ew.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1179/pl_081-2019_qvGY9ew.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1180</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1180/pl_082-2019.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1180/pl_082-2019.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL E OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1181</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1181/pl_083-2019.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1181/pl_083-2019.pdf</t>
   </si>
   <si>
     <t>DENOMINA "BAIRRO SÉRGIO VELUDO MEIRELLES" O LOTEAMENTO JARDIM NOVA ALIANÇA</t>
   </si>
   <si>
     <t>1191</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1191/pl_8412112019.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1191/pl_8412112019.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO DE "PROFº LUIZ PAULO CONSTANTE" NO PRÉDIO DO CREAS - CENTRO DE REFERÊNCIA ASSISTÊNCIA SOCIAL DO MUNICÍPIO QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1192</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1192/loa_2020.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1192/loa_2020.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA PARA O EXERCÍCIO FINANCEIRO DE 2020.</t>
   </si>
   <si>
     <t>1193</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1193/pl_8625112019.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1193/pl_8625112019.pdf</t>
   </si>
   <si>
     <t>ALTERA O ESTATUTO DOS SERVIDORES PÚBLICOS MUNICIPAIS, PARA REDUZIR EM 50% (CINQUENTA POR CENTO) A JORNADA DE TRABALHO DAS MÃES DE PESSOAS COM DEFICIÊNCIA.</t>
   </si>
   <si>
     <t>1194</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1194/pl_8725112019.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1194/pl_8725112019.pdf</t>
   </si>
   <si>
     <t>ALTERA O DISPOSITIVO DA LEI COMPLEMENTAR Nº 1.836 DE 25 DE OUTUBRO DE 2005, QUE DISPÕE SOBRE O ESTATUTO E PLANO DE CARREIRA DO MAGISTÉRIO PÚBLICO MUNICIPAL DA BARRINHA; ALTERA A TABELA DE REFERÊNCIA DE CARGO PROVIMENTO PERMANENTE DE QUE TRATA A LEI Nº 2.398, DE 17 DE MARÇO DE 2017 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1195</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1195/pl_8825112019.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1195/pl_8825112019.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO O PODER EXECUTIVO A PROMOVER CONFISSÃO E RENEGOCIAÇÃO DE DÍVIDA JUNTO A CPFL BEM COMO ADOTAR AS PROVIDÊNCIAS CORRELATAS A FORMALIZAÇÃO DA OPERAÇÃO.</t>
   </si>
   <si>
     <t>1210</t>
   </si>
   <si>
     <t>Ivan Botega, Pastor Hélio (Nono), Sidnei do Balbo</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1210/pl_8906122019.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1210/pl_8906122019.pdf</t>
   </si>
   <si>
     <t>DIMINUI O SUBSÍDIO MENSAL DOS VEREADORES, DO PREFEITO, DO VICE-PREFEITO E DOS SECRETÁRIOS DO MUNICÍPIO DE BARRINHA PARA O PRÓXIMO QUADRIÊNIO A INICIAR-SE EM 1º DE JANEIRO 2021, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1212</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1212/pl_090-2019.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1212/pl_090-2019.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITOS ADICIONAIS SUPLEMENTARES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1213</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1213/pl_091-2019.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1213/pl_091-2019.pdf</t>
   </si>
   <si>
     <t>"ALTERA DISPOSITIVOS DA LEI COMPLEMENTAR Nº 1.836 DE 25 DE OUTUBRO DE 2005, QUE DISPÕE SOBRE O ESTATUTO E PLANO DE CARREIRA DO MAGISTÉRIO PÚBLICO MUNICIPAL DE BARRINHA: ALTERA A TABELA DE REFERÊNCIA DE CARGO PROVIMENTO PERMANENTE DE QUE TRATA A LEI Nº 2.398, DE 17 DE MARÇO DE 2017 E DÁ OUTROS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>1214</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1214/pl_092-2019.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1214/pl_092-2019.pdf</t>
   </si>
   <si>
     <t>“Denomina Liberato Pim via pública que menciona e dá outras providências”</t>
   </si>
   <si>
     <t>1215</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1215/pl_093-2019.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1215/pl_093-2019.pdf</t>
   </si>
   <si>
     <t>“Denomina João Bento de Souza via pública que menciona e dá outras providências”</t>
   </si>
   <si>
     <t>1226</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1226/pl_94-2019.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1226/pl_94-2019.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CONTRATAR PLANO DE SAÚDE PARA OS SERVIDORES MUNICIPAIS DO MUNICÍPIO DE BARRINHA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1233</t>
   </si>
   <si>
     <t>Adilson Barroso, Ronaldo Troia</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1233/pl_095-2019.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1233/pl_095-2019.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI 2.153 DE 10 DE JULHO DE 2012 PARA GARANTIR AOS SERVIDORES PÚBLICOS MUNICIPAIS A EFETIVA REPOSIÇÃO INFLACIONÁRIA ANUAL EM MARÇO COM DIREITO A PAGAMENTOS RETROATIVOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1230</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1230/pl_096-2019.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1230/pl_096-2019.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CONCEDER GRATIFICAÇÃO DE VALORIZAÇÃO AOS PROFISSIONAIS DO MAGISTÉRIO DA EDUCAÇÃO BÁSICA E DÁ _x000D_
 OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1232</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1232/pl_097-2019.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1232/pl_097-2019.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A EXTENSÃO AOS SERVIDORES EFETIVOS DA CÂMARA MUNICIPAL DE BARRINHA DOS DIREITOS CONCEDIDOS AOS SERVIDORES_x000D_
 PÚBLICOS DO MUNICÍPIO CONSTANTES NO INCISO IX E PARÁGRAFOS 2º, 3º E 4º DO ART. 35 DA LEI 2120/2011 E SUAS ALTERAÇÕES CONTIDAS NO ART. 3º DA LEI 2253/2014.</t>
   </si>
   <si>
     <t>893</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/893/plc_01-1907032019.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/893/plc_01-1907032019.pdf</t>
   </si>
   <si>
     <t>Proíbe o lançamento de efluentes e esgotos urbanos e industriais, sem o devido tratamento, em qualquer corpo de água existente nos limites territoriais do Município de Barrinha/SP.</t>
   </si>
   <si>
     <t>1211</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1211/plc_002-2019.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1211/plc_002-2019.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CELEBRAR CONVÊNIO DE COOPERAÇÃO TÉCNICA, CONTRATO, TERMOS ADITIVOS E OUTROS AJUSTES COM O _x000D_
 ESTADO DE SÃO PAULO, AGÊNCIA REGULADORA DE SANEAMENTO E ENERGIA DO ESTADO DE SÃO PAULO (ARSESP) E COMPANHIA DE SANEAMENTO BÁSICO DO ESTADO DE SÃO PAULO (SABESP) PARA AS FINALIDADES E CONDIÇÕES QUE ESPECIFICA, E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>1231</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1231/plc_003-2019.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1231/plc_003-2019.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AMPLIAÇÃO DE VAGAS DE CARGO DE ASSESSOR EDUCACIONAL, BEM COMO DA CRIAÇÃO DE FUNÇÃO DE CONFIANÇA DE_x000D_
 COORDENADOR DO CREAS NA FORMA QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1003</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1003/pre_001-2019_07-06-2019.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1003/pre_001-2019_07-06-2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o serviço de Informação ao Cidadão na Câmara Municipal de Barrinha - SP , regulamenta regras para publicações no Portal da Transparência e dá outras providências correlatas.</t>
   </si>
   <si>
     <t>1029</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1029/resolucao_02-1919062019.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1029/resolucao_02-1919062019.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO NO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE BARRINHA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1107</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1107/pre_003-2019.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1107/pre_003-2019.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER LEGISLATIVO A CONTRATAR E CUSTEAR TOTAL OU PARCIALMENTE PLANO DE SAÚDE PARA OS SERVIDORES DA_x000D_
 CÂMARA MUNICIPAL DE BARRINHA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1143</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1143/pr_0411102019.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1143/pr_0411102019.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER LEGISLATIVO A CONTRATAR PLANO DE SAÚDE PARA OS SERVIDORES DA CÂMARA MUNICIPAL DE BARRINHA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>938</t>
   </si>
   <si>
     <t>VETOT</t>
   </si>
   <si>
     <t>Veto Total</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/938/veto_ao_pl_05-1929032019.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/938/veto_ao_pl_05-1929032019.pdf</t>
   </si>
   <si>
     <t>VETO TOTAL AO PROJETO DE LEI Nº 0005/2019 QUE "PROÍBE A UTILIZAÇÃO DE FOGOS DE ARTIFÍCIOS COM ESTAMPIDOS EM TODA A CIRCUNSCRIÇÃO DO MUNICÍPIO DE BARRINHA"</t>
   </si>
   <si>
     <t>939</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/939/veto_ao_pl_08-1929032019.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/939/veto_ao_pl_08-1929032019.pdf</t>
   </si>
   <si>
     <t>VETO TOTAL AO PROJETO DE LEI Nº 008/2019 QUE "DISPÕE SOBRE A DIVULGAÇÃO NO SITE DA PREFEITURA MUNICIPAL DE BARRINHA, DA LISTA DE MEDICAMENTOS DISPONÍVEIS NA FARMÁCIA MUNICIPAL, BEM COMO A SUA FALTA E PREVISÃO DE REABASTECIMENTO"</t>
   </si>
   <si>
     <t>1139</t>
   </si>
   <si>
     <t>VETAR TOTALMENTE, O AUTÓGRAFO PL Nº 31/2019 APROVADO POR ESSA EGRÉGIA EDILIDADE, POR ENTENDÊ-LO INCONTISTUCIONAL E MANIFESTAMENTE CONTRÁRIO AO INTERESSE PÚBLICO.</t>
   </si>
   <si>
     <t>1209</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1209/veto_pl_8306122019.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1209/veto_pl_8306122019.pdf</t>
   </si>
   <si>
     <t>Sr. Presidente, a Prefeita Municipal deste Município de Barrinha, Estado de S40 Paulo, no uso de suas atribuições legais, conforme artigo 20 da Lei Orgânica do Município, decide vetar integralmente a proposição de Lei n°. 083/2019 a qual “Denomina Bairro Sergio Velludo Meirelles o Loteamento Jardim Nova Aliança”, de iniciativa do Poder Legislativo, conforme explicitado nas razões que se seguem.</t>
   </si>
   <si>
     <t>1229</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1229/veto_total_005-2019.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1229/veto_total_005-2019.pdf</t>
   </si>
   <si>
     <t>Tenho a honra de levar ao conhecimento de Vossa Excelência para os devidos efeitos que, de acordo com a faculdade que me é conferida pelo artigo 73 e incisos c/c artigo 94, inciso V da Lei Orgânica do Município, resolvi VETAR TOTALMENTE, o Projeto de Lei nº 78/2018.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -4382,67 +4382,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/842/ind_001-2019.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/843/ind_002-2019_FuTMae1.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/844/ind_003-2019_J95scWv.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/845/ind_004-2019.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/846/ind_005-2019.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/847/ind_006-2019.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/848/ind_007-2019.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/849/ind_008-2019.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/850/ind_009-2019.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/851/ind_010-2019.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/852/ind_011-2019.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/853/ind_012-2019.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/854/ind_013-2019.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/857/ind_014-2019_ma7ZDs2.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/862/ind_015-2016.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/863/ind_016-2019.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/864/ind_017-2019.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/865/ind_018-2019.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/866/ind_019-2019.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/868/ind_020-2019.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/869/ind_021-2019.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/870/ind_022-2019.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/871/ind_023-2019.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/872/ind_024-2019.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/873/ind_025-2019.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/874/ind_026-2019.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/875/ind_027-2019.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/877/ind_028-2019.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/878/ind_029-2019.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/879/ind_030-2019.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/880/ind_031-2019.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/881/ind_032-2019.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/882/ind_033-2019.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/884/ind_035-2019.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/885/ind_036-2019.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/889/ind_038-2019.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/891/proposicao-ind-185.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/897/ind_040-2019.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/900/ind_041-2019.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/901/ind_042-2019.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/902/ind_043-2019.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/903/ind_044-2019.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/904/ind_045-2019.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/905/ind_046-2019.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/906/ind_047-2019.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/907/ind_048-2019.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/908/ind_049-2019.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/909/ind_050-2019.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/910/ind_051-2019.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/911/ind_052-2019.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/912/ind_053-2019.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/914/ind_054-2019.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/916/ind_055-2019.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/917/ind_056-2019.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/918/ind_057-2019.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/920/ind_058-2019.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/921/ind_059-2019.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/922/ind_060-2019.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/923/ind_061-2019.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/924/ind_062-2019.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/925/ind_063-2019.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/926/ind_064-2019.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/927/ind_065-2019.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/928/ind_066-2019.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/929/ind_067-2019.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/930/ind_068-2019.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/931/ind_069-2019.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/932/ind_070-2019_8KvZ3ex.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/934/ind_071-2019.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/935/ind_072-2019.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/940/ind_073-2019.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/941/ind_074-2019.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/942/ind_075-2019.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/943/ind_076-2019.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/944/ind_077-2019_W038JFN.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/945/ind_078-2019_sxj2WDT.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/946/ind_079-2019_MoZ1JbV.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/947/ind_080-2019_QAJEIzv.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/948/ind_081-2019.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/949/ind_082-2019.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/953/ind_083-2019.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/954/ind_084-2019.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/956/ind_085-2019.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/957/ind_086-2019.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/961/ind_087-2019.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/966/ind_089-2019.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/968/ind_090.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/969/ind_091.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/971/ind_092.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/972/ind_093.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/973/ind_094.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/974/ind_095.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/975/ind_096.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/976/ind_097.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/978/ind_098.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/979/ind_099.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/980/ind_100.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/981/ind_101.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/982/ind_102.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/984/ind_103.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/985/ind_104.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/986/ind_105-2019.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/987/ind_106-2019.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/993/ind_107-2019.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/994/ind_108-2019.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/995/ind_109-2019.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/997/ind_110-2019.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/998/ind_111-2019.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/999/ind_112-2019.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1001/ind_113-2019.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1002/ind_114-2019.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1007/ind_115-2019.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1008/ind_116-2019.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1009/ind_117-2019.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1010/ind_118-2019.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1011/ind_119-2019.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1012/ind_120-2019.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1013/ind_121-2019.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1014/ind_122-2019.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1015/ind_123-2019.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1016/ind_124-2019.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1017/ind_125-2019.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1038/ind_126-2019.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1019/ind_127-2019_ObQ9OwX.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1020/ind_128-2019.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1021/ind_129-2019.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1022/ind_130-2019.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1023/proposicao-ind-341.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1024/proposicao-ind-342.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1030/ind_133-2019.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1031/ind_134-2019.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1032/ind_135-2019.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1041/ind_136-2019.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1035/ind_137-2019.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1036/ind_138-2019.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1043/proposicao-ind-354.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1063/ind_140-2019.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1064/ind_141-2019.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1065/ind_142-2019.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1067/ind_143-2019.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1068/ind_144-2019.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1069/ind_145-2019.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1073/ind_146-2019.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1077/ind_147-2019.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1085/ind_148-2019.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1086/ind_149-2019.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1087/ind_150-2019.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1088/ind_151-2019.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1089/ind_152-2018.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1091/ind_153-2019.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1092/ind_154-2019.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1094/ind_155-2019.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1095/ind_156-2019.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1096/ind_157-2019.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1097/ind_158-2019.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1100/ind_159-2019.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1101/ind_160-2019.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1103/ind_161-2019_714T6DT.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1104/ind_162-2019.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1109/ind_163-2019.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1148/ind_164-2019.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1152/ind_165-2019.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1154/ind_166-2019.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1156/ind_167-2019.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1158/ind_168-2019.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1159/ind_169-2019.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1160/ind_170-2019.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1161/ind_171-2019_RxhVnGg.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1162/ind_172-2019_M628sn9.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1163/ind_173-2019_JwQT3KJ.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1168/ind_174-2019.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1171/ind_175-2019.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1172/ind_176-2019.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1173/ind_177-2019.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1174/ind_178-2019.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1175/ind_179-2019.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1178/ind_180-2019.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1182/ind_181-2019.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1183/ind_182-2019.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1185/ind_183-2019.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1186/ind_184-2019.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1187/ind_185-2019.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1188/ind_186-2019.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1189/ind_187-2019.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1196/proposicao-ind-458_1.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1198/proposicao-ind-463.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1199/proposicao-ind-466.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1200/proposicao-ind-464_2.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1201/proposicao-ind-465.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1202/proposicao-ind-468_1_reiteracao_primo_geraldelli.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1203/proposicao-ind-467_mogi_guacu.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1206/ind_195_-_2019.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1207/ind_196-2019.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1208/ind_197-2019.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1216/ind_198-2019.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1218/ind_199-2019.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1219/ind_200-2019.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1221/ind_201-2019.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1222/ind_202-2019.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1223/ind_203-2019.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1227/ind_205-2019.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1228/ind_206-2019.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/867/moc_001-2019.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/876/proposicao-moc-garrancho-170_aerxngw.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/886/proposicao-moc-182.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/894/moc_005-2019.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/895/moc_006-2019.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/896/moc_007-2019.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/898/moc_008-2019.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/899/moc_009-2018.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/913/moc_010-2019.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/915/moc_011-2019.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/933/moc_012-2019_YDHaoes.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/955/moc_013-2019_Q9VbE6G.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/959/moc_014-2019_S99EjfK.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/960/moc_015-2019.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/962/moc_016-2019.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/963/moc_017-2019.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/964/moc_018-2019.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/967/mocao_19-1923042019.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/977/proposicao-moc-300.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/983/proposicao-moc-286.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1000/moc_022-2019_tg2Dhk3.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/989/moc_023-2019.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1033/moc_024-2019.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1039/moc_025-2019.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1066/moc_026-2019.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1070/moc_027-2019.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1072/moc_028-2019.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1074/moc_029-2019.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1078/moc_030-2019_O9Y73TY.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1090/moc_031-2019.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1093/moc_032-2019.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1105/moc_033-2019_XI3vvo9.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1108/moc_034-2019.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1137/proposicao-moc-413_2.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1140/proposicao-moc-416.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1144/moc_037-2019.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1145/moc_038-2019.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1146/moc_039-2019.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1147/moc_040-2019.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1149/moc_041-2019.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1150/moc_042-2019.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1151/moc_043-2019.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1167/moc_044-2019.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1155/moc_045-2019_fEASE0O.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1169/moc_046-2019.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1170/moc_047-2019.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1176/moc_048-2019.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1184/moc_049-2019.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1190/moc_050-2019.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1197/moc_051-2019.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1217/proposicao-moc-471_1.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1220/proposicao-moc-477_maria_das_gracas_sales.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1224/proposicao-moc-486.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1110/0120092019.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1165/pemlo_002-2019.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1106/pdl_001-2019.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/837/projeto_lei_001-2019.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/839/projeto_lei_003-2019.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/840/pl_004-2019.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/841/projeto_de_05-1904022019.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/856/pl_007-2019.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/860/pl_08_nono22022019.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/861/pl_0922022019.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/936/pl_1026032019.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/937/pl_1126032019.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/950/pl_12-1911042019.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/951/pl_1317042019_0001.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/952/pl_1418042019.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/990/pl_15-1914052019.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/991/pl_16-1915052019.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/992/pl_17-1924052019.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1004/pl_18-1907062019.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1005/pl_19-1907062019.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1006/pl_20-1907062019.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1025/pl_21-1919062019.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1026/pl_22-1919062019.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1027/pl_23-1919062019.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1028/pl_24-1919062019.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1042/pl_025-2019.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1044/pl_026-2019.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1045/pl_027-2019.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1079/pl_028-201908082019.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1098/pl_29-201923082019.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1048/pl_030-2019.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1080/pl_031-201908082019.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1056/pl_3212072019.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1057/pl_3312072019.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1058/pl_3412072019.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1059/pl_3512072019.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1050/pl_036-2019.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1051/pl_037-2019.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1052/pl_038-2019.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1060/pl_039-2018.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1054/pl_040-2019.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1061/pl_41.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1062/pl_42.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1081/pl_043-201908082019.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1082/pl_044-201908082019.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1083/pl_045-201909082019.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1084/pl_046-201909082019.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1099/pl_47-201923082019.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1102/pl_48-201926082019.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1111/pl_049-2019.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1112/pl_050-2019.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1113/pl_51_novo23092019.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1114/pl_052-2019.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1115/pl_053-2019.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1116/pl_054-2019.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1117/pl_055-2019.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1118/pl_56_novo23092019.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1119/pl_057-2019.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1120/pl_058-2019.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1121/pl_059-2019.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1122/pl_060-2019.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1123/pl_061-2019.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1124/pl_062-2019.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1125/pl_063-2019_3tYeOFP.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1126/pl_064-2019.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1127/pl_065-2019.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1128/pl_066-2019.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1129/pl_067-2019.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1130/pl_068-2019.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1131/pl_069-2019.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1132/pl_070-2019.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1133/pl_071-2019.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1134/pl_072-2019.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1135/pl_073-2019.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1136/pl_074-2019.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1138/projeto_76.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1141/pl_7711102019.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1142/pl_078-2019.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1166/pl_7914102019.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1177/pl_080-2019.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1179/pl_081-2019_qvGY9ew.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1180/pl_082-2019.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1181/pl_083-2019.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1191/pl_8412112019.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1192/loa_2020.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1193/pl_8625112019.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1194/pl_8725112019.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1195/pl_8825112019.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1210/pl_8906122019.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1212/pl_090-2019.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1213/pl_091-2019.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1214/pl_092-2019.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1215/pl_093-2019.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1226/pl_94-2019.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1233/pl_095-2019.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1230/pl_096-2019.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1232/pl_097-2019.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/893/plc_01-1907032019.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1211/plc_002-2019.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1231/plc_003-2019.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1003/pre_001-2019_07-06-2019.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1029/resolucao_02-1919062019.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1107/pre_003-2019.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1143/pr_0411102019.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/938/veto_ao_pl_05-1929032019.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/939/veto_ao_pl_08-1929032019.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1209/veto_pl_8306122019.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1229/veto_total_005-2019.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/842/ind_001-2019.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/843/ind_002-2019_FuTMae1.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/844/ind_003-2019_J95scWv.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/845/ind_004-2019.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/846/ind_005-2019.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/847/ind_006-2019.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/848/ind_007-2019.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/849/ind_008-2019.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/850/ind_009-2019.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/851/ind_010-2019.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/852/ind_011-2019.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/853/ind_012-2019.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/854/ind_013-2019.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/857/ind_014-2019_ma7ZDs2.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/862/ind_015-2016.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/863/ind_016-2019.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/864/ind_017-2019.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/865/ind_018-2019.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/866/ind_019-2019.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/868/ind_020-2019.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/869/ind_021-2019.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/870/ind_022-2019.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/871/ind_023-2019.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/872/ind_024-2019.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/873/ind_025-2019.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/874/ind_026-2019.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/875/ind_027-2019.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/877/ind_028-2019.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/878/ind_029-2019.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/879/ind_030-2019.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/880/ind_031-2019.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/881/ind_032-2019.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/882/ind_033-2019.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/884/ind_035-2019.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/885/ind_036-2019.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/889/ind_038-2019.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/891/proposicao-ind-185.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/897/ind_040-2019.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/900/ind_041-2019.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/901/ind_042-2019.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/902/ind_043-2019.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/903/ind_044-2019.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/904/ind_045-2019.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/905/ind_046-2019.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/906/ind_047-2019.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/907/ind_048-2019.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/908/ind_049-2019.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/909/ind_050-2019.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/910/ind_051-2019.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/911/ind_052-2019.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/912/ind_053-2019.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/914/ind_054-2019.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/916/ind_055-2019.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/917/ind_056-2019.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/918/ind_057-2019.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/920/ind_058-2019.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/921/ind_059-2019.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/922/ind_060-2019.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/923/ind_061-2019.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/924/ind_062-2019.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/925/ind_063-2019.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/926/ind_064-2019.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/927/ind_065-2019.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/928/ind_066-2019.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/929/ind_067-2019.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/930/ind_068-2019.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/931/ind_069-2019.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/932/ind_070-2019_8KvZ3ex.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/934/ind_071-2019.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/935/ind_072-2019.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/940/ind_073-2019.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/941/ind_074-2019.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/942/ind_075-2019.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/943/ind_076-2019.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/944/ind_077-2019_W038JFN.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/945/ind_078-2019_sxj2WDT.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/946/ind_079-2019_MoZ1JbV.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/947/ind_080-2019_QAJEIzv.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/948/ind_081-2019.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/949/ind_082-2019.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/953/ind_083-2019.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/954/ind_084-2019.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/956/ind_085-2019.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/957/ind_086-2019.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/961/ind_087-2019.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/966/ind_089-2019.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/968/ind_090.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/969/ind_091.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/971/ind_092.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/972/ind_093.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/973/ind_094.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/974/ind_095.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/975/ind_096.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/976/ind_097.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/978/ind_098.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/979/ind_099.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/980/ind_100.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/981/ind_101.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/982/ind_102.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/984/ind_103.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/985/ind_104.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/986/ind_105-2019.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/987/ind_106-2019.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/993/ind_107-2019.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/994/ind_108-2019.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/995/ind_109-2019.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/997/ind_110-2019.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/998/ind_111-2019.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/999/ind_112-2019.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1001/ind_113-2019.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1002/ind_114-2019.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1007/ind_115-2019.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1008/ind_116-2019.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1009/ind_117-2019.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1010/ind_118-2019.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1011/ind_119-2019.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1012/ind_120-2019.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1013/ind_121-2019.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1014/ind_122-2019.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1015/ind_123-2019.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1016/ind_124-2019.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1017/ind_125-2019.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1038/ind_126-2019.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1019/ind_127-2019_ObQ9OwX.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1020/ind_128-2019.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1021/ind_129-2019.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1022/ind_130-2019.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1023/proposicao-ind-341.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1024/proposicao-ind-342.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1030/ind_133-2019.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1031/ind_134-2019.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1032/ind_135-2019.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1041/ind_136-2019.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1035/ind_137-2019.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1036/ind_138-2019.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1043/proposicao-ind-354.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1063/ind_140-2019.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1064/ind_141-2019.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1065/ind_142-2019.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1067/ind_143-2019.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1068/ind_144-2019.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1069/ind_145-2019.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1073/ind_146-2019.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1077/ind_147-2019.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1085/ind_148-2019.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1086/ind_149-2019.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1087/ind_150-2019.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1088/ind_151-2019.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1089/ind_152-2018.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1091/ind_153-2019.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1092/ind_154-2019.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1094/ind_155-2019.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1095/ind_156-2019.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1096/ind_157-2019.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1097/ind_158-2019.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1100/ind_159-2019.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1101/ind_160-2019.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1103/ind_161-2019_714T6DT.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1104/ind_162-2019.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1109/ind_163-2019.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1148/ind_164-2019.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1152/ind_165-2019.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1154/ind_166-2019.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1156/ind_167-2019.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1158/ind_168-2019.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1159/ind_169-2019.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1160/ind_170-2019.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1161/ind_171-2019_RxhVnGg.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1162/ind_172-2019_M628sn9.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1163/ind_173-2019_JwQT3KJ.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1168/ind_174-2019.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1171/ind_175-2019.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1172/ind_176-2019.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1173/ind_177-2019.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1174/ind_178-2019.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1175/ind_179-2019.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1178/ind_180-2019.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1182/ind_181-2019.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1183/ind_182-2019.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1185/ind_183-2019.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1186/ind_184-2019.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1187/ind_185-2019.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1188/ind_186-2019.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1189/ind_187-2019.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1196/proposicao-ind-458_1.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1198/proposicao-ind-463.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1199/proposicao-ind-466.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1200/proposicao-ind-464_2.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1201/proposicao-ind-465.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1202/proposicao-ind-468_1_reiteracao_primo_geraldelli.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1203/proposicao-ind-467_mogi_guacu.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1206/ind_195_-_2019.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1207/ind_196-2019.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1208/ind_197-2019.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1216/ind_198-2019.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1218/ind_199-2019.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1219/ind_200-2019.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1221/ind_201-2019.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1222/ind_202-2019.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1223/ind_203-2019.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1227/ind_205-2019.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1228/ind_206-2019.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/867/moc_001-2019.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/876/proposicao-moc-garrancho-170_aerxngw.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/886/proposicao-moc-182.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/894/moc_005-2019.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/895/moc_006-2019.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/896/moc_007-2019.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/898/moc_008-2019.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/899/moc_009-2018.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/913/moc_010-2019.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/915/moc_011-2019.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/933/moc_012-2019_YDHaoes.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/955/moc_013-2019_Q9VbE6G.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/959/moc_014-2019_S99EjfK.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/960/moc_015-2019.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/962/moc_016-2019.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/963/moc_017-2019.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/964/moc_018-2019.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/967/mocao_19-1923042019.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/977/proposicao-moc-300.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/983/proposicao-moc-286.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1000/moc_022-2019_tg2Dhk3.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/989/moc_023-2019.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1033/moc_024-2019.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1039/moc_025-2019.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1066/moc_026-2019.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1070/moc_027-2019.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1072/moc_028-2019.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1074/moc_029-2019.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1078/moc_030-2019_O9Y73TY.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1090/moc_031-2019.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1093/moc_032-2019.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1105/moc_033-2019_XI3vvo9.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1108/moc_034-2019.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1137/proposicao-moc-413_2.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1140/proposicao-moc-416.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1144/moc_037-2019.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1145/moc_038-2019.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1146/moc_039-2019.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1147/moc_040-2019.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1149/moc_041-2019.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1150/moc_042-2019.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1151/moc_043-2019.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1167/moc_044-2019.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1155/moc_045-2019_fEASE0O.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1169/moc_046-2019.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1170/moc_047-2019.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1176/moc_048-2019.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1184/moc_049-2019.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1190/moc_050-2019.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1197/moc_051-2019.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1217/proposicao-moc-471_1.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1220/proposicao-moc-477_maria_das_gracas_sales.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1224/proposicao-moc-486.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1110/0120092019.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1165/pemlo_002-2019.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1106/pdl_001-2019.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/837/projeto_lei_001-2019.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/839/projeto_lei_003-2019.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/840/pl_004-2019.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/841/projeto_de_05-1904022019.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/856/pl_007-2019.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/860/pl_08_nono22022019.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/861/pl_0922022019.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/936/pl_1026032019.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/937/pl_1126032019.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/950/pl_12-1911042019.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/951/pl_1317042019_0001.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/952/pl_1418042019.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/990/pl_15-1914052019.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/991/pl_16-1915052019.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/992/pl_17-1924052019.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1004/pl_18-1907062019.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1005/pl_19-1907062019.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1006/pl_20-1907062019.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1025/pl_21-1919062019.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1026/pl_22-1919062019.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1027/pl_23-1919062019.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1028/pl_24-1919062019.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1042/pl_025-2019.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1044/pl_026-2019.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1045/pl_027-2019.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1079/pl_028-201908082019.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1098/pl_29-201923082019.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1048/pl_030-2019.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1080/pl_031-201908082019.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1056/pl_3212072019.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1057/pl_3312072019.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1058/pl_3412072019.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1059/pl_3512072019.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1050/pl_036-2019.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1051/pl_037-2019.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1052/pl_038-2019.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1060/pl_039-2018.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1054/pl_040-2019.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1061/pl_41.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1062/pl_42.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1081/pl_043-201908082019.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1082/pl_044-201908082019.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1083/pl_045-201909082019.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1084/pl_046-201909082019.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1099/pl_47-201923082019.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1102/pl_48-201926082019.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1111/pl_049-2019.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1112/pl_050-2019.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1113/pl_51_novo23092019.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1114/pl_052-2019.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1115/pl_053-2019.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1116/pl_054-2019.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1117/pl_055-2019.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1118/pl_56_novo23092019.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1119/pl_057-2019.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1120/pl_058-2019.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1121/pl_059-2019.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1122/pl_060-2019.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1123/pl_061-2019.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1124/pl_062-2019.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1125/pl_063-2019_3tYeOFP.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1126/pl_064-2019.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1127/pl_065-2019.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1128/pl_066-2019.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1129/pl_067-2019.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1130/pl_068-2019.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1131/pl_069-2019.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1132/pl_070-2019.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1133/pl_071-2019.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1134/pl_072-2019.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1135/pl_073-2019.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1136/pl_074-2019.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1138/projeto_76.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1141/pl_7711102019.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1142/pl_078-2019.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1166/pl_7914102019.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1177/pl_080-2019.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1179/pl_081-2019_qvGY9ew.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1180/pl_082-2019.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1181/pl_083-2019.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1191/pl_8412112019.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1192/loa_2020.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1193/pl_8625112019.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1194/pl_8725112019.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1195/pl_8825112019.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1210/pl_8906122019.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1212/pl_090-2019.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1213/pl_091-2019.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1214/pl_092-2019.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1215/pl_093-2019.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1226/pl_94-2019.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1233/pl_095-2019.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1230/pl_096-2019.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1232/pl_097-2019.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/893/plc_01-1907032019.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1211/plc_002-2019.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1231/plc_003-2019.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1003/pre_001-2019_07-06-2019.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1029/resolucao_02-1919062019.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1107/pre_003-2019.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1143/pr_0411102019.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/938/veto_ao_pl_05-1929032019.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/939/veto_ao_pl_08-1929032019.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1209/veto_pl_8306122019.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2019/1229/veto_total_005-2019.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H368"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="176.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="120.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="119.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>