--- v0 (2025-12-01)
+++ v1 (2026-04-18)
@@ -54,2302 +54,2302 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>622</t>
   </si>
   <si>
     <t>2018</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Vanderlei Pedreiro</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/622/622_texto_integral.xml</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/622/622_texto_integral.xml</t>
   </si>
   <si>
     <t>INDICA AO CHEFE DO EXECUTIVO MUNICIPAL QUE PROVIDÊNCIAS SEJAM TOMADAS PELO SETOR COMPETENTE DA PREFEITURA NO SENTIDO DE REPARO DE TAPA BURACO.</t>
   </si>
   <si>
     <t>623</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/623/623_texto_integral.xml</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/623/623_texto_integral.xml</t>
   </si>
   <si>
     <t>624</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/624/624_texto_integral.xml</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/624/624_texto_integral.xml</t>
   </si>
   <si>
     <t>625</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/625/625_texto_integral.xml</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/625/625_texto_integral.xml</t>
   </si>
   <si>
     <t>627</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Sidnei do Balbo</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/627/627_texto_integral.xml</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/627/627_texto_integral.xml</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE BANHEIROS PÚBLICOS NA PRAÇA CENTRAL "ANTÔNIO PRADO" DA CIDADE DE BARRINHA.</t>
   </si>
   <si>
     <t>628</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Junin da Van</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/628/628_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/628/628_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO A MESA DIRETORA, NA FORMA REGIMENTAL, APÓS A APROVAÇÃO DO PLENÁRIO, QUE SEJA ENCAMINHADO AO PODER EXECUTIVA A PRESENTE INDICAÇÃO OBJETIVANDO QUE O PREFEITO AGILIZE A IMPLANTAÇÃO DA LEI DA GUARDA MUNICIPAL EM BARRINHA.</t>
   </si>
   <si>
     <t>650</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/650/650_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/650/650_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO CHEFE DO EXECUTIVO MUNICIPAL QUE PROVIDÊNCIAS SEJAM REALIZADAS PELO SETOR COMPETENTE, A IMEDIATA REMOÇÃO DA ONDULAÇÃO TRANSVERSAL (LOMBADA), LOCALIZADA NA RUA NIVALDO_x000D_
 SANTUCI, NUMERO 156, BAIRRO VERA LUCIA 2.</t>
   </si>
   <si>
     <t>634</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Alexandre Carvalho</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/634/634_texto_integral.xml</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/634/634_texto_integral.xml</t>
   </si>
   <si>
     <t>SUGERE QUE SEJA REALIZADA A CONSTRUÇÃO DE UMA LOMBADA NA RUA ANTÔNIO ROBERTO ALVES, NÚMERO, 418 – CASA A – BAIRRO: COLORADO I, VISANDO ATENDER PEDIDO DOS MORADORES DA REFERIDA RUA, QUE ALEGAM O RISCO CONSTANTE DE ACIDENTES DEVIDO AO GRANDE TRÂNSITO DE VEÍCULOS EM ALTA VELOCIDADE.</t>
   </si>
   <si>
     <t>635</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/635/635_texto_integral.xml</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/635/635_texto_integral.xml</t>
   </si>
   <si>
     <t>SUGERE QUE SEJA REALIZADO A RESTAURAÇÃO DA ILUMINAÇÃO DA QUADRA DE ESPORTES NO PARQUE MOGI, LOCALIZADA ABAIXO DA LINHA FÉRREA, EXTENSÃO DA VICINAL DA ANTIGA PONTE VELHA.</t>
   </si>
   <si>
     <t>636</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/636/636_texto_integral.xml</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/636/636_texto_integral.xml</t>
   </si>
   <si>
     <t>SUGERE QUE PROVIDÊNCIAS SEJAM TOMADAS PELO SETOR COMPETENTE DA PREFEITURA OBJETIVANDO A RESTAURAÇÃO DA ILUMINAÇÃO DA PRAÇA LOCALIZADA NO BAIRRO JARDIM LISBOA.</t>
   </si>
   <si>
     <t>637</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>Adilson Barroso</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/637/637_texto_integral.xml</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/637/637_texto_integral.xml</t>
   </si>
   <si>
     <t>INDICO AO CHEFE DO PODER EXECUTIVO MUNICIPAL QUE SEJA TOMADAS AS DEVIDAS PROVIDENCIA PARA A REALIZAÇÃO DE ILUMINAÇÃO PUBLICA NA ROTATÓRIA DO BAIRRO NOVA BARRINHA .</t>
   </si>
   <si>
     <t>638</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/638/638_texto_integral.xml</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/638/638_texto_integral.xml</t>
   </si>
   <si>
     <t>INDICA AO CHEFE DO EXECUTIVO MUNICIPAL QUE PROVIDÊNCIAS SEJAM TOMADAS OBJETIVANDO A REFORMA DOS BANHEIROS DA RODOVIÁRIA DE BARRINHA.</t>
   </si>
   <si>
     <t>641</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/641/641_texto_integral.xml</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/641/641_texto_integral.xml</t>
   </si>
   <si>
     <t>INDICA AO CHEFE DO EXECUTIVO MUNICIPAL QUE PROVIDÊNCIAS SEJAM TOMADAS PELO SETOR COMPETENTE DA PREFEITURA, A FIM DE QUE SEJA REALIZADA LIMPEZA E RETIRADA DE LIXO, MUITAS VEZES JOGADO PELOS PRÓPRIOS MUNÍCIPES EM UM TERRENO DA PREFEITURA LOCALIZADO NO BAIRRO VERA LÚCIA 2, RUA C.</t>
   </si>
   <si>
     <t>642</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/642/642_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/642/642_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERAR A INDICAÇÃO Nº 87/2017 AO CHEFE DO EXECUTIVO MUNICIPAL QUE PROVIDÊNCIAS SEJAM TOMADAS PELO SETOR COMPETENTE DA PREFEITURA, QUE PLANTE TAPETES DE GRAMAS OU REVISTA COM CIMENTO AO ENTORNO DA QUADRA DA ESCOLA EMEI IBRAIM SALEH NO SENTIDO DE RESULTAR O REPARO.</t>
   </si>
   <si>
     <t>643</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/643/643_texto_integral.xml</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/643/643_texto_integral.xml</t>
   </si>
   <si>
     <t>SUGERE QUE SEJA ADQUIRIDO UMA QUANTIDADE MAIOR DE PEIXES PARA O PESQUE GRÁTIS DA ''SEMANA SANTA''.</t>
   </si>
   <si>
     <t>648</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>Pastor Hélio (Nono)</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/648/648_texto_integral.xml</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/648/648_texto_integral.xml</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL A URGÊNCIA DE COLOCAÇÃO DE POSTE DE ILUMINAÇÃO PÚBLICA COM DOIS BRAÇOS DE LUZ NA AVENIDA JULIO MARCARI, PRÓXIMO AO NÚMERO 1244, CENTRO, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>649</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/649/649_texto_integral.xml</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/649/649_texto_integral.xml</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL A PREMENTE NECESSIDADE DE PROCEDER SINALIZAÇÃO DE TRÂNSITO HORIZONTAL NA AVENIDA FRANCISCO OSAKI, CRUZAMENTO COM A RUA MARIA DE JESUS FERREIRA LIMA, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>652</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>Anailson do Sindicato</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/652/652_texto_integral.xml</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/652/652_texto_integral.xml</t>
   </si>
   <si>
     <t>INDICA AO CHEFE DO EXECUTIVO QUE PROVIDÊNCIAS SEJAM TOMADAS PELO SETOR COMPETENTE DA PREFEITURA DE ACORDO COM A DISPONIBILIDADE FINANCEIRA NO SENTIDO DE PROCEDER REPARO DE TAPA BURACO NO ASFALTO PERTO DAS SARJETAS DA AVENIDA JAMIL AHMED SALEH, ALTURA DOS NÚMEROS 57 E 64, 186 E 196, 353, 404 E 420, NO BAIRRO JARDIM PAULISTA.</t>
   </si>
   <si>
     <t>653</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/653/653_texto_integral.xml</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/653/653_texto_integral.xml</t>
   </si>
   <si>
     <t>INDICA AO CHEFE DO EXECUTIVO QUE PROVIDÊNCIAS SEJAM TOMADAS PELO SETOR COMPETENTE DA PREFEITURA DE ACORDO COM A DISPONIBILIDADE FINANCEIRA NO SENTIDO DE VIABILIZAR O CORTE DO MATO, E ROÇAR A GRAMA, QUE SE ENCONTRAM NA RUA JOSÉ GERALDO CONSTANTINO, NO BAIRRO VILA SÃO JOSÉ.</t>
   </si>
   <si>
     <t>654</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/654/654_texto_integral.xml</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/654/654_texto_integral.xml</t>
   </si>
   <si>
     <t>INDICA AO CHEFE DO EXECUTIVO MUNICIPAL QUE PROVIDÊNCIAS SEJAM TOMADAS OBJETIVANDO A COLOCAÇÃO DE BRAÇOS DE ILUMINAÇÃO.</t>
   </si>
   <si>
     <t>655</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/655/655_texto_integral.xml</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/655/655_texto_integral.xml</t>
   </si>
   <si>
     <t>INDICA AO CHEFE DO EXECUTIVO MUNICIPAL QUE PROVIDÊNCIAS SEJAM TOMADAS DE ACORDO COM A DISPONIBILIDADE FINANCEIRA E ESTUDOS SEJAM REALIZADOS PELO SETOR COMPETENTE DA PREFEITURA NO SENTIDO DE RECAPEAMENTO.</t>
   </si>
   <si>
     <t>658</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>Alessandro DVD</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/658/658_texto_integral.xml</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/658/658_texto_integral.xml</t>
   </si>
   <si>
     <t>INDICA AO CHEFE DO EXECUTIVO QUE PROVIDÊNCIAS SEJAM TOMADAS PELO SETOR COMPETENTE DA PREFEITURA DE ACORDO COM A DISPONIBILIDADE FINANCEIRA NO SENTIDO DE PROCEDER REPARO DE TAPA BURACO NO CANTEIRO CENTRAL NA AV ANTÔNIO CARLOS LISBOA, PRÓXIMO A SORVETERIA GUIDELLI, NO BAIRRO VERA LÚCIA.</t>
   </si>
   <si>
     <t>659</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/659/659_texto_integral.xml</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/659/659_texto_integral.xml</t>
   </si>
   <si>
     <t>INDICA AO CHEFE DO EXECUTIVO QUE PROVIDÊNCIAS SEJAM TOMADAS PELO SETOR COMPETENTE DA PREFEITURA DE ACORDO COM A DISPONIBILIDADE FINANCEIRA NO SENTIDO DE PROCEDER COM URGÊNCIA A COLOCAÇÃO DE LAMPADAS NOS POSTES DE ILUMINAÇÃO DA PRAÇA MÁRIO ROSA DE ARAÚJO, SITUADA NA AVENIDA COSTA E SILVA, ESQUINA COM A RUA COM SÉRGIO ROSSETTI, NO BAIRRO VILA RECREIO.</t>
   </si>
   <si>
     <t>669</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/669/669_texto_integral.xml</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/669/669_texto_integral.xml</t>
   </si>
   <si>
     <t>SUGERE QUE SEJA REALIZADA A CONSTRUÇÃO DE REDUTOR DE VELOCIDADE (LOMBADA) NA RUA ALBERTA MARCARI, NA ALTURA DO NÚMERO 835 – CENTRO, VISANDO ATENDER PEDIDO DOS MORADORES DA REFERIDA RUA, QUE ALEGAM O RISCO CONSTANTE DE ACIDENTES, DEVIDO AO GRANDE TRANSITO DE VEÍCULOS.</t>
   </si>
   <si>
     <t>670</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/670/670_texto_integral.xml</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/670/670_texto_integral.xml</t>
   </si>
   <si>
     <t>INDICA AO CHEFE DO EXECUTIVO MUNICIPAL QUE PROVIDÊNCIAS SEJAM TOMADAS PELO SETOR COMPETENTE DA PREFEITURA DE ACORDO COM A DISPONIBILIDADE FINANCEIRA NO SENTIDO DE REALIZAR REVITALIZAÇÃO DA ILUMINAÇÃO, LIMPEZA, CORTE DO MATO E PODA DAS ÁRVORES, NA PRAÇA LOCALIZADA NA RUA GISELE GAMBER PICÃO, NO BAIRRO JARDIM RAYA.</t>
   </si>
   <si>
     <t>671</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>Ronaldo Troia</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/671/671_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/671/671_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO NA FORMA REGIMENTAL, AO EXCELENTÍSSIMO PREFEITO MUNICIPAL, SENHOR MITUO TAKAHASI, POR MEIO DO SETOR COMPETENTE, QUE PROVIDENCIE A REFORMA E ATIVAÇÃO DO BANHEIRO DA ÁREA DE LAZER DO PARQUE ECOLÓGICO E ILUMINAÇÃO DO PÁTIO DE _x000D_
 ESTACIONAMENTO DO GINÁSIO DE ESPORTES.</t>
   </si>
   <si>
     <t>678</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/678/678_texto_integral.xml</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/678/678_texto_integral.xml</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITO AO CHEFE DO EXECUTIVO MUNICIPAL QUE PROVIDÊNCIAS SEJAM REALIZADAS PELO SETOR COMPETENTE, A </t>
   </si>
   <si>
     <t>679</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/679/679_texto_integral.xml</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/679/679_texto_integral.xml</t>
   </si>
   <si>
     <t>680</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/680/680_texto_integral.xml</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/680/680_texto_integral.xml</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE UM BALANÇO QUEBRA D'ÁGUA NA RUA:JOSÉ DE ALENCAR COM JOÃO MANOEL DE LIMA, NO JARDIM PA</t>
   </si>
   <si>
     <t>681</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/681/681_texto_integral.xml</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/681/681_texto_integral.xml</t>
   </si>
   <si>
     <t>ILUMINAÇÃO DAS PRAÇAS DOS BAIRROS JARDIM LISBOA, JARDIM VERA LÚCIA I E II.</t>
   </si>
   <si>
     <t>682</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/682/682_texto_integral.xml</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/682/682_texto_integral.xml</t>
   </si>
   <si>
     <t>LIMPEZA DAS ÁREAS VERDES, PRAÇAS, TERRENOS PÚBLICOS, OU SEJA DOS LOCAIS ADMINISTRADO PELO MUNICÍPIO.</t>
   </si>
   <si>
     <t>683</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/683/683_texto_integral.xml</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/683/683_texto_integral.xml</t>
   </si>
   <si>
     <t>INDICO AO CHEFE DO EXECUTIVO MUNICIPAL QUE PROVIDÊNCIAS SEJAM TOMADAS PELO SETOR COMPETENTE DA PREFE</t>
   </si>
   <si>
     <t>684</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/684/684_texto_integral.xml</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/684/684_texto_integral.xml</t>
   </si>
   <si>
     <t>685</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/685/685_texto_integral.xml</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/685/685_texto_integral.xml</t>
   </si>
   <si>
     <t xml:space="preserve">INDICO AO CHEFE DO EXECUTIVO MUNICIPAL QUE PROVIDÊNCIAS SEJAM TOMADAS, OBJETIVANDO A TROCA DA TAMPA </t>
   </si>
   <si>
     <t>691</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/691/691_texto_integral.xml</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/691/691_texto_integral.xml</t>
   </si>
   <si>
     <t>CONTER UM VAZAMENTO DE ÁGUA NA AVENIDA PRESIDENTE VARGAS, DE FRONTE AO NÚMERO 1646, NO BAIRRO VILA R</t>
   </si>
   <si>
     <t>693</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/693/693_texto_integral.xml</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/693/693_texto_integral.xml</t>
   </si>
   <si>
     <t>696</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/696/696_texto_integral.xml</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/696/696_texto_integral.xml</t>
   </si>
   <si>
     <t>SUGERE QUE SEJA REALIZADO RECAPEAMENTO NA RUA DOS ANDRADAS, SITUADA NO BAIRRO VILA RECREIO.</t>
   </si>
   <si>
     <t>697</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/697/697_texto_integral.xml</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/697/697_texto_integral.xml</t>
   </si>
   <si>
     <t xml:space="preserve">SUGERE QUE SEJA REALIZADO RECAPEAMENTO NA AVENIDA JAMIL SAID SALEH, SITUADA ENTRE OS BAIRROS JARDIM </t>
   </si>
   <si>
     <t>698</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/698/698_texto_integral.xml</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/698/698_texto_integral.xml</t>
   </si>
   <si>
     <t>SUGERE QUE SEJA REALIZADO RECAPEAMENTO NA RUA SÉRGIO ROSSETI, LOCALIZADA NO BAIRRO VILA RECREIO.</t>
   </si>
   <si>
     <t>699</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/699/699_texto_integral.xml</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/699/699_texto_integral.xml</t>
   </si>
   <si>
     <t>SUGERE QUE SEJA REALIZADO RECAPEAMENTO E ADEQUAÇÃO NA RUA RUI BARBOSA, LOCALIZADA NO BAIRRO JARDIM P</t>
   </si>
   <si>
     <t>706</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/706/706_texto_integral.xml</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/706/706_texto_integral.xml</t>
   </si>
   <si>
     <t>SUGERE QUE SEJA REALIZADO RECAPEAMENTO NA RUA 04, LOCALIZADA NO BAIRRO CDHU.</t>
   </si>
   <si>
     <t>707</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/707/707_texto_integral.xml</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/707/707_texto_integral.xml</t>
   </si>
   <si>
     <t>SUGERE QUE SEJA REALIZADO RECAPEAMENTO NA RUA MOTOKIKOTO, LOCALIZADA NO BAIRRO VILA RECREIO.</t>
   </si>
   <si>
     <t>708</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/708/708_texto_integral.xml</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/708/708_texto_integral.xml</t>
   </si>
   <si>
     <t>SUGERE QUE SEJA REALIZADO RECAPEAMENTO NA RUA FRANCISCO OSAKI, LOCALIZADA NO BAIRRO CDHU.</t>
   </si>
   <si>
     <t>709</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/709/709_texto_integral.xml</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/709/709_texto_integral.xml</t>
   </si>
   <si>
     <t>SUGERE QUE SEJA REALIZADO RECAPEAMENTO NA RUA DOM PEDRO II, LOCALIZADA NO BAIRRO VILA RECREIO.</t>
   </si>
   <si>
     <t>712</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/712/712_texto_integral.xml</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/712/712_texto_integral.xml</t>
   </si>
   <si>
     <t>INDICA AO CHEFE DO EXECUTIVO MUNICIPAL QUE PROVIDÊNCIAS SEJAM TOMADAS PELO SETOR COMPETENTE DA PREFEITURA NO SENTIDO DE REFORMA DE BUEIRO.</t>
   </si>
   <si>
     <t>713</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/713/713_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/713/713_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO CHEFE DO EXECUTIVO MUNICIPAL QUE PROVIDÊNCIAS SEJAM TOMADAS PELO_x000D_
 SETOR COMPETENTE DA PREFEITURA DE ACORDO COM A DISPONIBILIDADE FINANCEIRA NO SENTIDO DE DISPONIBILIZAR UM VEÍCULO DA MUNICIPALIDADE PARA TRANSPORTAR PACIENTES QUE SE SUBMETEM A FISIOTERAPIA._x000D_
 </t>
   </si>
   <si>
     <t>715</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/715/715_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/715/715_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERE QUE SEJA REALIZADA A CONSTRUÇÃO DE UMA LOMBADA NA AVENIDA JAMIL SAID SALEH, NA ALTURA DO NÚMERO 1313, BAIRRO: LISBOA, VISANDO ATENDER PEDIDO DOS MORADORES DA REFERIDA AVENIDA, QUE ALEGAM O RISCO CONSTANTE DE ACIDENTES DEVIDO AO GRANDE TRÂNSITO DE VEÍCULOS EM ALTA VELOCIDADE.</t>
   </si>
   <si>
     <t>716</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/716/716_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/716/716_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERE QUE SEJA REALIZADO RECAPEAMENTO NA RUA OSVALDO SAGULA, LOCALIZADA NO BAIRRO JARDIM PAULISTA.</t>
   </si>
   <si>
     <t>717</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/717/717_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/717/717_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERE QUE SEJA REALIZADO RECAPEAMENTO NA RUA MACHADO DE ASSIS, LOCALIZADA NO BAIRRO JARDIM PAULISTA</t>
   </si>
   <si>
     <t>718</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/718/718_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/718/718_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERE QUE SEJA REALIZADO RECAPEAMENTO NA RUA YOSHIO KINOSHITA, LOCALIZADA NO BAIRRO CDHU.</t>
   </si>
   <si>
     <t>719</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/719/719_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/719/719_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A PREMENTE NECESSIDADE DE REFORMA DA PRAÇA PÚBLICA LOCALIZADA NO JARDIM_x000D_
 NOVO HORIZONTE, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>720</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/720/720_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/720/720_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A PREMENTE NECESSIDADE DE COLOCAÇÃO DE POSTES DE ILUMINAÇÃO NA PASSARELA_x000D_
 QUE LIGA A LAGOA DO JARDIM JOSÉ BOMBONATO À QUADRA DE AREIA E DÁ ACESSO AO_x000D_
 BAIRRO, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>721</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/721/721_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/721/721_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A CONSTRUÇÃO DE PARQUINHO INFANTIL NA PRAÇA DO VERA LÚCIA I, SITUADA ENTRE_x000D_
 AS RUAS W3 E W4.</t>
   </si>
   <si>
     <t>722</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/722/ind_54-2018.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/722/ind_54-2018.pdf</t>
   </si>
   <si>
     <t>INDICA AO CHEFE DO EXECUTIVO MUNICIPAL QUE ESTUDOS SEJAM REALIZADOS PELO SETOR COMPETENTE DA PREFEIT</t>
   </si>
   <si>
     <t>723</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/</t>
   </si>
   <si>
     <t>724</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/724/724_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/724/724_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO CHEFE DO EXECUTIVO MUNICIPAL QUE ESTUDOS SEJAM REALIZADOS PELO SETOR COMPETENTE DA_x000D_
 PREFEITURA NO SENTIDO DE RECAPEAMENTO.</t>
   </si>
   <si>
     <t>734</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/734/ind_057-2018.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/734/ind_057-2018.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da_x000D_
 prefeitura no sentido de recapeamento.</t>
   </si>
   <si>
     <t>737</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/737/ind_058-2018.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/737/ind_058-2018.pdf</t>
   </si>
   <si>
     <t>Indico ao Chefe do Poder Executivo Municipal que seja tomadas as devidas providencia para a realização de iluminação publica nos postes do Sitio dos Ipês, vicinal Barrinha e Sertãozinho.</t>
   </si>
   <si>
     <t>741</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/741/ind_059-2018.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/741/ind_059-2018.pdf</t>
   </si>
   <si>
     <t>INDICAMOS ao Sr. Prefeito Municipal auscultado o Insigne Plenário, para que seja realizada a manutenção da iluminação pública na praça do Jardim Novo Horizonte ao lado do Posto VI e da Creche Escola Kasumi.</t>
   </si>
   <si>
     <t>742</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/742/ind_060-2018.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/742/ind_060-2018.pdf</t>
   </si>
   <si>
     <t>INDICAMOS ao Sr. Prefeito Municipal auscultado o Insigne Plenário, para que seja realizada a limpeza geral em toda extensão do córrego Jatobá na Avenida Júlio Marcari.</t>
   </si>
   <si>
     <t>743</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/743/ind_061-2018.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/743/ind_061-2018.pdf</t>
   </si>
   <si>
     <t>INDICAMOS ao Sr. Prefeito Municipal auscultado o Insigne Plenário, para que seja realizada a poda de árvores e manutenção na iluminação dos canteiros em toda extensão da Avenida Américo Dezorzi.</t>
   </si>
   <si>
     <t>744</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/744/ind_062-2018.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/744/ind_062-2018.pdf</t>
   </si>
   <si>
     <t>Sugere alteração de mão única na Rua Francisco Osaki.</t>
   </si>
   <si>
     <t>746</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/746/ind_063-2018.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/746/ind_063-2018.pdf</t>
   </si>
   <si>
     <t>Reitera Indicação ao Chefe do Executivo Municipal, que providencias sejam tomadas no sentido de viabilizar a reforma das quadras de esportes das escolas mencionadas e solicita a inclusão de novas quadras para reforma.</t>
   </si>
   <si>
     <t>748</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/748/ind_064-2018.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/748/ind_064-2018.pdf</t>
   </si>
   <si>
     <t>INDICAMOS ao Sr. Prefeito Municipal, estendendo encaminhamento a Empresa de Energia Elétrica - CPFL, auscultado o Insigne Plenário, a premente necessidade de proceder em caráter de urgência a instalação de rede de iluminação pública na rotatória do viaduto da Estrada Vicinal Said Ahmed Saleh, neste município.</t>
   </si>
   <si>
     <t>749</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/749/ind_065-2018.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/749/ind_065-2018.pdf</t>
   </si>
   <si>
     <t>INDICA A PREMENTE NECESSIDADE DE RECAPEAMENTO NA RUA W6 DO BAIRRO JARDIM VERA LÚCIA, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>750</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/750/ind_066-2018.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/750/ind_066-2018.pdf</t>
   </si>
   <si>
     <t>INDICA A PREMENTE NECESSIDADE DE COSNTRUÇÃO DE UMA LOMBADA NO CENTRO DA CIDADE, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>751</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/751/ind_067-2018.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/751/ind_067-2018.pdf</t>
   </si>
   <si>
     <t>INDICA A PREMENTE NECESSIDADE DE RECAPEAMENTO NA RUA W3 DO BAIRRO JARDIM VERA LÚCIA, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>752</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/752/ind_068-2018.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/752/ind_068-2018.pdf</t>
   </si>
   <si>
     <t>INDICA A PREMENTE NECESSIDADE DE RECAPEAMENTO NA RUA DOS ANDRADAS/ VILA RECREIO, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>753</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/753/ind_069-2018.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/753/ind_069-2018.pdf</t>
   </si>
   <si>
     <t>INDICA A PREMENTE NECESSIDADE DE CONTRUÇÃO DE UMA LOMBADA NA RUA ZELINDO ZANINELLI, VILA RECREIO, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>754</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/754/ind_070-2018.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/754/ind_070-2018.pdf</t>
   </si>
   <si>
     <t>SUGERE INSTALAÇÃO DE SEMÁFORO NO CRUZAMENTO DA AVENIDA COSTA E SILVA.</t>
   </si>
   <si>
     <t>755</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/755/ind_071-2018.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/755/ind_071-2018.pdf</t>
   </si>
   <si>
     <t>INDICA A PREMENTE NECESSIDADE DE PROCEDER COM URGENCIA A CONSTRUÇÃO DE UMA ROTATÓRIA AO FINAL RUA AURORA MESQUITA DE ANDRADE NO BAIRRO VERA LÚCIA II, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>756</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/756/ind_072-2018.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/756/ind_072-2018.pdf</t>
   </si>
   <si>
     <t>INDICA A CONSTRUÇÃO DE PARQUINHO INFANTIL NA ROTATÓRIA DO NOVO BAIRRO DO CDHU, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>759</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/759/ind_073-2018.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/759/ind_073-2018.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO A PROPOSITURA DE PROJETO DE LEI PARA REGULAMENTAR O TRÁFEGO DE VEÍCULOS PESADOS NA ÁREA URBANA DE BARRINHA.</t>
   </si>
   <si>
     <t>789</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/789/ind_074-2018.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/789/ind_074-2018.pdf</t>
   </si>
   <si>
     <t>INDICA A PREMENTE NECESSIDADE DE COLOCAÇÃO DE POSTES DE ILUMINAÇÃO NA RUA PASTOR VICENTE VITALINO, NOVO HORIZONTE, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>763</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/763/ind_075-2018.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/763/ind_075-2018.pdf</t>
   </si>
   <si>
     <t>INDICA A INSTALAÇÃO DE SEMÁFORO PRÓXIMO A ESCOLA EM CONSTRUÇÃO DO BAIRRO JD. CALIFÓRNIA.</t>
   </si>
   <si>
     <t>764</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/764/ind_076-2018.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/764/ind_076-2018.pdf</t>
   </si>
   <si>
     <t>INDICA A PREMENTE NECESSIDADE DE PROCEDER A SINALIZAÇÃO VERTICAL E HORIZONTAL NAS RUAS E AVENIDAS.</t>
   </si>
   <si>
     <t>765</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/765/ind_077-2018.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/765/ind_077-2018.pdf</t>
   </si>
   <si>
     <t>INDICAMOS ao Sr. Prefeito Municipal, auscultado o Insigne Plenário, a necessidade de proceder a instalação de BICICLETÁRIO, na Praça Feru Ahmed Saleh ao lado do posto bombonato, localizada no final da 'mão dupla' da Avenida Costa e Silva.</t>
   </si>
   <si>
     <t>766</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/766/ind_078-2018.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/766/ind_078-2018.pdf</t>
   </si>
   <si>
     <t>Sugere que seja realizada a construção de uma LOMBADA na rua Alberta Marcari número, 935 - Centro, visando atender pedido dos moradores da referida rua, que alegam o risco constante de acidentes devido ao grande transito de veículos em alta velocidade.</t>
   </si>
   <si>
     <t>767</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/767/ind_079-2018.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/767/ind_079-2018.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve vêm, respeitosamente, na forma regimental e depois de ouvido o E. Plenário desta Casa, INDICAR ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de providenciar doação de carros para catadores de reciclaveis, no sentido de ajudar os catadores de reciclagem que realizam um serviço de utilidade publica.</t>
   </si>
   <si>
     <t>772</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/772/ind_080-2018.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/772/ind_080-2018.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de recapeamento.</t>
   </si>
   <si>
     <t>781</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/781/ind_081-2018.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/781/ind_081-2018.pdf</t>
   </si>
   <si>
     <t>Sugere para que seja realizada a reforma, revitalização e adequação da Unidade de Suporte Básico SAMU de Barrinha.</t>
   </si>
   <si>
     <t>783</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/783/ind_082-2018.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/783/ind_082-2018.pdf</t>
   </si>
   <si>
     <t>INDICA A CONSTRUÇÃO DE PARQUINHOS INFANTIS NOS BAIRROS DO NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>784</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/784/ind_083-2018.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/784/ind_083-2018.pdf</t>
   </si>
   <si>
     <t>INDICA A IMPLANTAÇÃO DE UMA ÁREA DE ALIMENTAÇÃO COM TRAILLER.</t>
   </si>
   <si>
     <t>785</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/785/ind_084-2018.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/785/ind_084-2018.pdf</t>
   </si>
   <si>
     <t>INDICA A PREMENTE NECESSIDADE DE CONSTRUÇÃO DE UMA LOMBADA NA RUA W1, JD. VERA LÚCIA, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>786</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/786/ind_085-2018.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/786/ind_085-2018.pdf</t>
   </si>
   <si>
     <t>INDICA A PREMENTE NECESSIDADE DE CONSTRUÇÃO DE UMA LOMBADA NA AV. PRESIDENTE CASTELO BRANCO, JD. VERA LÚCIA, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>790</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/790/ind_086-2018.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/790/ind_086-2018.pdf</t>
   </si>
   <si>
     <t>Indicamos ao chefe do executivo municipal que providencias sejam tomadas no sentido de viabilizar a reforma do Ginásio de Esportes Jamil Calil, mais conhecida como área de lazer.</t>
   </si>
   <si>
     <t>791</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/791/ind_087-2018.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/791/ind_087-2018.pdf</t>
   </si>
   <si>
     <t>Manutenção dos postes de iluminação da praça localizada na Rua Gisele Gamber Picão, no bairro Jardim Raya.</t>
   </si>
   <si>
     <t>792</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/792/ind_088-2018.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/792/ind_088-2018.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de realizar a construção de uma LOMBADA na rua Rafael Brunnini,número, 555 - Vila Recreio, visando atender pedido dos moradores da referida rua, que alegam o risco constante de acidentes devido ao grande transito de veículos em alta velocidade.</t>
   </si>
   <si>
     <t>793</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/793/ind_089-2018_WmTcMrg.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/793/ind_089-2018_WmTcMrg.pdf</t>
   </si>
   <si>
     <t>Indico ao exmo. Senhor Prefeito para que esse determine junto Secretaria de obra a implantação de Placas indicativas de sinalizações de trânsito nos Bairros.</t>
   </si>
   <si>
     <t>794</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/794/ind_090-2018.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/794/ind_090-2018.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de reforçar a segurança em torno da lagoa</t>
   </si>
   <si>
     <t>795</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/795/ind_091-2018.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/795/ind_091-2018.pdf</t>
   </si>
   <si>
     <t>Sugere que seja realizada a limpeza geral em toda extensão do córrego Jatobá na Avenida Júlio Marcari.</t>
   </si>
   <si>
     <t>796</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/796/ind_092-2018.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/796/ind_092-2018.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de desenvolvam um projeto de sinalizações para rua e avenidas do município.</t>
   </si>
   <si>
     <t>797</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/797/ind_093-2018.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/797/ind_093-2018.pdf</t>
   </si>
   <si>
     <t>Reitera Indicação 94/2107 ao Chefe do Executivo Municipal, solicitando que o setor competente da prefeitura</t>
   </si>
   <si>
     <t>798</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/798/ind_094-2018.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/798/ind_094-2018.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de limpeza do terreno da área verde.</t>
   </si>
   <si>
     <t>799</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/799/ind_095-2018.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/799/ind_095-2018.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de realizar o serviço de manutenção (vazamento de água).</t>
   </si>
   <si>
     <t>800</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/800/ind_096-2018.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/800/ind_096-2018.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de restaurar a iluminação da Praça José Luís da Silva Cara.</t>
   </si>
   <si>
     <t>802</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/802/ind_097-2018.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/802/ind_097-2018.pdf</t>
   </si>
   <si>
     <t>Como vereador e Presidente da Câmara Municipal, em resposta à solicitação promovida junto à Ouvidoria desta Casa de leis, indico à Vossa Excelência a necessidade de providências nos termos da legislação municipal em vigor, para sanar o quanto relatado por munícipe acerca do grande número de animais abandonados nas imediações dos ranchos situados à beira do Rio Mogi.</t>
   </si>
   <si>
     <t>806</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/806/ind_098-2018.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/806/ind_098-2018.pdf</t>
   </si>
   <si>
     <t>Aquisição de uniformes e equipamentos de proteção para os garis e funcionários dos caminhões coletores de lixo</t>
   </si>
   <si>
     <t>807</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/807/ind_099-2018.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/807/ind_099-2018.pdf</t>
   </si>
   <si>
     <t>INDICAMOS ao Sr. Prefeito Municipal, auscultado o Insigne Plenário, para que este determine, junto ao setor competente, a retirada da lombada da rua Alexandre Carrera - próximo do número 55 , localizada no bairro Jardim Raya.</t>
   </si>
   <si>
     <t>808</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/808/ind_100-2018.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/808/ind_100-2018.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que providências sejam tomadas pelo setor competente da prefeitura no sentido de viabilizar a colocação de redutor de velocidade (LOMBADAS) na  Rua General Osório ao lado da Congregação Cristã no bairro - Vila Recreio na altura do número 719.</t>
   </si>
   <si>
     <t>809</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/809/ind_101-2018.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/809/ind_101-2018.pdf</t>
   </si>
   <si>
     <t>INDICAMOS ao Sr. Prefeito Municipal, auscultado o Insigne Plenário, que junto ao Departamento competente mande tapar o buraco ao longo da rua Humberto Biancardi, próximo a borracharia do Gustela, que se encontra aberto depois da manutenção feita pelo setor de obras da Prefeitura Municipal.</t>
   </si>
   <si>
     <t>810</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/810/ind_102-2018.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/810/ind_102-2018.pdf</t>
   </si>
   <si>
     <t>INDICAMOS ao Sr. Prefeito Municipal, auscultado o Insigne Plenário, que junto ao Departamento competente mande tapar o buraco ao longo da rua Alberta Marcari, próximo a Cozinha Piloto, que se encontra aberto depois da manutenção feita pelo setor de obras da Prefeitura Municipal.</t>
   </si>
   <si>
     <t>812</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/812/ind_103-2018.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/812/ind_103-2018.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de reparo de tapa buraco.</t>
   </si>
   <si>
     <t>813</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/813/ind_104-2018.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/813/ind_104-2018.pdf</t>
   </si>
   <si>
     <t>814</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/814/ind_105-2018.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/814/ind_105-2018.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de restaurar a iluminação da Praça.</t>
   </si>
   <si>
     <t>815</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/815/ind_106-2018.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/815/ind_106-2018.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de realizar manutenção na iluminação das praças do bairro Vera Lucia.</t>
   </si>
   <si>
     <t>817</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/817/proposicao-ind-124.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/817/proposicao-ind-124.pdf</t>
   </si>
   <si>
     <t>INDICA A CONSTRUÇÃO DE COBERTURA PARA PONTO DE ÔNIBUS QUE MENCIONA.</t>
   </si>
   <si>
     <t>818</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/818/ind_108-2018.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/818/ind_108-2018.pdf</t>
   </si>
   <si>
     <t>INDICA A INSTALAÇÃO DE LIXEIRAS SELETIVAS EM PONTOS ESTRATÉGICOS NAS LAGOAS DO JARDIM JOSÉ BOMBONATO E DO PARQUE ECOLÓGICO DA ÁREA DE LAZER.</t>
   </si>
   <si>
     <t>819</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/819/ind_109-2018.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/819/ind_109-2018.pdf</t>
   </si>
   <si>
     <t>INDICA A IMPLANTAÇÃO DE CAÇAMBAS DE LIXOS EM PONTOS ESTRATÉGICOS.</t>
   </si>
   <si>
     <t>820</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/820/ind_110-2018.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/820/ind_110-2018.pdf</t>
   </si>
   <si>
     <t>INDICA A CONSTRUÇÃO DE PASSEIO NO BAIRRO CALIFÓRNIA I.</t>
   </si>
   <si>
     <t>821</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/821/ind_111-2018.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/821/ind_111-2018.pdf</t>
   </si>
   <si>
     <t>INDICA A IMPLANTAÇÃO DE ÁREA VERDE E CONSTRUÇÃO ÁREA DE LAZER EM LOCAL QUE MENCIONA.</t>
   </si>
   <si>
     <t>822</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
     <t>Ivan Botega</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/822/ind_112-2018.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/822/ind_112-2018.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de ampliar com chapas de aço  nas denominadas lombofaixas</t>
   </si>
   <si>
     <t>823</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/823/ind_113-2018.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/823/ind_113-2018.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de seja feito repáros de postes de iluminacoes no canteiro divisor da Avenida Americo Dezorze</t>
   </si>
   <si>
     <t>824</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/824/ind_114-2018.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/824/ind_114-2018.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de que sejam pintadas as lombadas e regulamentadas em seu devido padrao como rege a CTB ( Código de Transito Brasileiro ), no total de tres, que ficam localizadas na Rua Dos Andradas próximo aos números 210, 679 e 891.</t>
   </si>
   <si>
     <t>825</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/825/ind_115-2018.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/825/ind_115-2018.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido de de viabilizar uma reforma geral no Cemitério Municipal de nossa cidade.</t>
   </si>
   <si>
     <t>826</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/826/ind_116-2018.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/826/ind_116-2018.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da prefeitura no sentido realizar reforma na  cobertura de ponto de ônibus.</t>
   </si>
   <si>
     <t>827</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/827/ind_117-2018.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/827/ind_117-2018.pdf</t>
   </si>
   <si>
     <t>Sugere que providências sejam tomadas pelo setor competente da Prefeitura objetivando a restauração do Alambrado da Bomba de Água, localizada no bairro Belo Horizonte.</t>
   </si>
   <si>
     <t>828</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/828/ind_118-2018.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/828/ind_118-2018.pdf</t>
   </si>
   <si>
     <t>Sugere que seja realizada a poda de árvores do canteiro em toda extensão da Rua: 04, localizada no bairro Belo Horizonte.</t>
   </si>
   <si>
     <t>829</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/829/ind_119-2018.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/829/ind_119-2018.pdf</t>
   </si>
   <si>
     <t>Sugere que providências sejam tomadas pelo setor competente da Prefeitura objetivando a restauração da iluminação da Praça da Bíblia localizada no bairro vila recreio entre a Avenida Costa e Silva e a Rua Santa Leocardia.</t>
   </si>
   <si>
     <t>830</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/830/ind_120-2018.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/830/ind_120-2018.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal que estudos sejam realizados pelo setor competente da Prefeitura no sentido de realizar o serviço de manutenção de um Cano Estourado na rua 04, próximo a bomba de Água localizada no bairro Belo Horizonte.</t>
   </si>
   <si>
     <t>832</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/832/ind_121-2018.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/832/ind_121-2018.pdf</t>
   </si>
   <si>
     <t>833</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/833/ind_122-2018.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/833/ind_122-2018.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO A TOMADA DE PROVIDÊNCIAS QUANTO A MAU CHEIRO NA ESTAÇÃO DE TRATAMENTO DE ESGOTO DO BAIRRO CDHU 2 E NOVO HORIZONTE.</t>
   </si>
   <si>
     <t>626</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/626/626_texto_integral.xml</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/626/626_texto_integral.xml</t>
   </si>
   <si>
     <t>OS VEREADORES, QUE A PRESENTE SUBSCREVEM, COM ASSENTO NESTA EGRÉGIA CASA DE LEIS, VÊM ATRAVÉS DESTA, APÓS OUVIDO O PLENÁRIO, SER SOLIDÁRIOS E ENCAMINHAR MOÇÃO DE PESAR À FAMÍLIA DO FALECIDO O SENHOR ANTÔNIO BARBOSA DOS SANTOS, OCORRIDO NO DIA DEZ DE JANEIRO DE 2018.</t>
   </si>
   <si>
     <t>630</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/630/630_texto_integral.xml</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/630/630_texto_integral.xml</t>
   </si>
   <si>
     <t>MOÇÃO DE SENTIDO PESAR PELO FALECIMENTO DE LUCIA MOREIRA .</t>
   </si>
   <si>
     <t>639</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/639/639_texto_integral.xml</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/639/639_texto_integral.xml</t>
   </si>
   <si>
     <t>PROPONHO À MESA DIRETORA, NA FORMA REGIMENTAL, QUE SEJA CONSIGNADA EM ATA MOÇÃO DE PESAR EM HONRA A FALECIDA SRA. MARIA DE LURDES DA SIM, OCORRIDO NO DIA 23 DE JANEIRO DE 2018.</t>
   </si>
   <si>
     <t>645</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/645/645_texto_integral.xml</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/645/645_texto_integral.xml</t>
   </si>
   <si>
     <t>PROPONHO À MESA DIRETORA, NA FORMA REGIMENTAL, QUE SEJA CONSIGNADA EM ATA MOÇÃO DE PESAR EM HONRA AO RECENTEMENTE FALECIDO SR. VALDEMAR GALEASSO, OCORRIDO NO DIA 05/02/2018.</t>
   </si>
   <si>
     <t>651</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/651/651_texto_integral.xml</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/651/651_texto_integral.xml</t>
   </si>
   <si>
     <t>PROPONHO À MESA DIRETORA, NA FORMA REGIMENTAL, QUE SEJA CONSIGNADA EM ATA MOÇÃO DE PESAR EM HONRA AO RECENTEMENTE FALECIDO SR. RICARDO BOMBONATO, OCORRIDO NO DIA 06/03/2018.</t>
   </si>
   <si>
     <t>660</t>
   </si>
   <si>
     <t>Alexandre Carvalho, Alessandro DVD, Anailson do Sindicato, Pastor Hélio (Nono), Vanderlei Pedreiro</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/660/660_texto_integral.xml</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/660/660_texto_integral.xml</t>
   </si>
   <si>
     <t>PROPONHO À MESA DIRETORA, NA FORMA REGIMENTAL, QUE SEJA CONSIGNADA EM ATA MOÇÃO DE PESAR EM HONRA A RECENTEMENTE FALECIDA SRA. CARMEM MARTA LISBOA, OCORRIDO NO DIA 13/03/2018.</t>
   </si>
   <si>
     <t>661</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/661/661_texto_integral.xml</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/661/661_texto_integral.xml</t>
   </si>
   <si>
     <t>PROPONHO À MESA DIRETORA, NA FORMA REGIMENTAL, QUE SEJA CONSIGNADA EM ATA MOÇÃO DE PESAR EM HONRA AO RECENTEMENTE FALECIDO SR. REGINO DOS SANTOS, OCORRIDO NO DIA 20/03/2018.</t>
   </si>
   <si>
     <t>662</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/662/662_texto_integral.xml</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/662/662_texto_integral.xml</t>
   </si>
   <si>
     <t>PROPONHO À MESA DIRETORA, NA FORMA REGIMENTAL, QUE SEJA CONSIGNADA EM ATA MOÇÃO DE PESAR EM HONRA AO RECENTEMENTE FALECIDO SR. LUIS CODECO, OCORRIDO NO DIA 20/03/2018.</t>
   </si>
   <si>
     <t>694</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/694/694_texto_integral.xml</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/694/694_texto_integral.xml</t>
   </si>
   <si>
     <t>PROPONHO À MESA DIRETORA, NA FORMA REGIMENTAL, QUE SEJA CONSIGNADA EM ATA MOÇÃO DE PESAR EM HONRA A RECENTEMENTE FALECIDA SRA. ROSA EDVIRGEM DA CONCEIÇÃO, OCORRIDO NO DIA 25/04/2018.</t>
   </si>
   <si>
     <t>695</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/695/695_texto_integral.xml</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/695/695_texto_integral.xml</t>
   </si>
   <si>
     <t>PROPONHO À MESA DIRETORA, NA FORMA REGIMENTAL, QUE SEJA CONSIGNADA EM ATA MOÇÃO DE PESAR EM HONRA A RECENTEMENTE FALECIDA SRA. CENIRA BOMBONATO MOSCA, OCORRIDO NO DIA 03/05/2018.</t>
   </si>
   <si>
     <t>735</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/735/mocao_011-2018.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/735/mocao_011-2018.pdf</t>
   </si>
   <si>
     <t>Moção de Sentido Pesar pelo falecimento da Sra. Maria de Lurdes Gregório, ocorrido no dia 18/07/2018.</t>
   </si>
   <si>
     <t>736</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/736/mocao_012-2018.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/736/mocao_012-2018.pdf</t>
   </si>
   <si>
     <t>Moção de Sentido Pesar pelo falecimento da Sra. Maria Luíza Ribeiro, ocorrido no dia 28/06/2018.</t>
   </si>
   <si>
     <t>738</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/738/mocao_013-2018.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/738/mocao_013-2018.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos e Reconhecimento ao Prefeito Municipal de Barrinha Sr Mituo Takahasi, pelo atendimento as solicitações, eficiente e rápido trabalho no recapeamento de ruas e avenidas do município proporcionando aos barrinhenses melhores condições de tráfego.</t>
   </si>
   <si>
     <t>739</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/739/mocao_014-2018.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/739/mocao_014-2018.pdf</t>
   </si>
   <si>
     <t>Proponho à Mesa Diretora, na forma regimental, que seja consignada em Ata MOÇÃO DE PESAR em honra ao recentemente falecido Sr. José Domingos Borges, ocorrido no dia 22/07/2018.</t>
   </si>
   <si>
     <t>740</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/740/mocao_015-2018.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/740/mocao_015-2018.pdf</t>
   </si>
   <si>
     <t>Proponho à Mesa Diretora, na forma regimental, que seja consignada em Ata MOÇÃO DE PESAR em honra a recentemente falecida Sra. Maria do Socorro Lopes, ocorrido no dia 08/08/2018.</t>
   </si>
   <si>
     <t>747</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/747/moc_016-2018.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/747/moc_016-2018.pdf</t>
   </si>
   <si>
     <t>Proponho à Mesa Diretora, na forma regimental, que seja consignada em Ata MOÇÃO DE PESAR em honra ao recentemente falecido Sr. Nelson Pereira, ocorrido no dia 24/08/2018.</t>
   </si>
   <si>
     <t>757</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/757/moc_017-2018.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/757/moc_017-2018.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR PELO FALECIMENTO DO SENHOR WILSON ROBERTO MERLI.</t>
   </si>
   <si>
     <t>758</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/758/moc_018-2018.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/758/moc_018-2018.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR PELO FALECIMENTO DA SENHORA SHIRLEY DEZORZI MERLI.</t>
   </si>
   <si>
     <t>782</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/782/proposicao-moc-66.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/782/proposicao-moc-66.pdf</t>
   </si>
   <si>
     <t>Proponho à Mesa Diretora, na forma regimental, que seja consignada em Ata MOÇÃO DE PESAR em honra a recentemente falecida Sra. Sueli Zambonini, ocorrido no dia 25/09/2018.</t>
   </si>
   <si>
     <t>788</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/788/proposicao-moc-74.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/788/proposicao-moc-74.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR PELO FALECIMENTO DO SENHOR APARECIDO GONÇALVES.</t>
   </si>
   <si>
     <t>805</t>
   </si>
   <si>
     <t>Ronaldo Troia, Adilson Barroso, Alessandro DVD, Alexandre Carvalho, Aline Assistente Social, Anailson do Sindicato, Junin da Van, Pastor Hélio (Nono), Vanderlei Pedreiro</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/805/moc_pm.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/805/moc_pm.pdf</t>
   </si>
   <si>
     <t>Moção de Apoio aos Policiais Militares – PEC 02/2018</t>
   </si>
   <si>
     <t>811</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/811/moc_022-2018.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/811/moc_022-2018.pdf</t>
   </si>
   <si>
     <t>Moção de Sentido Pesar pelo falecimento da Sra. Waldira Aparecida Loureiro de Freitas, ocorrido no dia 08/11/2018.</t>
   </si>
   <si>
     <t>831</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/831/moc_023-2018_S99jiTi.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/831/moc_023-2018_S99jiTi.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos e Congratulações a Equipe Organizadora e times do Campeonato de Vôlei Inter células de Barrinha - SP.</t>
   </si>
   <si>
     <t>834</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/834/moc_024-2018.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/834/moc_024-2018.pdf</t>
   </si>
   <si>
     <t>APRESENTAMOS A DOUTA MESA, APÓS OUVIDO O EGRÉGIO PLENÁRIO E DISPENSADA AS DEMAIS FORMALIDADES REGIMENTAIS, MOÇÃO DE CONGRATULAÇÕES AO SD. PM GARDEL FRANCISCO DA LUZ LIMA, PERTENCENTE AO 2º PELOTÃO DA 1ª CIA, SEDIADO NESTA CIDADE, PELOS RELEVANTES SERVIÇOS PRESTADOS AO NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>620</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
     <t>Prefeito Municipal</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/620/620_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/620/620_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITOS ADICIONAIS SUPLEMENTARES E ESPECIAIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>621</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/621/621_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/621/621_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>631</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/631/631_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/631/631_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITOS ADICIONAIS ESPECIAIS NO VALOR R$310.125,63, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>632</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/632/632_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/632/632_texto_integral.pdf</t>
   </si>
   <si>
     <t>633</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/633/633_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/633/633_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO A TRANSFERIR RECURSOS FINANCEIROS A TITULO DE CONTRIBUIÇÃO A ENTIDADE QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>667</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/667/667_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/667/667_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA ARMANDO GARCIA PALMA VIA PÚBLICA QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>644</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/644/644_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/644/644_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA A ZONA ESPECIAL DE INTERESSE SOCIAL NO MUNICÍPIO DE BARRINHA, NA ÁREA OBJETO DE CONVÊNIO COM A COMPANHIA DE DESENVOLVIMENTO HABITACIONAL E URBANO - CDHU, PARA CONSTRUÇÃO DE 296( DUZENTOS E NOVENTA E SEIS) CASAS POPULARES , DESTINADAS À POPULAÇÃO DE BAIXA RENDA.</t>
   </si>
   <si>
     <t>646</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/646/646_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/646/646_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO CONSELHO MUNICIPAL DE MEIO AMBIENTE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>656</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/656/656_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/656/656_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITOS ADICIONAIS ESPECIAIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>657</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/657/657_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/657/657_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INSTITUIÇÃO DO FUNDO MUNICIPAL DE EDUCAÇÃO - FME E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>663</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/663/663_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/663/663_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> DA NOVA REDAÇÃO AO ART. 2º §1º DA LEI Nº 2.445 DE 19 DE FEVEREIRO DE 2018, QUE AUTORIZA O EXECUTIVO MUNICIPAL A TRANSFERIR RECURSOS FINANCEIROS A TÍTULO DE CONTRIBUIÇÃO A ENTIDADE QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>664</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/664/664_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/664/664_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A TRANSFERIR RECURSOS FINANCEIROS A ENTIDADES INDICADAS NA FORMA QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>665</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/665/665_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/665/665_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>668</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/668/668_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/668/668_texto_integral.pdf</t>
   </si>
   <si>
     <t>FIXA PARA O ANO LETIVO DE 2018 O VALOR DE AUXÍLIO TRANSPORTE NOS TERMOS DA LEI MUNICIPAL Nº 2.394 DE 07/02/2017 E DÁ OUTRAS PROVIDÊNCIAS CORRELATAS.</t>
   </si>
   <si>
     <t>666</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/666/666_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/666/666_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DE CARGO DE PROVIMENTO EM COMISSÃO COMO NA ESTRUTURA ORGANIZACIONAL NA FORMA QUE SE SEGUE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>672</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/672/672_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/672/672_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTABELECE NOVO POLÍGONO NO PERÍMETRO URBANO DO MUNICÍPIO DE BARRINHA , ESTALECIDO PELA LEI MUNICIPAL Nº 1663/2001 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>674</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/674/674_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/674/674_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA REGINO DOS SANTOS LOCAL PÚBLICO QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>675</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/675/675_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/675/675_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA MARGINAL PRINCESA DO MOGI VIA PÚBLICA QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>676</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/676/676_texto_integral.docx</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/676/676_texto_integral.docx</t>
   </si>
   <si>
     <t>PROJETO DE LEI 19-18- PROÍBE A UTILIZAÇÃO, NA LAGOA DO BAIRRO JARDIM JOSÉ BOMBONATO E NA LAGOA DO PARQUE ECOLÓGICO DA ÁREA DE LAZER, DE REDES DE PESCA, PRÁTICA DE PESCA ESTILO LAMBADA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>677</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/677/677_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/677/677_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI 20-18 AUTORIZA REPOSIÇÃO SALARIAL QUE MENCIONA, CONCEDE REAJUSTE SALARIAL AOS SERVIDORES DA CÂMARA MUNICIPAL DE BARRINHA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>687</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/687/687_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/687/687_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DA GUARDA CIVIL MUNICIPAL DE BARRINHA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>688</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/688/688_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/688/688_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O PLANO DE PRECATÓRIOS A QUE ALUDE A LEI MUNICIPAL Nº 2.419 DE 13/09/2017(ARTIGO 3º, PARÁGRAFO ÚNICO, ALÍNEA &amp;#8220;D&amp;#8221;) DE MODO A ATENDER O PRECONIZADO PELA EC. Nº 99/2017 E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>689</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/689/689_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/689/689_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A TRANSFERIR RECURSOS FINANCEIROS A TÍTULO DE CONTRIBUIÇÃO A ENTIDADE QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>690</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/690/690_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/690/690_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REGULAMENTAÇÃO DA FEIRA LIVRE DE BARRINHA &amp;#8211; SP E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>692</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/692/692_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/692/692_texto_integral.pdf</t>
   </si>
   <si>
     <t>REGULAMENTA O ARMAZENAMENTO E RECOLHIMENTO DO LIXO QUANDO DA REALIZAÇÃO DA FEIRA LIVRE DE BARRINHA - SP E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>704</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/704/704_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/704/704_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA LARISSA CAJAIBA DA CRUZ ROTATÓRIA PÚBLICA QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>705</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/705/705_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/705/705_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA DOMINGOS LISBOA VIA PÚBLICA QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>700</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/700/700_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/700/700_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE BARRINHA A CONTRATAR COM A DESENVOLVE SP - AGÊNCIA DE FOMENTO DO ESTADO DE SÃO PAULO, OPERAÇÕES DE CREDITO COM OUTORGA DE GARANTIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>702</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/702/702_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/702/702_texto_integral.pdf</t>
   </si>
   <si>
     <t>" AUTORIZA O PODER EXECUTIVO MUNICIPAL A CELEBRAR CONVÊNIOS COM O TRIBUNAL DE JUSTIÇA DO ESTADO DE SÃO PAULO E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>703</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/703/703_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/703/703_texto_integral.pdf</t>
   </si>
   <si>
     <t>711</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/711/711_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/711/711_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITOS ADICIONAIS SUPLEMENTARES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>725</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/725/pl_33-1818062018.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/725/pl_33-1818062018.pdf</t>
   </si>
   <si>
     <t>CONCEDE O USO E POSSE DE IMÓVEL PÚBLICO PARA TV STÚDIOS DE RIBEIRÃO PRETO LTDA.</t>
   </si>
   <si>
     <t>728</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/728/pl_3426062018.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/728/pl_3426062018.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITOS ADICIONAIS SUPLEMENTARES E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>730</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/730/pl_36-1807082018.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/730/pl_36-1807082018.pdf</t>
   </si>
   <si>
     <t>Concede reajuste de vencimentos aos servidores ocupantes de cargos de Professor de educação infantil e professor de Educação Básica I- PEB I, para o fim especifico de adequação ao piso profissional nacional dos profissionais do magistério publico da educação básica, nos termos em que preceitua a lei federal nº 11.738/2008</t>
   </si>
   <si>
     <t>731</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/731/pl_37-1807082018.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/731/pl_37-1807082018.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de créditos adicionais especiais e dá outras providências.</t>
   </si>
   <si>
     <t>733</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/733/projeto_de_lei_no_38_.docx_zambonini.docx</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/733/projeto_de_lei_no_38_.docx_zambonini.docx</t>
   </si>
   <si>
     <t>Denomina Gilberto Aparecido Zambonini avenida pública que menciona e dá outras providências.</t>
   </si>
   <si>
     <t>745</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/745/pl_3927082018.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/745/pl_3927082018.pdf</t>
   </si>
   <si>
     <t>Altera valor do auxílio alimentação a que fazem jus os servidores da Prefeitura Municipal de Barrinha na forma que especifica e dá outras providências</t>
   </si>
   <si>
     <t>761</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/761/pl_041-2018.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/761/pl_041-2018.pdf</t>
   </si>
   <si>
     <t>Regulamenta o transporte coletivo de escolares pela iniciativa privada dentro dos limites territoriais do Município de Barrinha.</t>
   </si>
   <si>
     <t>778</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/778/pl_42-1805102018.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/778/pl_42-1805102018.pdf</t>
   </si>
   <si>
     <t>Institui no âmbito municipal o dia 26 de setembro, Dia Municipal dos Surdos</t>
   </si>
   <si>
     <t>769</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/769/pl_043-2018.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/769/pl_043-2018.pdf</t>
   </si>
   <si>
     <t>Consideram legalmente autorizados , na forma que especifica os créditos suplementares e extraordinários abertos mediante decreto durante o exercício financeiro de 2016 na forma que especifica e dá outras providências.</t>
   </si>
   <si>
     <t>771</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/771/pl_44-18_000026.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/771/pl_44-18_000026.pdf</t>
   </si>
   <si>
     <t>Estabelece novo poligono no perimetro urbano do município de Barrinha estalecido pela Lei Municipal nº 1.663/2001 e dá outras providências.</t>
   </si>
   <si>
     <t>773</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/773/pl_45-1801102018.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/773/pl_45-1801102018.pdf</t>
   </si>
   <si>
     <t>Institui o Programa de Benefícios fiscais de Barrinha e dá outras providências.</t>
   </si>
   <si>
     <t>774</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/774/pl_46-1801102018.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/774/pl_46-1801102018.pdf</t>
   </si>
   <si>
     <t>Autoriza o município a receber  a título de cessão de uso imóvel que especifica e na forma que especifica para utilização em favor do sistema de abastecimento de água da municipalidade e dá outras providências.</t>
   </si>
   <si>
     <t>775</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/775/pl_47-1802102018.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/775/pl_47-1802102018.pdf</t>
   </si>
   <si>
     <t>Dá nova redação ao artigo 1º da lei  nº 2.461 de 25 de maio de 2.018.</t>
   </si>
   <si>
     <t>776</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/776/pl_48-1805102018.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/776/pl_48-1805102018.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o tombamento da Feira Livre de Barrinha- SP como Patrimônio Histórico e Cultural e dá seguintes providências.</t>
   </si>
   <si>
     <t>777</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/777/pl_49-1805102018.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/777/pl_49-1805102018.pdf</t>
   </si>
   <si>
     <t>Regulamenta o uso dos espaços da feira livre de Barrinha-SP e dá outras providências.</t>
   </si>
   <si>
     <t>801</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/801/pl_5022102018.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/801/pl_5022102018.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de créditos adicionais suplementares e dá outras providencias.</t>
   </si>
   <si>
     <t>803</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/803/pl_51_loa_completa.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/803/pl_51_loa_completa.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa para o exercício financeiro de 2019.</t>
   </si>
   <si>
     <t>804</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/804/pl_52_ppa_completo.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/804/pl_52_ppa_completo.pdf</t>
   </si>
   <si>
     <t>Altera os anexos de que trata a lei nº 2.411 de 19/07/2017, que dispõe sobre o Plano Plurianual do Município de Barrinha-SP, para o quadriênio 2018/2021 e dá outras providências correlatas.</t>
   </si>
   <si>
     <t>816</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/816/pl_053-2018.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/816/pl_053-2018.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de créditos adicionais suplementares e dá outras providências.</t>
   </si>
   <si>
     <t>835</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/835/pl_5407122018.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/835/pl_5407122018.pdf</t>
   </si>
   <si>
     <t>Dá denominação de " ELZA APARECIDA SILVÉRIO PAVAN " a escola Municipal que especifica e dá outras providências.</t>
   </si>
   <si>
     <t>836</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/836/pl_5528122018.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/836/pl_5528122018.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de créditos adicionais especiais e suplementares e dá outras providências.</t>
   </si>
   <si>
     <t>727</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/727/plc_01-1826062018.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/727/plc_01-1826062018.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO A LEI Nº 1.580, DE 22 DE DEZEMBRO DE 1998 E SUAS ALTERAÇÕES , QUE DISPÕES SOBRE INCLUSÃO DE BAIRROS NA PLANTA GENÉRICA DE VALORES (PGV)  E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>770</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/770/plc_02_novo_000027.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/770/plc_02_novo_000027.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação de cargos de provimento permanente e consolidação de vaga  de emprego no quadro de servidores da Prefeitura do Municipio de Barrinha e dá outras providências correlatas.</t>
   </si>
   <si>
     <t>779</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/779/plc_003-2018.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/779/plc_003-2018.pdf</t>
   </si>
   <si>
     <t>Institui no Município de Barrinha-SP as Diretrizes para aprovações de loteamentos populares.</t>
   </si>
   <si>
     <t>673</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/673/673_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/673/673_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO NO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE BARRINHA- SP E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>686</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/686/686_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/686/686_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI A OBRIGATORIEDADE DE REALIZAR OS PROCEDIMENTOS DE AVALIAÇÃO, REDUÇÃO AO VALOR RECUPERÁVEL DE ATIVOS, DEPRECIAÇÃO, AMORTIZAÇÃO, EXAUSTÃO, BAIXAS, BENS INSERVÍVEIS E ESTABELECE PRAZOS DE VIDA ÚTIL DOS BENS DA CÂMARA MUNICIPAL NOS CASOS QUE ESPECÍFICA.</t>
   </si>
   <si>
     <t>701</t>
   </si>
   <si>
     <t>Ronaldo Troia, Adilson Barroso, Alessandro DVD, Alexandre Carvalho, Aline Assistente Social, Anailson do Sindicato, Junin da Van, Vanderlei Pedreiro</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/701/701_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/701/701_texto_integral.pdf</t>
   </si>
   <si>
     <t>REGULAMENTAÇÃO DO TRABALHO INTERNO E EXTERNO DOS SERVIDORES PÚBLICOS DA CÂMARA MUNICIPAL DE BARRINHA.</t>
   </si>
   <si>
     <t>729</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/729/pre_006-2018.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/729/pre_006-2018.pdf</t>
   </si>
   <si>
     <t>REGULAMENTAÇÃO DO TRABALHO INTERNO E EXTERNO DOS SERVIDORES PÚBLICOS DA CÂMARA MUNICIPAL DE BARRINHA/SP.</t>
   </si>
   <si>
     <t>780</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/780/pre_007-2018.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/780/pre_007-2018.pdf</t>
   </si>
   <si>
     <t>Altera o horário de jornada de trabalho interno na Câmara Municipal de Barrinha-SP em relação aos servidores comissionados, institui o controle de ponto e aferimento do teletrabalho.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -2656,68 +2656,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/622/622_texto_integral.xml" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/623/623_texto_integral.xml" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/624/624_texto_integral.xml" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/625/625_texto_integral.xml" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/627/627_texto_integral.xml" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/628/628_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/650/650_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/634/634_texto_integral.xml" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/635/635_texto_integral.xml" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/636/636_texto_integral.xml" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/637/637_texto_integral.xml" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/638/638_texto_integral.xml" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/641/641_texto_integral.xml" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/642/642_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/643/643_texto_integral.xml" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/648/648_texto_integral.xml" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/649/649_texto_integral.xml" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/652/652_texto_integral.xml" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/653/653_texto_integral.xml" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/654/654_texto_integral.xml" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/655/655_texto_integral.xml" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/658/658_texto_integral.xml" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/659/659_texto_integral.xml" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/669/669_texto_integral.xml" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/670/670_texto_integral.xml" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/671/671_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/678/678_texto_integral.xml" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/679/679_texto_integral.xml" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/680/680_texto_integral.xml" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/681/681_texto_integral.xml" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/682/682_texto_integral.xml" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/683/683_texto_integral.xml" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/684/684_texto_integral.xml" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/685/685_texto_integral.xml" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/691/691_texto_integral.xml" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/693/693_texto_integral.xml" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/696/696_texto_integral.xml" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/697/697_texto_integral.xml" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/698/698_texto_integral.xml" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/699/699_texto_integral.xml" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/706/706_texto_integral.xml" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/707/707_texto_integral.xml" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/708/708_texto_integral.xml" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/709/709_texto_integral.xml" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/712/712_texto_integral.xml" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/713/713_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/715/715_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/716/716_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/717/717_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/718/718_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/719/719_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/720/720_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/721/721_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/722/ind_54-2018.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/724/724_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/734/ind_057-2018.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/737/ind_058-2018.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/741/ind_059-2018.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/742/ind_060-2018.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/743/ind_061-2018.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/744/ind_062-2018.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/746/ind_063-2018.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/748/ind_064-2018.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/749/ind_065-2018.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/750/ind_066-2018.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/751/ind_067-2018.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/752/ind_068-2018.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/753/ind_069-2018.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/754/ind_070-2018.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/755/ind_071-2018.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/756/ind_072-2018.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/759/ind_073-2018.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/789/ind_074-2018.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/763/ind_075-2018.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/764/ind_076-2018.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/765/ind_077-2018.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/766/ind_078-2018.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/767/ind_079-2018.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/772/ind_080-2018.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/781/ind_081-2018.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/783/ind_082-2018.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/784/ind_083-2018.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/785/ind_084-2018.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/786/ind_085-2018.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/790/ind_086-2018.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/791/ind_087-2018.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/792/ind_088-2018.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/793/ind_089-2018_WmTcMrg.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/794/ind_090-2018.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/795/ind_091-2018.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/796/ind_092-2018.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/797/ind_093-2018.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/798/ind_094-2018.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/799/ind_095-2018.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/800/ind_096-2018.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/802/ind_097-2018.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/806/ind_098-2018.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/807/ind_099-2018.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/808/ind_100-2018.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/809/ind_101-2018.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/810/ind_102-2018.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/812/ind_103-2018.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/813/ind_104-2018.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/814/ind_105-2018.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/815/ind_106-2018.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/817/proposicao-ind-124.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/818/ind_108-2018.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/819/ind_109-2018.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/820/ind_110-2018.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/821/ind_111-2018.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/822/ind_112-2018.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/823/ind_113-2018.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/824/ind_114-2018.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/825/ind_115-2018.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/826/ind_116-2018.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/827/ind_117-2018.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/828/ind_118-2018.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/829/ind_119-2018.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/830/ind_120-2018.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/832/ind_121-2018.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/833/ind_122-2018.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/626/626_texto_integral.xml" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/630/630_texto_integral.xml" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/639/639_texto_integral.xml" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/645/645_texto_integral.xml" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/651/651_texto_integral.xml" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/660/660_texto_integral.xml" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/661/661_texto_integral.xml" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/662/662_texto_integral.xml" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/694/694_texto_integral.xml" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/695/695_texto_integral.xml" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/735/mocao_011-2018.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/736/mocao_012-2018.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/738/mocao_013-2018.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/739/mocao_014-2018.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/740/mocao_015-2018.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/747/moc_016-2018.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/757/moc_017-2018.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/758/moc_018-2018.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/782/proposicao-moc-66.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/788/proposicao-moc-74.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/805/moc_pm.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/811/moc_022-2018.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/831/moc_023-2018_S99jiTi.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/834/moc_024-2018.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/620/620_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/621/621_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/631/631_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/632/632_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/633/633_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/667/667_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/644/644_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/646/646_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/656/656_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/657/657_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/663/663_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/664/664_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/665/665_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/668/668_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/666/666_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/672/672_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/674/674_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/675/675_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/676/676_texto_integral.docx" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/677/677_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/687/687_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/688/688_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/689/689_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/690/690_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/692/692_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/704/704_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/705/705_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/700/700_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/702/702_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/703/703_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/711/711_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/725/pl_33-1818062018.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/728/pl_3426062018.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/730/pl_36-1807082018.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/731/pl_37-1807082018.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/733/projeto_de_lei_no_38_.docx_zambonini.docx" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/745/pl_3927082018.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/761/pl_041-2018.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/778/pl_42-1805102018.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/769/pl_043-2018.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/771/pl_44-18_000026.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/773/pl_45-1801102018.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/774/pl_46-1801102018.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/775/pl_47-1802102018.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/776/pl_48-1805102018.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/777/pl_49-1805102018.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/801/pl_5022102018.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/803/pl_51_loa_completa.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/804/pl_52_ppa_completo.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/816/pl_053-2018.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/835/pl_5407122018.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/836/pl_5528122018.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/727/plc_01-1826062018.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/770/plc_02_novo_000027.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/779/plc_003-2018.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/673/673_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/686/686_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/701/701_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/729/pre_006-2018.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/780/pre_007-2018.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/622/622_texto_integral.xml" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/623/623_texto_integral.xml" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/624/624_texto_integral.xml" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/625/625_texto_integral.xml" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/627/627_texto_integral.xml" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/628/628_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/650/650_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/634/634_texto_integral.xml" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/635/635_texto_integral.xml" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/636/636_texto_integral.xml" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/637/637_texto_integral.xml" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/638/638_texto_integral.xml" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/641/641_texto_integral.xml" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/642/642_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/643/643_texto_integral.xml" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/648/648_texto_integral.xml" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/649/649_texto_integral.xml" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/652/652_texto_integral.xml" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/653/653_texto_integral.xml" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/654/654_texto_integral.xml" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/655/655_texto_integral.xml" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/658/658_texto_integral.xml" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/659/659_texto_integral.xml" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/669/669_texto_integral.xml" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/670/670_texto_integral.xml" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/671/671_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/678/678_texto_integral.xml" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/679/679_texto_integral.xml" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/680/680_texto_integral.xml" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/681/681_texto_integral.xml" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/682/682_texto_integral.xml" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/683/683_texto_integral.xml" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/684/684_texto_integral.xml" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/685/685_texto_integral.xml" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/691/691_texto_integral.xml" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/693/693_texto_integral.xml" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/696/696_texto_integral.xml" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/697/697_texto_integral.xml" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/698/698_texto_integral.xml" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/699/699_texto_integral.xml" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/706/706_texto_integral.xml" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/707/707_texto_integral.xml" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/708/708_texto_integral.xml" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/709/709_texto_integral.xml" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/712/712_texto_integral.xml" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/713/713_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/715/715_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/716/716_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/717/717_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/718/718_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/719/719_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/720/720_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/721/721_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/722/ind_54-2018.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/724/724_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/734/ind_057-2018.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/737/ind_058-2018.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/741/ind_059-2018.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/742/ind_060-2018.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/743/ind_061-2018.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/744/ind_062-2018.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/746/ind_063-2018.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/748/ind_064-2018.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/749/ind_065-2018.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/750/ind_066-2018.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/751/ind_067-2018.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/752/ind_068-2018.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/753/ind_069-2018.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/754/ind_070-2018.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/755/ind_071-2018.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/756/ind_072-2018.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/759/ind_073-2018.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/789/ind_074-2018.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/763/ind_075-2018.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/764/ind_076-2018.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/765/ind_077-2018.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/766/ind_078-2018.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/767/ind_079-2018.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/772/ind_080-2018.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/781/ind_081-2018.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/783/ind_082-2018.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/784/ind_083-2018.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/785/ind_084-2018.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/786/ind_085-2018.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/790/ind_086-2018.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/791/ind_087-2018.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/792/ind_088-2018.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/793/ind_089-2018_WmTcMrg.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/794/ind_090-2018.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/795/ind_091-2018.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/796/ind_092-2018.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/797/ind_093-2018.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/798/ind_094-2018.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/799/ind_095-2018.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/800/ind_096-2018.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/802/ind_097-2018.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/806/ind_098-2018.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/807/ind_099-2018.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/808/ind_100-2018.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/809/ind_101-2018.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/810/ind_102-2018.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/812/ind_103-2018.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/813/ind_104-2018.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/814/ind_105-2018.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/815/ind_106-2018.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/817/proposicao-ind-124.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/818/ind_108-2018.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/819/ind_109-2018.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/820/ind_110-2018.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/821/ind_111-2018.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/822/ind_112-2018.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/823/ind_113-2018.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/824/ind_114-2018.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/825/ind_115-2018.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/826/ind_116-2018.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/827/ind_117-2018.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/828/ind_118-2018.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/829/ind_119-2018.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/830/ind_120-2018.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/832/ind_121-2018.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/833/ind_122-2018.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/626/626_texto_integral.xml" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/630/630_texto_integral.xml" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/639/639_texto_integral.xml" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/645/645_texto_integral.xml" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/651/651_texto_integral.xml" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/660/660_texto_integral.xml" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/661/661_texto_integral.xml" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/662/662_texto_integral.xml" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/694/694_texto_integral.xml" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/695/695_texto_integral.xml" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/735/mocao_011-2018.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/736/mocao_012-2018.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/738/mocao_013-2018.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/739/mocao_014-2018.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/740/mocao_015-2018.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/747/moc_016-2018.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/757/moc_017-2018.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/758/moc_018-2018.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/782/proposicao-moc-66.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/788/proposicao-moc-74.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/805/moc_pm.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/811/moc_022-2018.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/831/moc_023-2018_S99jiTi.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/834/moc_024-2018.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/620/620_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/621/621_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/631/631_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/632/632_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/633/633_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/667/667_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/644/644_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/646/646_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/656/656_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/657/657_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/663/663_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/664/664_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/665/665_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/668/668_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/666/666_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/672/672_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/674/674_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/675/675_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/676/676_texto_integral.docx" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/677/677_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/687/687_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/688/688_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/689/689_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/690/690_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/692/692_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/704/704_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/705/705_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/700/700_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/702/702_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/703/703_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/711/711_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/725/pl_33-1818062018.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/728/pl_3426062018.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/730/pl_36-1807082018.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/731/pl_37-1807082018.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/733/projeto_de_lei_no_38_.docx_zambonini.docx" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/745/pl_3927082018.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/761/pl_041-2018.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/778/pl_42-1805102018.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/769/pl_043-2018.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/771/pl_44-18_000026.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/773/pl_45-1801102018.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/774/pl_46-1801102018.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/775/pl_47-1802102018.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/776/pl_48-1805102018.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/777/pl_49-1805102018.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/801/pl_5022102018.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/803/pl_51_loa_completa.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/804/pl_52_ppa_completo.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/816/pl_053-2018.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/835/pl_5407122018.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/836/pl_5528122018.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/727/plc_01-1826062018.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/770/plc_02_novo_000027.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/779/plc_003-2018.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/673/673_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/686/686_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2018/701/701_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/729/pre_006-2018.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2018/780/pre_007-2018.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H207"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="150.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="111.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="110.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>