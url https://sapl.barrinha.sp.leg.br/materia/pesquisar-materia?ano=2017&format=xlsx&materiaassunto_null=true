--- v0 (2026-02-03)
+++ v1 (2026-04-25)
@@ -54,2909 +54,2909 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>496</t>
   </si>
   <si>
     <t>2017</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>EMM</t>
   </si>
   <si>
     <t>Emenda Modificativa</t>
   </si>
   <si>
     <t>Ivan Botega, Sidnei do Balbo</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/496/496_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/496/496_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÊ-SE AO CAPUT DO ARTIGO 4º, DO PROJETO DE LEI COMPLEMENTAR Nº 03, DE 2017, A SEGUINTE REDAÇÃO</t>
   </si>
   <si>
     <t>497</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/497/497_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/497/497_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÊ-SE AO § 1º, DO ARTIGO 4º, DO PROJETO DE LEI COMPLEMENTAR Nº 03, DE 2017, A SEGUINTE REDAÇÃO.</t>
   </si>
   <si>
     <t>498</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/498/498_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/498/498_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÊ-SE AO INCISO I, DO ARTIGO 5º, DO PROJETO DE LEI COMPLEMENTAR Nº 03, DE 2017, A SEGUINTE REDAÇÃO.</t>
   </si>
   <si>
     <t>499</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/499/499_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/499/499_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÊ-SE ÀS ALÍNEAS "A", DO § 1º, DO ARTIGO 5º, DO PROJETO DE LEI COMPLEMENTAR Nº 03, DE 2017, A SEGUINTE REDAÇÃO</t>
   </si>
   <si>
     <t>500</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/500/500_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/500/500_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÊ-SE AO CAPUT DO ARTIGO 6º, DO PROJETO DE LEI COMPLEMENTAR Nº 03, DE 2017, A SEGUINTE REDAÇÃO</t>
   </si>
   <si>
     <t>464</t>
   </si>
   <si>
     <t>EMSUP</t>
   </si>
   <si>
     <t>Emenda Supressiva</t>
   </si>
   <si>
     <t>Ronaldo Troia</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/464/464_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/464/464_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUPRIMA-SE O ARTIGO 9º DO PROJETO DE LEI Nº 19/2017.</t>
   </si>
   <si>
     <t>494</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/494/494_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/494/494_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUPRIME OS INCISOS II E III, DO ARTIGO 5º, DO PROJETO DE LEI COMPLEMENTAR Nº 03, DE 2017.</t>
   </si>
   <si>
     <t>495</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/495/495_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/495/495_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUPRIME AS ALÍNEAS "B", "C" E "D", DO § 1º, DO PROJETO DE LEI COMPLEMENTAR Nº 03, DE 2017.</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Ivan Botega, Adilson Barroso, Alessandro DVD, Alexandre Carvalho, Aline Assistente Social, Anailson do Sindicato, Junin da Van, Pastor Hélio (Nono), Ronaldo Troia, Sidnei do Balbo, Vanderlei Pedreiro</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/354/354_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/354/354_texto_integral.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
     <t>Alexandre Carvalho</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/355/355_texto_integral.xml</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/355/355_texto_integral.xml</t>
   </si>
   <si>
     <t>INDICA AO CHEFE DO EXECUTIVO MUNICIPAL QUE PROVIDÊNCIAS SEJAM TOMADAS PELO SETOR COMPETENTE DA PREFEITURA NO SENTIDO DE VIABILIZAR A REFORMA DOS BANHEIROS DA RODOVIÁRIA.</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/356/356_texto_integral.xml</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/356/356_texto_integral.xml</t>
   </si>
   <si>
     <t>SUGERE MANUTENÇÃO DE TUBULAÇÃO INTERNA DE ESGOTO.</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/357/357_texto_integral.xml</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/357/357_texto_integral.xml</t>
   </si>
   <si>
     <t>SUGERE A IMPLANTAÇÃO DE BANHEIRO QUÍMICO NA FEIRA LIVRE</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
     <t>Sidnei do Balbo</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/358/358_texto_integral.xml</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/358/358_texto_integral.xml</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE CALÇADAS PERTO DO POSTINHO 06 .</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/359/359_texto_integral.xml</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/359/359_texto_integral.xml</t>
   </si>
   <si>
     <t>DESVIO DE ESGOTO PARA O ELEVATÓRIO CANIL.</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Vanderlei Pedreiro</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/360/360_texto_integral.xml</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/360/360_texto_integral.xml</t>
   </si>
   <si>
     <t>INDICA AO CHEFE DO EXECUTIVO QUE PROVIDÊNCIAS SEJAM TOMADAS PELO SETOR COMPETENTE DA PREFEITURA NO SENTIDO DE PROCEDER REPARO DE TAPA BURACO NA RUA W1, JARDIM VERA LUCIA.</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/361/361_texto_integral.xml</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/361/361_texto_integral.xml</t>
   </si>
   <si>
     <t>INDICA AO CHEFE DO EXECUTIVO QUE PROVIDÊNCIAS SEJAM TOMADAS PELO SETOR COMPETENTE DA PREFEITURA NO SENTIDO DE DESENTUPIR BUEIRO, E PROCEDER REPARO DE TAPA BURACO NA RUA ANTÔNIO ALVES BORGES, BAIRRO BELO HORIZONTE.</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Adilson Barroso</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/362/362_texto_integral.xml</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/362/362_texto_integral.xml</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE PROGRAMA SIMILAR AO BOM PRATO NO MUNICÍPIO DE BARRINHA</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/363/363_texto_integral.xml</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/363/363_texto_integral.xml</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA URGÊNCIA NA ENTREGA DAS CASAS POPULARES DO DDHU. </t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>Pastor Hélio (Nono)</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/365/365_texto_integral.xml</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/365/365_texto_integral.xml</t>
   </si>
   <si>
     <t>INDICA AO CHEFE DO EXECUTIVO MUNICIPAL QUE PROVIDENCIAS SEJAM TOMADAS PELO SETOR COMPETENTE , NO SENTIDO DE CONSTRUIR UMA LOMBADA EM LOCAL QUE MENCIONA.</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>Alessandro DVD, Alexandre Carvalho, Aline Assistente Social, Anailson do Sindicato, Junin da Van, Pastor Hélio (Nono), Ronaldo Troia, Vanderlei Pedreiro</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/367/367_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/367/367_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SENHOR PREFEITO MUNICIPAL, PROVIDÊNCIAS PARA ENTREGA DAS_x000D_
 296 UNIDADES DO CONJUNTO HABITACIONAL - CDHU</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/368/368_texto_integral.xml</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/368/368_texto_integral.xml</t>
   </si>
   <si>
     <t>SUGERE A REFORMA DO CAMPO DA ÁREA DE LAZER.</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/369/369_texto_integral.xml</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/369/369_texto_integral.xml</t>
   </si>
   <si>
     <t>INDICA AO CHEFE DO PODER EXECUTIVO MUNICIPAL QUE PROVIDÊNCIAS SEJAM TOMADAS PELO SETOR COMPETENTE DA PREFEITURA NO SENTIDO DE QUE AS OBRAS DO HOSPITAL (UNIDADE MISTA DE SAÚDE) SEJAM RETOMADAS.</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/375/375_texto_integral.xml</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/375/375_texto_integral.xml</t>
   </si>
   <si>
     <t>INDICA AO CHEFE DO EXECUTIVO MUNICIPAL, QUE PROVIDENCIAS SEJAM TOMADAS PELO SETOR COMPETENTE DA PREFEITURA, VISANDO O AUMENTO DE ALTURA DO MURO EM TODA A EXTENSÃO DO CEC, CENTRO DE EDUCAÇÃO COMPLEMENTAR KAOR MARYAMA.</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/371/371_texto_integral.xml</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/371/371_texto_integral.xml</t>
   </si>
   <si>
     <t>INDICA AO CHEFE DO EXECUTIVO QUE PROVIDÊNCIAS SEJAM TOMADAS PELO SETOR COMPETENTE DA PREFEITURA NO SENTIDO DE PROCEDER REPARO DE TAPA BURACO NA RUA SANTOS DUMONT, BAIRRO JARDIM BOMBONATO.</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/372/372_texto_integral.xml</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/372/372_texto_integral.xml</t>
   </si>
   <si>
     <t>INDICA AO CHEFE DO PODER EXECUTIVO MUNICIPAL QUE SEJAM TOMADAS AS DEVIDAS PROVIDÊNCIAS PARA A REALIZAÇÃO DA LIMPEZA/ RESTAURAÇÃO DA LAGOA DO JARDIM JOSÉ BOMBONATO.</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/373/373_texto_integral.xml</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/373/373_texto_integral.xml</t>
   </si>
   <si>
     <t>INDICA AO CHEFE DO PODER EXECUTIVO MUNICIPAL QUE SEJAM TOMADAS AS DEVIDAS PROVIDÊNCIAS PARA A REALIZAÇÃO DO TRATAMENTO DE ESGOTO GERAL DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/376/376_texto_integral.xml</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/376/376_texto_integral.xml</t>
   </si>
   <si>
     <t xml:space="preserve">SUGERE QUE PROVIDENCIAS SEJAM TOMADAS PELA MANUTENÇÃO,DE POSTES DE ILUMINAÇÃO._x000D_
 _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>Anailson do Sindicato</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/381/381_texto_integral.xml</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/381/381_texto_integral.xml</t>
   </si>
   <si>
     <t>INDICA AO CHEFE DO EXECUTIVO MUNICIPAL QUE ESTUDOS SEJAM ELABORADOS PELO SETOR COMPETENTE DA PREFEITURA NO SENTIDO DE VIABILIZAR O RECAPEAMENTO DA RUA MARINA FRANCISCO PAIXÃO, NO BAIRRO VERA LUCIA.</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/383/383_texto_integral.xml</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/383/383_texto_integral.xml</t>
   </si>
   <si>
     <t>SUGERE PARA QUE SEJA ADQUIRIDA EM QUANTIDADE E TAMANHO MAIOR OS PEIXES PARA O PESQUE GRÁTIS DA ''SEMANA SANTA''.</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/384/384_texto_integral.xml</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/384/384_texto_integral.xml</t>
   </si>
   <si>
     <t>SUGERE PARA QUE DETERMINE A CRIAÇÃO DE PROJETO DE LEI OU BUSQUE ALTERNATIVAS PARA RETIRAR DAS RUAS CAVALOS E ANIMAIS DO MESMO PORTE.</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/385/385_texto_integral.xml</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/385/385_texto_integral.xml</t>
   </si>
   <si>
     <t>SUGERE QUE SEJA REALIZADO ESTUDOS PARA VIABILIZAR OS PARCELAMENTOS DAS CONTAS EM ATRASO DE ÁGUA E ESGOTO DA POPULAÇÃO BARRINHENSE.</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/390/390_texto_integral.xml</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/390/390_texto_integral.xml</t>
   </si>
   <si>
     <t>INDICA AO CHEFE DO EXECUTIVO MUNICIPAL QUE PROVIDÊNCIAS SEJAM TOMADAS DE ACORDO COM A DISPONIBILIDADE FINANCEIRA E ESTUDOS SEJAM REALIZADOS PELO SETOR COMPETENTE DA PREFEITURA NO SENTIDO DE VIABILIZAR A INSTALAÇÃO DE ILUMINAÇÃO A ÁREA "FRENTE PARA RIO MOGI GUAÇU", DEFRONTE À CASA DO CAMINHO E RANCHOS PRÓXIMOS NO BAIRRO PARQUE MOGI.</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/387/387_texto_integral.xml</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/387/387_texto_integral.xml</t>
   </si>
   <si>
     <t>INDICA AO CHEFE DO EXECUTIVO MUNICIPAL QUE ESTUDOS SEJAM ELABORADOS COM A MÁXIMA URGÊNCIA PELO SETOR COMPETENTE DA PREFEITURA NO SENTIDO DE VIABILIZAR UMA CONSCIENTIZAÇÃO QUANTO A ANIMAIS ABANDONADOS NA CIDADE.</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/388/388_texto_integral.xml</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/388/388_texto_integral.xml</t>
   </si>
   <si>
     <t>INDICA AO CHEFE DO EXECUTIVO MUNICIPAL AO SETOR COMPETENTE DA PREFEITURA, QUE DENTRO DA DISPONIBILIDADE FINANCEIRA, ESTUDOS SEJAM ELABORADOS VISANDO A CRIAÇÃO DE UMA FRENTE DE TRABALHO, COM O PRINCIPAL OBJETIVO DE EXECUTAR SERVIÇOS EMERGENCIAIS DENTRO DO MUNICÍPIO, COMO CAPINAR TERRENOS PÚBLICOS, VIAS DE ACESSO, GALERIAS, CÓRREGO, MATAS CILIARES, SUPRINDO A FALTA DE FUNCIONÁRIOS E REFORÇANDO O TIME DE LIMPEZA DO SETOR RESPONSÁVEL.</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/389/389_texto_integral.xml</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/389/389_texto_integral.xml</t>
   </si>
   <si>
     <t>SUGERE AO SETOR COMPETENTE DA PREFEITURA PARA QUE SEJAM RECOLOCADAS AS CAÇAMBAS NA FEIRA LIVRE AOS DOMINGOS.</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/391/391_texto_integral.xml</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/391/391_texto_integral.xml</t>
   </si>
   <si>
     <t xml:space="preserve">SUGERE QUE SEJAM TOMADAS PROVIDÊNCIAS DE MANUTENÇÃO DE POSTES DE ILUMINAÇÃO. </t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/392/392_texto_integral.xml</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/392/392_texto_integral.xml</t>
   </si>
   <si>
     <t>SUGERE QUE SEJAM TOMADAS PROVIDÊNCIAS DE MANUTENÇÃO EM POSTES DE ILUMINAÇÃO.</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>Alexandre Carvalho, Pastor Hélio (Nono)</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/397/397_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/397/397_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERE QUE PROVIDÊNCIAS SEJAM TOMADAS PELO SETOR COMPETENTE DA PREFEITURA OBJETIVANDO A RESTAURAÇÃO DA ILUMINAÇÃO DA PRAÇA LOCALIZADA NO BAIRRO JARDIM BOMBONATO ENTRE A RUA 03 E A RUA 08.</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/394/394_texto_integral.xml</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/394/394_texto_integral.xml</t>
   </si>
   <si>
     <t>VEREADOR QUE ESTA SUBSCREVE VEM, RESPEITOSAMENTE, NA FORMA REGIMENTAL E DEPOIS DE OUVIDO O E. PLENÁRIO DESTA CASA, INDICAR AO CHEFE DO EXECUTIVO MUNICIPAL QUE PROVIDÊNCIAS SEJAM TOMADAS PELO SETOR COMPETENTE DA PREFEITURA NO SENTIDO DE ACIONAR A CPFL, OBJETIVANDO A TROCA DE LÂMPADAS QUEIMADAS E MELHORIAS NA ILUMINAÇÃO PÚBLICA DA AVENIDA SANTOS DUMONT,EM TODA EXTENSÃO.</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/405/405_texto_integral.xml</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/405/405_texto_integral.xml</t>
   </si>
   <si>
     <t>INDICA AO CHEFE DO PODER EXECUTIVO QUE SEJA FEITA REFORMA NO PRÉDIO DA DELEGACIA CIVIL DA CIDADE.</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/396/396_texto_integral.xml</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/396/396_texto_integral.xml</t>
   </si>
   <si>
     <t>VEREADOR QUE ESTA SUBSCREVE VEM, RESPEITOSAMENTE, NA FORMA REGIMENTAL E DEPOIS DE OUVIDO O E. PLENÁRIO DESTA CASA, INDICAR AO CHEFE DO EXECUTIVO MUNICIPAL QUE PROVIDÊNCIAS SEJAM TOMADAS PELO SETOR COMPETENTE DA PREFEITURA NO SENTIDO DE ACIONAR A CPFL, OBJETIVANDO A TROCA DE LÂMPADAS QUEIMADAS E MELHORIAS NA ILUMINAÇÃO PÚBLICA DA AVENIDA DOS ANDRADAS,EM TODA EXTENSÃO.</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/399/399_texto_integral.xml</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/399/399_texto_integral.xml</t>
   </si>
   <si>
     <t>INDICA AO CHEFE DO PODER EXECUTIVO MUNICIPAL QUE DETERMINE JUNTO A SECRETÁRIA DE CULTURA E SECRETARIA DE OBRAS, ESTUDOS QUE SE FIZEREM NECESSÁRIOS OBJETIVANDO A REFORMA DE UMA SALA DA ANTIGA ESTAÇÃO DE TREM PARA A IMPLANTAÇÃO DE UM MUSEU.</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/400/400_texto_integral.xml</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/400/400_texto_integral.xml</t>
   </si>
   <si>
     <t>VEREADOR QUE ESTA SUBSCREVE VEM, RESPEITOSAMENTE, NA FORMA REGIMENTAL E DEPOIS DE OUVIDO O E. PLENÁRIO DESTA CASA, INDICAR AO CHEFE DO EXECUTIVO MUNICIPAL QUE PROVIDÊNCIAS SEJAM TOMADAS PELO SETOR COMPETENTE DA PREFEITURA NO SENTIDO DE ACIONAR A CPFL, OBJETIVANDO A TROCA DE LÂMPADAS QUEIMADAS E MELHORIAS NA ILUMINAÇÃO PÚBLICA DA AVENIDA PAULISTA.</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/401/401_texto_integral.xml</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/401/401_texto_integral.xml</t>
   </si>
   <si>
     <t>VEREADOR QUE ESTA SUBSCREVE VEM, RESPEITOSAMENTE, NA FORMA REGIMENTAL E DEPOIS DE OUVIDO O E. PLENÁRIO DESTA CASA, INDICAR AO CHEFE DO EXECUTIVO MUNICIPAL QUE PROVIDÊNCIAS SEJAM TOMADAS PELO SETOR COMPETENTE DA PREFEITURA NO SENTIDO DE ACIONAR A CPFL, OBJETIVANDO A TROCA DE LÂMPADAS QUEIMADAS E MELHORIAS NA ILUMINAÇÃO PÚBLICA DA AVENIDA MARGINAL, JARDIM BOMBONATO.</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/402/402_texto_integral.xml</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/402/402_texto_integral.xml</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE VÊM, RESPEITOSAMENTE, NA FORMA REGIMENTAL E DEPOIS DE OUVIDO O E. PLENÁRIO DESTA CASA, INDICAR AO CHEFE DO EXECUTIVO MUNICIPAL QUE PROVIDÊNCIAS SEJAM TOMADAS PELO SETOR COMPETENTE NO SENTIDO DE PINTAR AS LOMBADAS DE NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/403/403_texto_integral.xml</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/403/403_texto_integral.xml</t>
   </si>
   <si>
     <t>VEREADOR QUE ESTA SUBSCREVE VEM, RESPEITOSAMENTE, NA FORMA REGIMENTAL E DEPOIS DE OUVIDO O E. PLENÁRIO DESTA CASA, INDICAR AO CHEFE DO EXECUTIVO MUNICIPAL QUE PROVIDÊNCIAS SEJAM TOMADAS PELO SETOR COMPETENTE DA PREFEITURA NO SENTIDO DE ACIONAR A CPFL, OBJETIVANDO A TROCA DE LÂMPADAS QUEIMADAS E MELHORIAS NA ILUMINAÇÃO PÚBLICA, DA ESTRADA WILLY MUCHA.</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
     <t>Aline Assistente Social, Junin da Van</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/406/406_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/406/406_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SENHOR PREFEITO MUNICIPAL, PROVIDÊNCIAS PARA ILUMINAÇÃO DE PRAÇA.</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/407/407_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/407/407_texto_integral.pdf</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
     <t>Aline Assistente Social</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/408/408_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/408/408_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SENHOR PREFEITO MUNICIPAL, PROVIDÊNCIAS PARA LIMPEZA E DESENTUPIMENTO DO BUEIRO.</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/411/411_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/411/411_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SENHOR PREFEITO MUNICIPAL, PROVIDÊNCIAS PARA ADESÃO DO PROGRAMA MINHA CASA, MINHA VIDA.</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/420/420_texto_integral.xml</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/420/420_texto_integral.xml</t>
   </si>
   <si>
     <t>SUGERE QUE PROVIDÊNCIAS SEJAM TOMADAS PELO SETOR COMPETENTE DA PREFEITURA OBJETIVANDO A RESTAURAÇÃO DA ILUMINAÇÃO DA PRAÇA DA BÍBLIA LOCALIZADA NO BAIRRO VILA RECREIO ENTRE A AVENIDA COSTA E SILVA E A RUA SANTA LEOCARDIA.</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/421/421_texto_integral.xml</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/421/421_texto_integral.xml</t>
   </si>
   <si>
     <t>SUGERE QUE PROVIDÊNCIAS SEJAM TOMADAS PELO SETOR COMPETENTE DA PREFEITURA OBJETIVANDO A RESTAURAÇÃO DA ILUMINAÇÃO DA PRAÇA DO CDHU LOCALIZADA NA RUA 7.</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/422/422_texto_integral.xml</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/422/422_texto_integral.xml</t>
   </si>
   <si>
     <t>INDICA AO CHEFE DO EXECUTIVO MUNICIPAL QUE PROVIDÊNCIAS SEJAM TOMADAS DE ACORDO COM A DISPONIBILIDADE FINANCEIRA E ESTUDOS SEJAM REALIZADOS PELO SETOR COMPETENTE DA PREFEITURA NO SENTIDO DE VIABILIZAR A CONSTRUÇÃO DE MURO.</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/423/423_texto_integral.xml</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/423/423_texto_integral.xml</t>
   </si>
   <si>
     <t>INDICA AO CHEFE DO PODER EXECUTIVO MUNICIPAL QUE TOME PROVIDÊNCIAS QUANTO A SUJEIRA NA CALÇADA E NA RUA CAUSADA POR ESTABELECIMENTO COMERCIAL.</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/424/424_texto_integral.xml</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/424/424_texto_integral.xml</t>
   </si>
   <si>
     <t>INDICA AO CHEFE DO EXECUTIVO MUNICIPAL QUE PROVIDÊNCIAS SEJAM TOMADAS PELO SETOR COMPETENTE NO SENTIDO DE CONSTRUÇÃO DE DUAS LOMBADAS NA RUA 09, JOÃO BOSCO GONÇALVES DE MOURA, NA ALTURA Nº 505 E Nº 635, BAIRRO BELO HORIZONTE.</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/425/425_texto_integral.xml</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/425/425_texto_integral.xml</t>
   </si>
   <si>
     <t>INDICA AO CHEFE DO EXECUTIVO MUNICIPAL QUE PROVIDÊNCIAS SEJAM TOMADAS PELO SETOR COMPETENTE NO SENTIDO DE CONSTRUÇÃO DE UM REDUTOR DE VELOCIDADE (LOMBADA) NA RUA 04, PAULO D'APARECIDA LISBOA, NA ALTURA Nº 415, BAIRRO BELO HORIZONTE.</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/426/426_texto_integral.xml</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/426/426_texto_integral.xml</t>
   </si>
   <si>
     <t>INDICA AO CHEFE DO EXECUTIVO MUNICIPAL QUE PROVIDÊNCIAS SEJAM TOMADAS PELO SETOR COMPETENTE NO SENTIDO DE CONSTRUÇÃO DE UM REDUTOR DE VELOCIDADE (LOMBADA) NO BAIRRO JARDIM CALIFÓRNIA I NA RUA ISABEL DE SOUZA, NA ALTURA Nº 200 DE FRENTE A FLORICULTURA.</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/430/430_texto_integral.xml</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/430/430_texto_integral.xml</t>
   </si>
   <si>
     <t>SUGERE QUE PROVIDÊNCIAS SEJAM TOMADAS PELO SETOR COMPETENTE DA PREFEITURA OBJETIVANDO A RESTAURAÇÃO DA ILUMINAÇÃO DA PRAÇA LOCALIZADA NO BAIRRO JARDIM RAYA.</t>
   </si>
   <si>
     <t>431</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/431/431_texto_integral.xml</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/431/431_texto_integral.xml</t>
   </si>
   <si>
     <t>INDICA AO CHEFE EXECUTIVO MUNICIPAL PROVIDÊNCIAS OBJETIVANDO RESTAURAR A ILUMINAÇÃO E LIMPEZA DA PRAÇA DO JARDIM VERA LUCIA, AO LADO DA RUA LUIS MONTEIRO DA SILVA.</t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/432/432_texto_integral.xml</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/432/432_texto_integral.xml</t>
   </si>
   <si>
     <t>INDICA AO CHEFE DO EXECUTIVO MUNICIPAL QUE PROVIDÊNCIAS SEJAM TOMADAS A PINTURAS DA SINALIZAÇÃO DE SOLO (INDICAÇÃO DE "PARE" E FAIXA DE PEDESTRES), E PLACAS INDICATIVAS NAS RUAS EM TODA AS RUAS DE NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>433</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
     <t>Pastor Hélio (Nono), Alexandre Carvalho</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/433/433_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/433/433_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO CHEFE DO EXECUTIVO MUNICIPAL QUE PROVIDÊNCIAS SEJAM TOMADAS OBJETIVANDO RESTAURAR A ILUMINAÇÃO DA PRAÇA, NA RUA JOSÉ GERALDO CONSTANTINO, VILA JOSÉ.</t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/434/434_texto_integral.xml</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/434/434_texto_integral.xml</t>
   </si>
   <si>
     <t>AO CHEFE DO EXECUTIVO MUNICIPAL QUE PROVIDÊNCIAS SEJAM TOMADAS OBJETIVANDO RESTAURAR A ILUMINAÇÃO E LIMPEZA DA PRAÇA DO JARDIM VERA LUCIA, AO LADO DA RUA W4.</t>
   </si>
   <si>
     <t>435</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/435/435_texto_integral.xml</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/435/435_texto_integral.xml</t>
   </si>
   <si>
     <t>INDICA AO SR PREFEITO MUNICIPAL A INSTALAÇÃO DE UM SEMÁFORO,NO CRUZAMENTO DA AVENIDA COSTA E SILVA COM A RUA EUCLIDES DA CUNHA E RUA FRANCISCO OSAK (EM FRENTE AO ANFITEATRO JEAN WILLIAM SILVA).</t>
   </si>
   <si>
     <t>436</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/436/436_texto_integral.xml</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/436/436_texto_integral.xml</t>
   </si>
   <si>
     <t>INDICA AO CHEFE DO PODER EXECUTIVO A INSTALAÇÃO DE UM SEMÁFORO NO CRUZAMENTO DA AVENIDA JAMIL SAID AHMED SALEH COM A RUA GONÇALVES DIAS.</t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/437/437_texto_integral.xml</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/437/437_texto_integral.xml</t>
   </si>
   <si>
     <t>SUGERE QUE SEJA REALIZADO ESTUDOS PARA VIABILIZAR O RETORNO DA 'FESTA DAS NAÇÕES' NO MUNICÍPIO DE BARRINHA.</t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/438/438_texto_integral.xml</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/438/438_texto_integral.xml</t>
   </si>
   <si>
     <t>SUGERE QUE SEJA REALIZADO ESTUDOS PARA VIABILIZAR A AQUISIÇÃO DE UNIFORMES COMPLETOS PARA OS TRABALHADORES GARIS.</t>
   </si>
   <si>
     <t>440</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/440/440_texto_integral.xml</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/440/440_texto_integral.xml</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO QUE SOLICITE AO DEPARTAMENTO DE ÁGUA E ESGOTO PARA AVERIGUAR VAZAMENTO DE ÁGUA EM LOCAL QUE MENCIONA.</t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/442/442_texto_integral.xml</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/442/442_texto_integral.xml</t>
   </si>
   <si>
     <t>INDICA AO CHEFE DO EXECUTIVO MUNICIPAL QUE ESTUDOS SEJAM ELABORADOS PELO SETOR COMPETENTE DA PREFEITURA NO SENTIDO DE VIABILIZAR O RECAPEAMENTO EM TODA EXTENSÃO DA RUA CORDEIRO, DO CENTRO AO FINAL DO JARDIM RAYA.</t>
   </si>
   <si>
     <t>443</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/443/443_texto_integral.xml</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/443/443_texto_integral.xml</t>
   </si>
   <si>
     <t>INDICA AO SR. CHEFE DO EXECUTIVO MUNICIPAL QUE PROVIDÊNCIAS SEJAM TOMADAS PELO SETOR COMPETENTE NO SENTIDO DE ARBORIZAR A ÁREA VERDE DE NOSSA CIDADE.</t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/444/444_texto_integral.xml</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/444/444_texto_integral.xml</t>
   </si>
   <si>
     <t>INDICA AO SR. CHEFE DO EXECUTIVO MUNICIPAL QUE PROVIDÊNCIAS SEJAM TOMADAS PELO SETOR COMPETENTE,NO SENTIDO QUE O CAMINHÃO DE LIXO PASSE MAIS UM DIA PELO MENOS NO BAIRRO DO BEIJA FLOR.</t>
   </si>
   <si>
     <t>445</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/445/445_texto_integral.xml</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/445/445_texto_integral.xml</t>
   </si>
   <si>
     <t>INDICA AO CHEFE DO EXECUTIVO MUNICIPAL A MANUTENÇÃO DA ILUMINAÇÃO DA QUADRA DE LAZER EM FRENTE AO SALÃO DA TERCEIRA IDADE.</t>
   </si>
   <si>
     <t>446</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/446/446_texto_integral.xml</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/446/446_texto_integral.xml</t>
   </si>
   <si>
     <t>INDICAR AO CHEFE DO EXECUTIVO MUNICIPAL QUE ESTUDOS SEJAM REALIZADOS PELO SETOR COMPETENTE,PARA QUE PROCEDA-SE O RECAPEAMENTO DA RUA 10, NO CDHU</t>
   </si>
   <si>
     <t>447</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/447/447_texto_integral.xml</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/447/447_texto_integral.xml</t>
   </si>
   <si>
     <t>INDICA AO CHEFE DO EXECUTIVO MUNICIPAL QUE PROVIDÊNCIAS SEJAM TOMADAS PELO SETOR COMPETENTE DA PREFEITURA PERANTE A CPFL NO SENTIDO DE PROCEDER ÀS MELHORIAS NA ILUMINAÇÃO PÚBLICA DA AV CASTELO BRANCO.</t>
   </si>
   <si>
     <t>449</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
     <t>Ivan Botega</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/449/449_texto_integral.xml</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/449/449_texto_integral.xml</t>
   </si>
   <si>
     <t>INDICO, NA FORMA REGIMENTAL, AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL, MITUO TAKAHASI, QUE PROVIDENCIE POR MEIO DO SETOR RESPONSÁVEL A CONSTRUÇÃO DE UMA ROTATÓRIA NA AVENIDA COSTA E SILVA, ENTRE O BAIRRO JARDIM LISBOA E O AUTO POSTO BOMBONATO.</t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/450/450_texto_integral.xml</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/450/450_texto_integral.xml</t>
   </si>
   <si>
     <t>SUGERE QUE SEJA REALIZADO ESTUDOS PARA VIABILIZAR A IMPLANTAÇÃO DO PROJETO XADREZ NAS ESCOLAS MUNICIPAIS COMO FORMA RECREATIVA.</t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/451/451_texto_integral.xml</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/451/451_texto_integral.xml</t>
   </si>
   <si>
     <t>INDICA AO CHEFE DO EXECUTIVO QUE PROVIDÊNCIAS SEJAM TOMADAS PELO SETOR COMPETENTE DA PREFEITURA NO SENTIDO DE PROCEDER REPARO DE TAPA BURACO NA RUA DAVID RIGOTA (MAIS CONHECIDA COMO W5), BAIRRO VERA LUCIA.</t>
   </si>
   <si>
     <t>452</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/452/452_texto_integral.xml</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/452/452_texto_integral.xml</t>
   </si>
   <si>
     <t>INDICO AO EXCELENTÍSSIMO SENHOR PREFEITO DE BARRINHA, MITUO TAKAHASHI, QUE SOLICITE AO SETOR COMPETENTE QUE PROCEDA OS REPAROS NECESSÁRIOS QUANTO AO PROBLEMA DE ESGOTO LOCALIZADO NA AV. YOSHIRO TAKARASHI, Nº 634 AO Nº 670, VILA RECREIO.</t>
   </si>
   <si>
     <t>453</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/453/453_texto_integral.xml</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/453/453_texto_integral.xml</t>
   </si>
   <si>
     <t>INDICA AO CHEFE DO EXECUTIVO MUNICIPAL QUE PROVIDÊNCIAS SEJAM TOMADAS PELO SETOR COMPETENTE DA PREFEITURA, A FIM DE QUE SEJA REALIZADA LIMPEZA DAS ÁREAS VERDES, PRAÇAS E PASSEIOS PÚBLICO DA CIDADE, E QUE DENTRO DESSE PROJETO TAMBÉM SE INSIRA A IMPLANTAÇÃO DE PLACAS DE ADVERTÊNCIA.</t>
   </si>
   <si>
     <t>454</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/454/454_texto_integral.xml</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/454/454_texto_integral.xml</t>
   </si>
   <si>
     <t>INDICA AO CHEFE DO EXECUTIVO MUNICIPAL QUE PROVIDÊNCIAS SEJAM TOMADAS PELO SETOR COMPETENTE DA PREFEITURA, QUE DENTRO DA DISPONIBILIDADE FINANCEIRA, QUE ESTUDOS SEJAM ELABORADOS PARA QUE SEJAM FEITAS LOMBADAS COM MODELOS IGUAIS AO MODELO FEITO NA AV. COSTA E SILVA.</t>
   </si>
   <si>
     <t>455</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/455/455_texto_integral.xml</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/455/455_texto_integral.xml</t>
   </si>
   <si>
     <t>REITERAR A INDICAÇÃO Nº 6/2017 AO CHEFE DO EXECUTIVO MUNICIPAL QUE PROVIDÊNCIAS SEJAM TOMADAS PELO SETOR COMPETENTE DA PREFEITURA NO SENTIDO DE PROCEDER REPARO NA REDE DE ESGOTO NA RUA PAULO D'APARECIDO LISBOA, BAIRRO BELO HORIZONTE, COM POSSÍVEL DESVIO DA REDE PARA O ELEVATÓRIO DO CANIL.</t>
   </si>
   <si>
     <t>456</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/456/456_texto_integral.xml</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/456/456_texto_integral.xml</t>
   </si>
   <si>
     <t>INDICA AO CHEFE DO EXECUTIVO MUNICIPAL QUE PROVIDÊNCIAS SEJAM TOMADAS PELO SETOR COMPETENTE NO SENTIDO DE VIABILIZAR A COLOCAÇÃO DE REDUTOR DE VELOCIDADE (LOMBADA) NA ALTURA DO NÚMERO 169 DA RUA ISABEL DE SOUZA, NO JARDIM CALIFÓRNIA 1.</t>
   </si>
   <si>
     <t>457</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/457/457_texto_integral.xml</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/457/457_texto_integral.xml</t>
   </si>
   <si>
     <t>INDICA AO CHEFE DO EXECUTIVO MUNICIPAL QUE ESTUDOS SEJAM REALIZADOS PELO SETOR COMPETENTE,PARA QUE PROCEDA-SE O RECAPEAMENTO DA RUA 5, NO CDHU.</t>
   </si>
   <si>
     <t>458</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/458/458_texto_integral.xml</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/458/458_texto_integral.xml</t>
   </si>
   <si>
     <t>INDICA AO CHEFE DO PODER EXECUTIVO MUNICIPAL QUE CONCEDA REAJUSTE SALARIAL A TODOS OS PROFESSORES DA REDE MUNICIPAL DE ENSINO.</t>
   </si>
   <si>
     <t>465</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/465/465_texto_integral.xml</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/465/465_texto_integral.xml</t>
   </si>
   <si>
     <t>SUGERE QUE SEJA REALIZADO NO PRÉDIO DO GINÁSIO DE ESPORTES LIMPEZA GERAL E MANUTENÇÃO, PINTURA DAS FAIXAS DO ESTACIONAMENTO PARA FACILITAR O TRABALHO DAS AUTO-ESCOLAS E RESTAURAÇÃO DA ILUMINAÇÃO DO ESTACIONAMENTO.</t>
   </si>
   <si>
     <t>467</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/467/467_texto_integral.xml</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/467/467_texto_integral.xml</t>
   </si>
   <si>
     <t>SUGERE QUE SEJA REALIZADA A MANUTENÇÃO E RESTAURAÇÃO DA ILUMINAÇÃO PÚBLICA DA PRAÇA "PONTO DO TRABALHADOR" AO LADO DA COZINHA PILOTO.</t>
   </si>
   <si>
     <t>468</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/468/468_texto_integral.xml</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/468/468_texto_integral.xml</t>
   </si>
   <si>
     <t>INDICA AO CHEFE DO EXECUTIVO MUNICIPAL QUE PROVIDÊNCIAS SEJAM TOMADAS PELO SETOR COMPETENTE DA PREFEITURA, OBJETIVANDO RESTAURAR A ILUMINAÇÃO E LIMPEZA DA PRAÇA DO JARDIM HIGIENÓPOLIS, NA RUA GONZALES SORIANO, ALTURA DO NÚMERO 344.</t>
   </si>
   <si>
     <t>469</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
     <t>Alessandro DVD</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/469/469_texto_integral.xml</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/469/469_texto_integral.xml</t>
   </si>
   <si>
     <t>SOLICITA A ENTREGA DE VERDURAS NAS PRAÇAS DOS BAIRROS, VERA LUCIA, MUTIRÃO E CDHU.</t>
   </si>
   <si>
     <t>470</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/470/470_texto_integral.xml</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/470/470_texto_integral.xml</t>
   </si>
   <si>
     <t>SUGERE AO CHEFE DO EXECUTIVO MUNICIPAL PARA QUE SEJA REALIZADA A TROCA DAS LÂMPADAS COMUNS POR LÂMPADAS LED NA ILUMINAÇÃO PUBLICA DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>471</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/</t>
   </si>
   <si>
     <t>SUGERE AO CHEFE DO EXECUTIVO MUNICIPAL QUE PROVIDÊNCIAS SEJAM TOMADAS PARA A REALIZAÇÃO DE OBRAS PAR</t>
   </si>
   <si>
     <t>472</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/472/472_texto_integral.xml</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/472/472_texto_integral.xml</t>
   </si>
   <si>
     <t xml:space="preserve">SUGERE AO CHEFE DO EXECUTIVO MUNICIPAL PARA QUE SEJA REALIZADA MANUTENÇÃO E REVITALIZAÇÃO NO PRÉDIO DA ANTIGA ESTAÇÃO FERROVIÁRIA. </t>
   </si>
   <si>
     <t>473</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/473/473_texto_integral.xml</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/473/473_texto_integral.xml</t>
   </si>
   <si>
     <t xml:space="preserve">SUGERE AO CHEFE DO EXECUTIVO MUNICIPAL PARA QUE SEJA REALIZADO ESTUDOS PARA A CRIAÇÃO DE PROJETOS DE RECREAÇÃO E LAZER NA PARTE POSTERIOR DA ESTAÇÃO FERROVIÁRIA, ONDE SE ENCONTRA O ECO PONTO. </t>
   </si>
   <si>
     <t>474</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/474/474_texto_integral.xml</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/474/474_texto_integral.xml</t>
   </si>
   <si>
     <t xml:space="preserve">SUGERE AO CHEFE DO EXECUTIVO MUNICIPAL PARA QUE SEJA REALIZADA A MARCAÇÃO DE PONTOS PARA ESTACIONAMENTO DE MOTOS NO CENTRO DA CIDADE. </t>
   </si>
   <si>
     <t>475</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/475/475_texto_integral.xml</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/475/475_texto_integral.xml</t>
   </si>
   <si>
     <t>INDICA AO CHEFE DO EXECUTIVO QUE ESTUDOS SEJAM REALIZADOS PELA PREFEITURA MUNICIPAL DE BARRINHA, NO SENTIDO DE QUE SEJA FEITA A MANUTENÇÃO E ILUMINAÇÃO DA PISTA DE SKATE NA AV COSTA E SILVA NO NÚMERO 308</t>
   </si>
   <si>
     <t>476</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/476/476_texto_integral.xml</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/476/476_texto_integral.xml</t>
   </si>
   <si>
     <t xml:space="preserve">SUGERE QUE SEJA REALIZADO ESTUDOS PARA VIABILIZAR A INSTALAÇÃO DE LIXEIRAS NA CALÇADA DO PARQUE ECOLÓGICO, NO CENTRO DA CIDADE E NAS PRAÇAS PÚBLICAS. </t>
   </si>
   <si>
     <t>477</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/477/477_texto_integral.xml</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/477/477_texto_integral.xml</t>
   </si>
   <si>
     <t>INDICA AO CHEFE EXECUTIVO MUNICIPAL QUE PROVIDÊNCIAS SEJAM TOMADAS NO SENTIDO DE VIABILIZAR A COLOCAÇÃO DE REDUTOR DE LOMBADA , NA AVENIDA COSTA E SILVA NÚMERO 204.</t>
   </si>
   <si>
     <t>478</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/478/478_texto_integral.xml</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/478/478_texto_integral.xml</t>
   </si>
   <si>
     <t>INDICA AO CHEFE DO EXECUTIVO MUNICIPAL QUE PROVIDÊNCIAS SEJAM TOMADAS OBJETIVANDO RESTAURAR A ILUMINAÇÃO E LIMPEZA DA PRAÇA, NA RUA HELENA BORGES PEDRAL NA ALTURA DO N 839, JARDIM CALIFÓRNIA 2</t>
   </si>
   <si>
     <t>479</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/479/479_texto_integral.xml</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/479/479_texto_integral.xml</t>
   </si>
   <si>
     <t>INDICA AO CHEFE DO EXECUTIVO MUNICIPAL QUE PROVIDÊNCIAS SEJAM TOMADAS OBJETIVANDO RESTAURAR A ILUMINAÇÃO DA PRAÇA, NA RUA HELENA BORGES DO PEDRAL ALTURA DO NÚMERO 629, JARDIM CALIFÓRNIA 2.</t>
   </si>
   <si>
     <t>484</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/484/484_texto_integral.xml</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/484/484_texto_integral.xml</t>
   </si>
   <si>
     <t>SUGERE QUE SEJA REALIZADA A CONSTRUÇÃO DE REDUTOR DE VELOCIDADE (LOMBADA) NA RUA CORDEIRO, PRECISAMENTE NO TRECHO EM QUE FOI RECAPEADO RECENTEMENTE, VISANDO ATENDER PEDIDO DOS MORADORES DA REFERIDA RUA, QUE ALEGAM O RISCO CONSTANTE DE ACIDENTES, DEVIDO AO GRANDE TRANSITO DE VEÍCULOS, INCLUSIVE O RISCO DE VEÍCULOS CAÍREM NO CÓRREGO JATOBÁ.</t>
   </si>
   <si>
     <t>485</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/485/485_texto_integral.xml</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/485/485_texto_integral.xml</t>
   </si>
   <si>
     <t>SUGERE QUE SEJA REALIZADO A REVITALIZAÇÃO NA ILUMINAÇÃO E IMPLANTAÇÃO DE LUMINÁRIAS DUPLAS NAS AVENIDAS COSTA E SILVA, AMÉRICO DEZORZI, CASTELO BRANCO, JULIO MARCARI, PRESIDENTE VARGAS, GUMERCINDO VELUDO, ALBERTA MARCARI E NAS PRAÇAS PÚBLICAS DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>486</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/486/486_texto_integral.xml</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/486/486_texto_integral.xml</t>
   </si>
   <si>
     <t>INDICA AO CHEFE DO EXECUTIVO MUNICIPAL QUE PROVIDÊNCIAS SEJAM TOMADAS OBJETIVANDO A COLOCAR UM POSTE E ILUMINAÇÃO DO PARQUE JOSANA CARLA.</t>
   </si>
   <si>
     <t>487</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/487/487_texto_integral.xml</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/487/487_texto_integral.xml</t>
   </si>
   <si>
     <t>INDICA AO CHEFE DO EXECUTIVO MUNICIPAL QUE PROVIDÊNCIAS SEJAM TOMADAS OBJETIVANDO A RESTAURAÇÃO DE TODOS OS PONTOS DE ÔNIBUS QUE NECESSITAM.</t>
   </si>
   <si>
     <t>488</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/488/488_texto_integral.xml</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/488/488_texto_integral.xml</t>
   </si>
   <si>
     <t>INDICA AO CHEFE DO EXECUTIVO MUNICIPAL QUE PROVIDÊNCIAS SEJAM TOMADAS OBJETIVANDO A RESTAURAÇÃO DA ILUMINAÇÃO DE TODAS AS PRAÇAS PUBLICAS DA CIDADE DE BARRINHA.</t>
   </si>
   <si>
     <t>489</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/489/489_texto_integral.xml</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/489/489_texto_integral.xml</t>
   </si>
   <si>
     <t>INDICA AO CHEFE DO EXECUTIVO A IMPLANTAÇÃO DE UMA FAIXA DE TRAVESSIA PARA PEDESTRES NO CRUZAMENTO DA AVENIDA JAMIL SAID SALEH COM MACHADO DE ASSIS.</t>
   </si>
   <si>
     <t>490</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/490/490_texto_integral.xml</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/490/490_texto_integral.xml</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO CHEFE DO EXECUTIVO MUNICIPAL QUE PROVIDÊNCIAS SEJAM TOMADAS DE ACORDO COM A DISPONIBILIDADE FINANCEIRA E ESTUDOS SEJAM REALIZADOS PELO SETOR COMPETENTE DA PREFEITURA NO SENTIDO DE PROCEDER REPARO DE TAPA BURACO. </t>
   </si>
   <si>
     <t>492</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/492/492_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/492/492_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SENHOR PREFEITO MUNICIPAL, PROVIDÊNCIAS PARA ILUMINAÇÃO DE AVENIDA.</t>
   </si>
   <si>
     <t>493</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/493/493_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/493/493_texto_integral.pdf</t>
   </si>
   <si>
     <t>503</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/503/503_texto_integral.xml</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/503/503_texto_integral.xml</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO CHEFE DO EXECUTIVO MUNICIPAL QUE PROVIDÊNCIAS SEJAM TOMADAS SOLICITANDO A SINALIZAÇÃO DE TRÂNSITO ADEQUADA EM LOCAL QUE MENCIONA. </t>
   </si>
   <si>
     <t>504</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/504/504_texto_integral.xml</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/504/504_texto_integral.xml</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE VEM, RESPEITOSAMENTE, NA FORMA REGIMENTAL E DEPOIS DE OUVIDO O E. PLENÁRIO DESTA CASA, INDICAR AO CHEFE DO EXECUTIVO MUNICIPAL QUE ESTUDOS SEJAM ELABORADO PELO SETOR COMPETENTE DA PREFEITURA NO SENTIDO DE REPARO NAS COLUNAS DE SUSTENTAÇÃO DO TERMINAL RODOVIÁRIO MUNICIPAL.</t>
   </si>
   <si>
     <t>505</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/505/505_texto_integral.xml</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/505/505_texto_integral.xml</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO CHEFE DO EXECUTIVO QUE PROVIDÊNCIAS SEJAM TOMADAS PELO SETOR COMPETENTE DA PREFEITURA DE ACORDO COM A DISPONIBILIDADE FINANCEIRA NO SENTIDO DE PROCEDER REPARO DE CANALIZAÇÃO E TAPA BURACO NO ASFALTO DA RUA TOSHIMITO SOBUE, ALTURA DOS NÚMEROS 750 E 754, NO BAIRRO VILA RECREIO. </t>
   </si>
   <si>
     <t>506</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/506/506_texto_integral.xml</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/506/506_texto_integral.xml</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO CHEFE DO EXECUTIVO MUNICIPAL QUE PROVIDÊNCIAS SEJAM TOMADAS PELO SETOR COMPETENTE NO SENTIDO DE CONSTRUÇÃO DE UMA CANALETA NA RUA ARLINDO RODRIGUES DA SILVA COM A RUA ANTÔNIO RODRIGUES DA SILVA, ESQUINA ALTURA Nº473. </t>
   </si>
   <si>
     <t>507</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/507/507_texto_integral.xml</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/507/507_texto_integral.xml</t>
   </si>
   <si>
     <t>INDICA AO CHEFE DO EXECUTIVO MUNICIPAL QUE PROVIDÊNCIAS SEJAM TOMADAS PELO SETOR COMPETENTE NO SENTIDO DE CONSTRUÇÃO DE UM REDUTOR DE VELOCIDADE (LOMBADA) NO BAIRRO JARDIM CALIFÓRNIA NA RUA FRANCISCO OZAKI, NA ALTURA Nº 17.</t>
   </si>
   <si>
     <t>508</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/508/508_texto_integral.xml</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/508/508_texto_integral.xml</t>
   </si>
   <si>
     <t>INDICA AO CHEFE DO EXECUTIVO MUNICIPAL QUE PROVIDÊNCIAS SEJAM TOMADAS OBJETIVANDO A CONSTRUÇÃO DE UMA CANALETA NA RUA ISABEL DE SOUZA, JARDIM CALIFÓRNIA, NA ALTURA Nº280.</t>
   </si>
   <si>
     <t>509</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/509/509_texto_integral.xml</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/509/509_texto_integral.xml</t>
   </si>
   <si>
     <t>INDICA AO CHEFE DO EXECUTIVO MUNICIPAL QUE PROVIDÊNCIAS SEJAM TOMADAS OBJETIVANDO A TROCA DA TAMPA DE UM BUEIRO NA RUA ISABEL DE SOUZA, JARDIM CALIFÓRNIA, NA ALTURA Nº280.</t>
   </si>
   <si>
     <t>510</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/510/510_texto_integral.xml</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/510/510_texto_integral.xml</t>
   </si>
   <si>
     <t>INDICA AO CHEFE DO EXECUTIVO MUNICIPAL QUE PROVIDÊNCIAS SEJAM TOMADAS OBJETIVANDO A CONSTRUÇÃO DE UMA LOMBADA NA ANTIGA RUA A, VERA LUCIA II, NA ALTURA Nº52.</t>
   </si>
   <si>
     <t>511</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/511/511_texto_integral.xml</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/511/511_texto_integral.xml</t>
   </si>
   <si>
     <t>INDICA AO CHEFE DO EXECUTIVO MUNICIPAL QUE PROVIDÊNCIAS SEJAM TOMADAS OBJETIVANDO A CONSTRUÇÃO DE UMA LOMBADA NA RUA TOSHIMITO SOBUE VILA RECREIO NA ALTURA Nº467.</t>
   </si>
   <si>
     <t>512</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/512/512_texto_integral.xml</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/512/512_texto_integral.xml</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO CHEFE DO EXECUTIVO MUNICIPAL QUE PROVIDÊNCIAS SEJAM TOMADAS PELO SETOR COMPETENTE NO SENTIDO DE SOLUCIONAR O PROBLEMA DE REPRESAMENTO DE ÁGUA NO FINAL DA RUA FRANCISCO OZAKI. </t>
   </si>
   <si>
     <t>513</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/513/513_texto_integral.xml</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/513/513_texto_integral.xml</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO CHEFE DO EXECUTIVO MUNICIPAL QUE PROVIDÊNCIAS SEJAM TOMADAS PELO SETOR COMPETENTE NO SENTIDO DE CONSTRUÇÃO DE UMA CANALETA NA ROTATÓRIA DA AV. AMÉRICO DEZORZI COM AV. COSTA E SILVA NO BAIRRO JARDIM BOMBONATO. </t>
   </si>
   <si>
     <t>523</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/523/523_texto_integral.xml</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/523/523_texto_integral.xml</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO EXECUTIVO CRIAÇÃO DE LEI E FISCALIZAÇÕES PELO ÓRGÃO COMPETENTE, DE USO DE CEROL NAS LINHAS DE PIPA. </t>
   </si>
   <si>
     <t>517</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/517/517_texto_integral.xml</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/517/517_texto_integral.xml</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO CHEFE DO EXECUTIVO MUNICIPAL QUE PROVIDÊNCIAS SEJAM TOMADAS DE ACORDO COM A DISPONIBILIDADE FINANCEIRA E ESTUDOS SEJAM REALIZADOS PELO SETOR COMPETENTE DA PREFEITURA NO SENTIDO DE RECAPEAMENTO. </t>
   </si>
   <si>
     <t>518</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/518/518_texto_integral.xml</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/518/518_texto_integral.xml</t>
   </si>
   <si>
     <t>519</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/519/519_texto_integral.xml</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/519/519_texto_integral.xml</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO CHEFE DO EXECUTIVO MUNICIPAL QUE ESTUDOS SEJAM REALIZADOS E PROVIDÊNCIAS SEJAM TOMADAS DENTRO DA DISPONIBILIDADE FINANCEIRA PELO SETOR COMPETENTE DA PREFEITURA NO SENTIDO DE RECAPEAR A RUA MAESTRO TORRIANE, BAIRRO CENTRO </t>
   </si>
   <si>
     <t>520</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/520/520_texto_integral.xml</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/520/520_texto_integral.xml</t>
   </si>
   <si>
     <t>SUGERE QUE SEJA REALIZADO ESTUDOS PARA VIABILIZAR O AUMENTO DE ATENDIMENTOS MÉDICOS PARA OS PACIENTES DO MUNICÍPIO DA ALA DE UROLOGIA NO POSTO III, E NEUROLOGIA NO POSTO I.</t>
   </si>
   <si>
     <t>521</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/521/521_texto_integral.xml</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/521/521_texto_integral.xml</t>
   </si>
   <si>
     <t>SUGERE PARA QUE SEJA REALIZADA A IMPLANTAÇÃO DE POSTES PÚBLICOS DE ENERGIA ELÉTRICA NO INÍCIO DA AV JÚLIO MARCARI.</t>
   </si>
   <si>
     <t>532</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/532/532_texto_integral.xml</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/532/532_texto_integral.xml</t>
   </si>
   <si>
     <t>SUGERE QUE SEJA REALIZADO ESTUDOS PARA VIABILIZAR RECURSOS PARA RECAPEAMENTO DE RUAS E AVENIDAS DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>536</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/536/536_texto_integral.xml</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/536/536_texto_integral.xml</t>
   </si>
   <si>
     <t>INDICA AO CHEFE DO EXECUTIVO MUNICIPAL QUE PROVIDÊNCIAS SEJAM TOMADAS PELO SETOR COMPETENTE NO SENTIDO DE VIABILIZAR A MANUTENÇÃO DE REDUTOR DE VELOCIDADE (LOMBADA) NA ALTURA DO NÚMERO 225 DA RUA 8, NO JARDIM BOMBONATO.</t>
   </si>
   <si>
     <t>545</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/545/545_texto_integral.xml</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/545/545_texto_integral.xml</t>
   </si>
   <si>
     <t>INDICA AO CHEFE DO EXECUTIVO MUNICIPAL QUE PROVIDENCIAS SEJAM TOMADAS NO SENTIDO DE CONSTRUÇÃO DE REDUTOR DE VELOCIDADE (LOMBADA).</t>
   </si>
   <si>
     <t>538</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/538/538_texto_integral.xml</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/538/538_texto_integral.xml</t>
   </si>
   <si>
     <t xml:space="preserve">SUGERE QUE SEJA REALIZADO ESTUDOS PARA VIABILIZAR A MANUTENÇÃO E RECAPEAMENTO DA ESTRADA VICINAL SAID AHMED SALEH, NA EXTENSÃO DO PERÍMETRO MUNICIPAL. </t>
   </si>
   <si>
     <t>540</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/540/540_texto_integral.xml</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/540/540_texto_integral.xml</t>
   </si>
   <si>
     <t>INDICA AO CHEFE DO EXECUTIVO MUNICIPAL QUE PROVIDÊNCIAS SEJAM TOMADAS DE ACORDO COM A DISPONIBILIDADE FINANCEIRA E ESTUDOS SEJAM REALIZADOS PELO SETOR COMPETENTE DA PREFEITURA NO SENTIDO DE REPARO DE TAPA BURACO.</t>
   </si>
   <si>
     <t>550</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/550/550_texto_integral.xml</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/550/550_texto_integral.xml</t>
   </si>
   <si>
     <t>INDICAMOS AO SR. PREFEITO MUNICIPAL AUSCULTADO O INSIGNE PLENÁRIO, OBEDECIDAS ÀS FORMALIDADES REGIMENTAIS, INDICO À MESA DIRETORA DESTA CASA DE LEIS, QUE SEJA OFICIADO AO EXCELENTÍSSIMO PREFEITO MUNICIPAL PARA DETERMINAR AO SETOR COMPETENTE, QUE EFETUE A DEMARCAÇÃO DE SOLO, DANDO PREFERÊNCIA DE ESTACIONAMENTO PARA IDOSOS E DEFICIENTES NA ÁREA CENTRAL DE NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>551</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/551/551_texto_integral.xml</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/551/551_texto_integral.xml</t>
   </si>
   <si>
     <t>INDICA AO CHEFE DO EXECUTIVO MUNICIPAL QUE PROVIDÊNCIAS SEJAM TOMADAS DE ACORDO COM A DISPONIBILIDADE FINANCEIRA E ESTUDOS SEJAM REALIZADOS PELO SETOR COMPETENTE DA PREFEITURA NO SENTIDO DE FAZER UM REPARO E DESVIO DA REDE DE ESGOTO QUE PASSA AO LADO DA CAIXA D&amp;#180;ÁGUA SUBTERRÂNEA NA R. JOÃO MANOEL DE LIMA E A R. MAL. RONDON, (ESGOTO JARDIM PAULISTA).</t>
   </si>
   <si>
     <t>553</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/553/553_texto_integral.xml</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/553/553_texto_integral.xml</t>
   </si>
   <si>
     <t>INDICA AO CHEFE DO EXECUTIVO MUNICIPAL QUE PROVIDENCIAS SEJAM TOMADAS NO SENTIDO DE VIABILIZAR A REFORMA DA QUADRA DE ESPORTES DA ESCOLA EMEF - ESCOLA MUNICIPAL DE ENSINO FUNDAMENTAL, DOUTOR PAULO DA SILVA PRADO.</t>
   </si>
   <si>
     <t>554</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/554/554_texto_integral.xml</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/554/554_texto_integral.xml</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE VÊM, RESPEITOSAMENTE, NA FORMA REGIMENTAL E DEPOIS DE OUVIDO O E. PLENÁRIO DESTA CASA,INDICAR AO CHEFE DO EXECUTIVO MUNICIPAL QUE DENTRO DA DISPONIBILIDADE FINANCEIRA NO SENTIDO QUE SEJAM AUMENTADO O MURO DOS FUNDOS DO TERRENO ONDE SE ENCONTRA A BOMBA DE ÁGUA EM FRENTE A COZINHA PILOTO, NA AVENIDA JULIO MARCARI S/N.</t>
   </si>
   <si>
     <t>555</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/555/555_texto_integral.xml</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/555/555_texto_integral.xml</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE VEM, RESPEITOSAMENTE FORMA REGIMENTAL E DEPOIS DE OUVIDO O E. PLENÁRIO DESTA CASA, INDICAR AO CHEFE DO EXECUTIVO MUNICIPAL QUE DENTRO DA DISPONIBILIDADE FINANCEIRA NO SENTIDO QUE SEJAM COLOCADOS 06 VENTILADORES NO VELÓRIO MUNICIPAL; E QUE SEJAM ESTUDADO PELO SETOR COMPETENTE A POSSIBILIDADE DE QUE O LOCAL SEJA MONITORADO.</t>
   </si>
   <si>
     <t>558</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
     <t>Junin da Van</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/558/558_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/558/558_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO NA FORMA REGIMENTAL, AO EXCELENTÍSSIMO SR. PREFEITO MUNICIPAL MITUO TAKAHASI, POR MEIO DO SETOR COMPETENTE, PARA QUE DENOMINE DE ELZA APARECIDA SILVÉRIO PAVAN, A NOVA ESCOLA CONSTRUÍDA NO BAIRRO NOVO HORIZONTE SITUADA NA RUA MARIA DE JESUS FERREIRA LIMA.</t>
   </si>
   <si>
     <t>562</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/562/562_texto_integral.xml</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/562/562_texto_integral.xml</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SENHOR PREFEITO PARA QUE ESTE DETERMINE JUNTO A SECRETARIA DE OBRAS IMPLANTAÇÃO DE MELHORIA EM TORNO DO PARQUE ECOLÓGICO, ILUMINAÇÃO EM TORNO DA LAGOA; E EM TORNO DO GINÁSIO ESPORTE.</t>
   </si>
   <si>
     <t>563</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/563/563_texto_integral.xml</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/563/563_texto_integral.xml</t>
   </si>
   <si>
     <t>INDICAMOS AO SR. PREFEITO MUNICIPAL AUSCULTADO O INSIGNE PLENÁRIO, PARA QUE SEJA INSTALADO CÂMERAS DE VIDEOMONITORAMENTO NO VELÓRIO MUNICIPAL DA CIDADE.</t>
   </si>
   <si>
     <t>567</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/567/567_texto_integral.docx</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/567/567_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITO AO CHEFE DO EXECUTIVO MUNICIPAL QUE PROVIDÊNCIAS SEJAM REALIZADAS PELO SETOR COMPETENTE, A IMEDIATA CONSTRUÇÃO DE REDUTOR DE VELOCIDADE, (QUEBRA-MOLAS), LOCALIZADA NA AVENIDA CASTELO BRANCO BAIRRO CENTRO, PRÓXIMO AO NÚMERO 96. </t>
   </si>
   <si>
     <t>573</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/573/573_texto_integral.xml</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/573/573_texto_integral.xml</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE VEM, RESPEITOSAMENTE, NA FORMA REGIMENTAL E DEPOIS DE OUVIDO O E. PLENÁRIO DESTA CASA, INDICAR AO CHEFE DO EXECUTIVO MUNICIPAL QUE PROVIDÊNCIAS SEJAM TOMADAS PELO SETOR COMPETENTE DA PREFEITURA NO SENTIDO DE VIABILIZAR A CONSTRUÇÃO DE REDUTOR DE VELOCIDADE (LOMBADA), NA RUA OSVALDO SAGULA ALTURA N 850.</t>
   </si>
   <si>
     <t>574</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/574/574_texto_integral.xml</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/574/574_texto_integral.xml</t>
   </si>
   <si>
     <t>INDICA AO CHEFE DO EXECUTIVO MUNICIPAL QUE PROVIDÊNCIAS SEJAM TOMADAS_x000D_
 OBJETIVANDO RESTAURAR A ILUMI</t>
   </si>
   <si>
     <t>575</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/575/575_texto_integral.xml</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/575/575_texto_integral.xml</t>
   </si>
   <si>
     <t>INDICA AO CHEFE DO EXECUTIVO MUNICIPAL QUE PROVIDÊNCIAS SEJAM TOMADAS PELO SETOR COMPETENTE DA PREFEITURA NO SENTIDO DE REPARO DE TAPA BURACO.</t>
   </si>
   <si>
     <t>576</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/576/576_texto_integral.xml</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/576/576_texto_integral.xml</t>
   </si>
   <si>
     <t>SUGERE QUE SEJA OFICIADO AO EXCELENTÍSSIMO PREFEITO MUNICIPAL QUE JUNTO Á SECRETARIA COMPETENTE DETERMINE A CONSTRUÇÃO DE CALÇADA NO PONTO DE ÔNIBUS EXISTENTE NA AVENIDA COSTA E SILVA, ENTRE O ANFITEATRO MUNICIPAL E A PISTA DE SKATE.</t>
   </si>
   <si>
     <t>577</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/577/577_texto_integral.xml</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/577/577_texto_integral.xml</t>
   </si>
   <si>
     <t>INDICA AO SR PREFEITO QUE SEJA CONCEDIDO ISENÇÃO DE IMPOSTO A ENTIDADE QUE MENCIONA.</t>
   </si>
   <si>
     <t>578</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/578/578_texto_integral.xml</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/578/578_texto_integral.xml</t>
   </si>
   <si>
     <t>INDICA AO CHEFE DO EXECUTIVO MUNICIPAL QUE PROVIDÊNCIAS SEJAM TOMADAS OBJETIVANDO A COLOCAÇÃO DE BRAÇOS DE ILUMINAÇÃO EM TODA A EXTENSÃO NA ÁREA RURAL PRÓXIMO A ORCA INDUSTRIAL.</t>
   </si>
   <si>
     <t>579</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/579/579_texto_integral.xml</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/579/579_texto_integral.xml</t>
   </si>
   <si>
     <t>INDICA AO CHEFE DO EXECUTIVO MUNICIPAL QUE PROVIDÊNCIAS SEJAM TOMADAS OBJETIVANDO A CONSTRUÇÃO DE UMA CANALETA OU DEPRESSÃO NO ENCONTRO DA RUA DOS ADRADAS, COM A RUA MOTOKI KOTO, VILA RECREIO.</t>
   </si>
   <si>
     <t>580</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/580/580_texto_integral.xml</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/580/580_texto_integral.xml</t>
   </si>
   <si>
     <t>INDICO AO EX: SENHOR PREFEITO PARA QUE ESTE DETERMINE JUNTO A SECRETÁRIA DE MEIO AMBIENTE IMPLANTAÇÃO DE FLORESTAMENTO NO ANTIGO LIXÃO.</t>
   </si>
   <si>
     <t>585</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/585/585_texto_integral.xml</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/585/585_texto_integral.xml</t>
   </si>
   <si>
     <t>INDICO AO EX. SENHOR PREFEITO PARA QUE ESTE DETERMINE JUNTO A SECRETARIA DE OBRAS IMPLANTAÇÃO DE MELHORIA DE ILUMINAÇÃO NA PRAÇA JOSÉ BOMBANATO ATENDENDO O PEDIDO DOS MORADORES ALI ADJACENTE QUE SE SENTE PREJUDICADO COM A FALTA DE ILUMINAÇÃO .</t>
   </si>
   <si>
     <t>586</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/586/586_texto_integral.xml</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/586/586_texto_integral.xml</t>
   </si>
   <si>
     <t>INDICA AO CHEFE DO EXECUTIVO MUNICIPAL QUE PROVIDÊNCIAS SEJAM TOMADAS PELO SETOR COMPETENTE DA PREFEITURA NO SENTIDO DE DESENTUPIR BUEIRO.</t>
   </si>
   <si>
     <t>587</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/587/587_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/587/587_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO CHEFE DO EXECUTIVO MUNICIPAL QUE PROVIDÊNCIAS SEJAM REALIZADAS PELO SETOR COMPETENTE, A IMEDIATA REMOÇÃO DA ONDULAÇÃO TRANSVERSAL (LOMBADA), LOCALIZADA NA RUA ALEXANDRE CARRERA NO BAIRRO JARDIM RAIA.</t>
   </si>
   <si>
     <t>588</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/588/588_texto_integral.xml</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/588/588_texto_integral.xml</t>
   </si>
   <si>
     <t>INDICA AO CHEFE DO EXECUTIVO MUNICIPAL QUE PROVIDÊNCIAS SEJAM TOMADAS OBJETIVANDO A CONSTRUÇÃO DE UMA LOMBADA NA RUA OSVALDO DA SILVA, NA ALTURA Nº 390 NO JARDIM COLORADO.</t>
   </si>
   <si>
     <t>592</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/592/592_texto_integral.xml</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/592/592_texto_integral.xml</t>
   </si>
   <si>
     <t>INDICAMOS AO SR. PREFEITO MUNICIPAL AUSCULTADO O INSIGNE PLENÁRIO, PARA QUE SEJA INSTALADO CÂMERAS DE VIDEOMONITORAMENTO NO TERMINAL RODOVIÁRIO “MANOEL CALIL” DA CIDADE.</t>
   </si>
   <si>
     <t>605</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/605/605_texto_integral.xml</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/605/605_texto_integral.xml</t>
   </si>
   <si>
     <t>INDICA AO CHEFE DO EXECUTIVO MUNICIPAL QUE PROVIDÊNCIAS SEJAM TOMADAS OBJETIVANDO RESTAURAR A ILUMINAÇÃO NA RUA SANTA JAZON CAYRES, BAIRRO CENTRO.</t>
   </si>
   <si>
     <t>607</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/607/607_texto_integral.xml</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/607/607_texto_integral.xml</t>
   </si>
   <si>
     <t>INDICA AO CHEFE DP EXECUTIVO MUNICIPAL QUE PROVIDÊNCIAS SEJAM TOMADAS OBJETIVANDO RESTAURAR A ILUMINAÇÃO NA RUA RAFAEL BRUNINI, VILA RECREIO</t>
   </si>
   <si>
     <t>608</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/608/608_texto_integral.xml</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/608/608_texto_integral.xml</t>
   </si>
   <si>
     <t>609</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/609/609_texto_integral.xml</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/609/609_texto_integral.xml</t>
   </si>
   <si>
     <t>INDICA AO CHEFE DO EXECUTIVO MUNICIPAL QUE PROVIDÊNCIAS SEJAM TOMADAS OBJETIVANDO A CONSTRUÇÃO DE UMA LOMBADA NA RUA MARINA FRANCISCA PAIXÃO, NA ALTURA ENTRE OS NÚMEROS Nº 70 E 80, NO BAIRRO VERA LUCIA.</t>
   </si>
   <si>
     <t>610</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/610/610_texto_integral.xml</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/610/610_texto_integral.xml</t>
   </si>
   <si>
     <t>INDICA AO CHEFE DO EXECUTIVO MUNICIPAL QUE PROVIDÊNCIAS SEJAM TOMADAS OBJETIVANDO A CONSTRUÇÃO DE UMA LOMBADA NA AV. PRESIDENTE CASTELO BRANCO, NA ALTURA Nº 2250, NO BAIRRO VERA LUCIA.</t>
   </si>
   <si>
     <t>611</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/611/611_texto_integral.xml</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/611/611_texto_integral.xml</t>
   </si>
   <si>
     <t>INDICA AO CHEFE DO EXECUTIVO MUNICIPAL QUE PROVIDÊNCIAS SEJAM TOMADAS OBJETIVANDO A RESTAURAÇÃO DA ILUMINAÇÃO DO ESTACIONAMENTO DA UNIDADE MISTA DE SAÚDE DE BARRINHA.</t>
   </si>
   <si>
     <t>613</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/613/613_texto_integral.xml</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/613/613_texto_integral.xml</t>
   </si>
   <si>
     <t>INDICAMOS AO SR. PREFEITO MUNICIPAL AUSCULTADO O INSIGNE PLENÁRIO, PARA QUE SEJA REALIZADA A CONSTRUÇÃO DE UMA LOMBADA NA RUA (TRAVESSA) AURORA MESQUITA DE ANDRADE NÚMERO 281 - JARDIM NOVO HORIZONTE, VISANDO ATENDER PEDIDO DOS MORADORES DA REFERIDA RUA, QUE ALEGAM O RISCO CONSTANTE DE ACIDENTES DEVIDO AO GRANDE TRANSITO DE VEÍCULOS EM ALTA VELOCIDADE.</t>
   </si>
   <si>
     <t>614</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/614/614_texto_integral.xml</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/614/614_texto_integral.xml</t>
   </si>
   <si>
     <t>SUGERE QUE SEJA REALIZADA A CONSTRUÇÃO DE UMA LOMBADA NA RUA JOSÉ FRANCISCO RODRIGUES, (RUA 5) NÚMERO, 264 - JARDIM NOVO HORIZONTE, VISANDO ATENDER PEDIDO DOS MORADORES DA REFERIDA RUA, QUE ALEGAM O RISCO CONSTANTE DE ACIDENTES DEVIDO AO GRANDE TRANSITO DE VEÍCULOS EM ALTA VELOCIDADE.</t>
   </si>
   <si>
     <t>615</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2017/615/ind_152-2017.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2017/615/ind_152-2017.pdf</t>
   </si>
   <si>
     <t>SUGERE QUE SEJA REALIZADA A CONSTRUÇÃO DE UMA LOMBADA NA RUA: JOSÉ ADELINO (RUA 6) NÚMERO, 37 - JARDIM NOVO HORIZONTE, VISANDO ATENDER PEDIDO DOS MORADORES DA REFERIDA RUA, QUE ALEGAM O RISCO CONSTANTE DE ACIDENTES DEVIDO AO GRANDE TRANSITO DE VEÍCULOS EM ALTA VELOCIDADE.</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/364/364_texto_integral.xml</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/364/364_texto_integral.xml</t>
   </si>
   <si>
     <t xml:space="preserve">MOÇÃO DE SENTIDO PESAR PELO FALECIMENTO DO SENHOR JOÃO LUIZ DE SOUZA (JOÃO CORREDOR). </t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
     <t>Adilson Barroso, Alessandro DVD, Alexandre Carvalho, Aline Assistente Social, Anailson do Sindicato, Ivan Botega, Junin da Van, Pastor Hélio (Nono), Ronaldo Troia, Sidnei do Balbo, Vanderlei Pedreiro</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/374/374_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/374/374_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROPONHO À MESA DIRETORA, NA FORMA REGIMENTAL, QUE SEJA CONSIGNADA EM ATA MOÇÃO DE PESAR EM HONRA AO RECENTEMENTE FALECIDO SR. JOSÉ CODECO, OCORRIDO EM 09 DE MARÇO DE 2017.</t>
   </si>
   <si>
     <t>466</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/466/466_texto_integral.xml</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/466/466_texto_integral.xml</t>
   </si>
   <si>
     <t>MOÇÃO DE SENTIDO PESAR PELO FALECIMENTO DE  CORDELIA MARCARI FUZATTO</t>
   </si>
   <si>
     <t>491</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/491/491_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/491/491_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE SENTIDO PESAR PELO FALECIMENTO DE CLÓVIS DANELON.</t>
   </si>
   <si>
     <t>515</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/515/515_texto_integral.xml</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/515/515_texto_integral.xml</t>
   </si>
   <si>
     <t>MOÇÃO DE SENTIDO PESAR PELO FALECIMENTO DO SR. VALDECI DE SOUZA SANTOS.</t>
   </si>
   <si>
     <t>516</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/516/516_texto_integral.xml</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/516/516_texto_integral.xml</t>
   </si>
   <si>
     <t xml:space="preserve">MOÇÃO DE SENTIDO PESAR PELO FALECIMENTO DO SR. MANOEL ALVES BORGES._x000D_
 </t>
   </si>
   <si>
     <t>533</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/533/533_texto_integral.xml</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/533/533_texto_integral.xml</t>
   </si>
   <si>
     <t>PROPONHO À MESA DIRETORA, NA FORMA REGIMENTAL, QUE SEJA CONSIGNADA EM ATA MOÇÃO DE PESAR EM HONRA AO RECENTEMENTE FALECIDO SR. DEUSDETE FERREIRA LIMA, OCORRIDO NO DIA 07/08/2017.</t>
   </si>
   <si>
     <t>539</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/539/539_texto_integral.xml</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/539/539_texto_integral.xml</t>
   </si>
   <si>
     <t>PROPONHO À MESA DIRETORA, NA FORMA REGIMENTAL, QUE SEJA CONSIGNADA EM ATA MOÇÃO DE PESAR EM HONRA AO RECENTEMENTE FALECIDO, O JOVEM SAULO PAIXÃO DA SILVA, OCORRIDO NO DIA 23/08/2017.</t>
   </si>
   <si>
     <t>549</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/549/549_texto_integral.xml</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/549/549_texto_integral.xml</t>
   </si>
   <si>
     <t>PROPONHO À MESA DIRETORA, NA FORMA REGIMENTAL, QUE SEJA CONSIGNADA EM ATA, MOÇÃO DE PESAR EM HONRA AO RECENTEMENTE FALECIDO SR. ORLANDO ANTONIO, OCORRIDO NO DIA 10/09/2017.</t>
   </si>
   <si>
     <t>556</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/556/556_texto_integral.xml</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/556/556_texto_integral.xml</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE VÊM, RESPEITOSAMENTE, NA FORMA REGIMENTAL E DEPOIS DE OUVIDO O E. PLENÁRIO DESTA CASA, REQUERER SEJA CONSIGNADA NA ATA DOS TRABALHOS DESTA SESSÃO ORDINÁRIA UMA MOÇÃO DE SENTIDO PESAR PELO FALECIMENTO DE FRANCISCO AUGUSTINHO DA SILVA, OCORRIDO EM 14 DE OUTUBRO, REQUER, AINDA, QUE SEJA OFICIADO AOS FAMILIARES ENLUTADOS, DANDO CONHECIMENTO DESTA MOÇÃO.</t>
   </si>
   <si>
     <t>557</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/557/557_texto_integral.xml</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/557/557_texto_integral.xml</t>
   </si>
   <si>
     <t>PROPONHO À MESA DIRETORA, NA FORMA REGIMENTAL, QUE SEJA CONSIGNADA EM ATA MOÇÃO DE PESAR EM HONRA A FALECIDA SRA. VALDECIRA MACHADO FERREIRA.</t>
   </si>
   <si>
     <t>559</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/559/559_texto_integral.xml</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/559/559_texto_integral.xml</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR AO FALECIDO SENHOR JOSÉ PEDRO MOREIRA DA ROCHA.</t>
   </si>
   <si>
     <t>560</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/560/560_texto_integral.xml</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/560/560_texto_integral.xml</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR EM HONRA AO FALECIDO VALTER BRUNO ZAMBONINI, OCORRIDO NO DIA 27/10/2017.</t>
   </si>
   <si>
     <t>561</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/561/561_texto_integral.xml</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/561/561_texto_integral.xml</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR AO FALECIDO O SENHOR ÉLCIO BATISTON, CONHECIDO COMO (CHEROSO)</t>
   </si>
   <si>
     <t>565</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/565/565_texto_integral.xml</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/565/565_texto_integral.xml</t>
   </si>
   <si>
     <t>PROPONHO À MESA DIRETORA, NA FORMA REGIMENTAL, QUE SEJA CONSIGNADA EM ATA MOÇÃO DE PESAR EM HONRA AO RECENTEMENTE FALECIDO SR. CARLOS SOUTO (CARLÃO), OCORRIDO NO DIA 24/10/2017.</t>
   </si>
   <si>
     <t>566</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/566/566_texto_integral.xml</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/566/566_texto_integral.xml</t>
   </si>
   <si>
     <t>OS VEREADORES, QUE A PRESENTE SUBSCREVEM, COM ASSENTO NESTA EGRÉGIA CASA DE LEIS, VÊM ATRAVÉS DESTA, APÓS OUVIDO O PLENÁRIO, SER SOLIDÁRIOS E ENCAMINHAR MOÇÃO DE PESAR À FAMÍLIA DO FALECIDO O SENHOR ANTONIO ÁLVARO GONÇALVES, OCORRIDO NO DIA TRINTA DE OUTUBRO DE 2017.</t>
   </si>
   <si>
     <t>590</t>
   </si>
   <si>
     <t>Sidnei do Balbo, Adilson Barroso, Alessandro DVD, Alexandre Carvalho, Aline Assistente Social, Anailson do Sindicato, Ivan Botega, Junin da Van, Pastor Hélio (Nono), Ronaldo Troia, Vanderlei Pedreiro</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/590/590_texto_integral.xml</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/590/590_texto_integral.xml</t>
   </si>
   <si>
     <t>OS VEREADORES, QUE A PRESENTE SUBSCREVEM, COM ASSENTO NESTA EGRÉGIA CASA DE LEIS, VÊM ATRAVÉS DESTA, APÓS OUVIDO O PLENÁRIO, SER SOLIDÁRIOS E ENCAMINHAR MOÇÃO DE PESAR À FAMÍLIA DO FALECIDO O SENHOR JOSÉ LUIZ RODRIGUES GOMES, OCORRIDO NO DIA NOVE DE NOVEMBRO DE 2017.</t>
   </si>
   <si>
     <t>591</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/591/591_texto_integral.xml</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/591/591_texto_integral.xml</t>
   </si>
   <si>
     <t>PROPONHO À MESA DIRETORA, NA FORMA REGIMENTAL, QUE SEJA CONSIGNADA EM ATA MOÇÃO DE PESAR EM HONRA AO RECENTEMENTE FALECIDO SR. DELFINO SILVA (SEU DERFA), OCORRIDO NO DIA 21/11/2017.</t>
   </si>
   <si>
     <t>600</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/600/600_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/600/600_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS E CONGRATULAÇÕES AO POLICIAL MILITAR VITOR DOMINGOS.</t>
   </si>
   <si>
     <t>604</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/604/604_texto_integral.xml</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/604/604_texto_integral.xml</t>
   </si>
   <si>
     <t xml:space="preserve">MOÇÃO DE SENTIDO PESAR PELO FALECIMENTO DE RUBENS FERREIRA	</t>
   </si>
   <si>
     <t>606</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/606/606_texto_integral.xml</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/606/606_texto_integral.xml</t>
   </si>
   <si>
     <t>MOÇÃO DE SENTIDO PESAR PELO FALECIMENTO DE ZENI DA SILVA FARIA</t>
   </si>
   <si>
     <t>616</t>
   </si>
   <si>
     <t>Sidnei do Balbo, Ivan Botega</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/616/616_texto_integral.xml</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/616/616_texto_integral.xml</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS E CONGRATULAÇÕES AO SENHOR BENEDITO APARECIDO MARTINS SILVA.</t>
   </si>
   <si>
     <t>568</t>
   </si>
   <si>
     <t>PEMLO</t>
   </si>
   <si>
     <t>Proposta de Emenda à Lei Orgânica</t>
   </si>
   <si>
     <t>Adilson Barroso, Ivan Botega, Sidnei do Balbo, Vanderlei Pedreiro</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/568/568_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/568/568_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO CAPUT DO ARTIGO 53 DA LEI ORGÂNICA E SUPRIME OS INCISOS I, II, III, E  IV.</t>
   </si>
   <si>
     <t>569</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/569/569_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/569/569_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ACRESCENTA O ARTIGO 216-A NA LEI ORGÂNICA DO MUNICÍPIO DE BARRINHA, INSTITUINDO O ORÇAMENTO IMPOSITIVO </t>
   </si>
   <si>
     <t>570</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/570/570_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/570/570_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO § 2°, DO ARTIGO 73, DA LEI ORGÂNICA.</t>
   </si>
   <si>
     <t>589</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/589/589_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/589/589_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE CONCESSÃO DE TÍTULO DE CIDADANIA AO PADRE JOÃO NICÁCIO PEREIRA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>552</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/552/552_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/552/552_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE CONCESSÃO DE TÍTULO DE CIDADANIA AO SENHOR JOAQUIM NAMBA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>598</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/598/598_texto_integral.docx</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/598/598_texto_integral.docx</t>
   </si>
   <si>
     <t>&amp;#8220; DISPÕE SOBRE CONCESSÃO DE TÍTULO DE CIDADANIA AO SENHOR DEJAIR SILVÉRIO E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;</t>
   </si>
   <si>
     <t>599</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/599/599_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/599/599_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE CONCESSÃO DE TÍTULO DE CIDADANIA AO SENHOR JOSÉ OTÁVIO ALVARENGA SOBRINHO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>617</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/617/617_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/617/617_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE CONCESSÃO DE TÍTULO DE CIDADANIA AO SENHOR JOÃO DELASPORE RAMOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>618</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/618/618_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/618/618_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE CONCESSÃO DE TÍTULO DE CIDADANIA AO SENHOR BENEDITO APARECIDO MARTINS SILVA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>619</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/619/619_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/619/619_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE CONCESSÃO DE TÍTULO DE CIDADANIA À SENHORA MARÍLIA RODRIGUES BARROSO BEZERRA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/351/351_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/351/351_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DA LEI MUNICIPAL 2.378 DE 19 DE OUTUBRO 2016 E LEI MUNICIPAL 2.306 DE 27 DE JANEIRO DE 2015, REORGANIZA AS FUNÇÕES DO CARGO DE ASSESSOR PARLAMENTAR, PASSA EXIGIR CURSO SUPERIOR E DEMAIS REQUISITOS PARA NOMEAÇÃO, EXTINGUE CARGOS E CRIA ATRIBUIÇÕES DAS FUNÇÕES DO CARGO DE CHEFE DE GABINETE DA PRESIDÊNCIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
     <t>Prefeito Municipal</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/345/345_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/345/345_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A TRANSFERIR RECURSOS FINANCEIROS À ENTIDADES INDICADAS NA FORMA QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/346/346_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/346/346_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 604.503,12, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/347/347_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/347/347_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITOS ADICIONAIS E SUPLEMENTARES NO VALOR DE R$ 253.000,00 E DÁ OUTRAS  PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/350/350_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/350/350_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA O CARGO DE COORDENADOR DO CRAS, O QUAL PASSA A INTEGRAR O QUADRO DE _x000D_
 CARGOS DE PROVIMENTO EM COMISSÃO DO MUNICÍPIO DE BARRINHA, E DÁ OUTRAS _x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/352/352_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/352/352_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DA BOLSA-AUXÍLIO TRANSPORTE PARA OS ESTUDANTES DE NÍVEL UNIVERSITÁRIO OU TÉCNICO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/353/353_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/353/353_texto_integral.pdf</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/366/366_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/366/366_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONSOLIDA A ESTRUTURA ORGANIZACIONAL DA PREFEITURA MUNICIPAL DE BARRINHA NA FORMA QUE ESPECIFICA, BEM COMO COMPATIBILIZA O VALOR DA REFERÊNCIA INICIAL ( R1, R2, R3) COM O VALOR DO SALÁRIO MÍNIMO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS CORRELATAS </t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/380/380_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/380/380_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA REPOSIÇÃO SALARIAL QUE MENCIONA AOS SERVIDORES DA CÂMARA MUNICIPAL DE BARRINHA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/382/382_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/382/382_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITOS ADICIONAIS ESPECIAIS E SUPLEMENTARES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/398/398_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/398/398_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA ROBERTO DE SOUSA, CONJUNTO HABITACIONAL QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/409/409_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/409/409_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITOS ADICIONAIS E SUPLEMENTARES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/410/410_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/410/410_texto_integral.pdf</t>
   </si>
   <si>
     <t>UNIFICA ATRIBUIÇÃO DO CARGO DE PROVIMENTO PERMANENTE DENOMINADO FISCAL DE TRIBUTOS INTEGRANTE DA ESTRUTURA DE PESSOAL DA PREFEITURA MUNICIPAL DE BARRINHA NA FORMA QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/419/419_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/419/419_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CREDITO ADICIONAL ESPECIAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>429</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/429/429_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/429/429_texto_integral.pdf</t>
   </si>
   <si>
     <t>448</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/448/448_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/448/448_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUMENTA VALOR DO ABONO ESPECIAL AOS SERVIDORES DA PREFEITURA MUNICIPAL DE BARRINHA NA FORMA QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>459</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/459/459_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/459/459_texto_integral.pdf</t>
   </si>
   <si>
     <t>INTRODUZ DISPOSITIVOS QUE ESPECIFICA NA LEI MUNICIPAL Nº 2.393 DE 17/01/2017 QUE AUTORIZA O EXECUTIVO MUNICIPAL A TRANSFERIR RECURSOS FINANCEIROS A ENTIDADES NO EXERCÍCIO DE 2017 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>460</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/460/460_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/460/460_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITOS ADICIONAIS SUPLEMENTARES E ESPECIAL E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>462</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/462/462_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/462/462_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO SERVIÇO DE APREENSÃO DE ANIMAIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>461</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/461/461_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/461/461_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTABELECE NOVO POLÍGONO NO PERÍMETRO URBANO DO MUNICÍPIO DE BARRINHA, ESTABELECIDO PELA LEI Nº 1.663/2001 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>480</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/480/480_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/480/480_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PLANO PLURIANUAL DO MUNICÍPIO PARA O PERÍODO DE 2018 A 2021 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>481</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/481/481_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/481/481_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A ABERTURA DE CRÉDITOS ADICIONAIS ESPECIAIS E DÁ OUTRAS PROVIDÊNCIAS  </t>
   </si>
   <si>
     <t>501</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/501/501_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/501/501_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITOS SUPLEMENTARES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>527</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/527/527_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/527/527_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS PARA O EXERCÍCIO FINANCEIRO DE 2018 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>502</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/502/502_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/502/502_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA DE BENEFÍCIOS FISCAIS DE BARRINHA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>522</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/522/522_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/522/522_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA METAS DO PROGRAMA NO PLANO PLURIANUAL DO MUNICÍPIO, APROVADO PELA LEI Nº 2242 DE 16/11/2013.</t>
   </si>
   <si>
     <t>524</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/524/524_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/524/524_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA ARNALDO PEREIRA VIA PÚBLICA QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>525</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/525/525_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/525/525_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA DE BENEFÍCIOS FISCAIS DE BARRINHA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>526</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/526/526_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/526/526_texto_integral.pdf</t>
   </si>
   <si>
     <t>528</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/528/528_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/528/528_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AMPLIAÇÃO DO QUANTITATIVO DE VAGAS DOS CARGOS EXISTENTES NO ÂMBITO DO PODER EXECUTIVO MUNICIPAL DE BARRINHA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>534</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/534/534_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/534/534_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI NO CALENDÁRIO OFICIAL DE EVENTOS DO MUNICÍPIO DE BARRINHA O DIA OFICIAL DA MARCHA PARA JESUS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>535</t>
   </si>
   <si>
     <t>Aline Assistente Social, Anailson do Sindicato, Junin da Van</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/535/535_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/535/535_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI A CAMPANHA 'SETEMBRO VERDE' NO MUNICÍPIO DE BARRINHA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>544</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/544/544_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/544/544_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITOS ADICIONAIS ESPECIAIS E SUPLEMENTAR E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>546</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/546/546_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/546/546_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS E CONSOLIDA A LEI Nº 1.498, DE 13 DE FEVEREIRO DE 1997, CONFORME ESPECIFICA.</t>
   </si>
   <si>
     <t>547</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/547/547_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/547/547_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A QUALIFICAÇÃO DE ENTIDADES SEM FINS LUCRATIVOS COMO ORGANIZAÇÕES NO ÂMBITO DO MUNICÍPIO DE BARRINHA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>548</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/548/548_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/548/548_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSIDERA LEGALMENTE AUTORIZADOS, NA FORMA QUE ESPECIFICA, OS CRÉDITOS SUPLEMENTARES E EXTRAORDINÁRIOS ABERTOS MEDIANTE DECRETO DURANTE O EXERCÍCIO FINANCEIRO DE 2015 NA FORMA QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>564</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/564/564_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/564/564_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA PARA O EXERCÍCIO  FINANCEIRO DE 2018.</t>
   </si>
   <si>
     <t>571</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/571/571_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/571/571_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITOS ADICIONAIS SUPLEMENTARES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>581</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/581/581_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/581/581_texto_integral.pdf</t>
   </si>
   <si>
     <t>582</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/582/582_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/582/582_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS PARA A ELABORAÇÃO E EXECUÇÃO DA LEI ORÇAMENTÁRIA PARA O EXERCÍCIO DE 2018 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>583</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/583/583_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/583/583_texto_integral.pdf</t>
   </si>
   <si>
     <t>593</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/593/593_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/593/593_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSERE E ALTERA DISPOSITIVOS QUE ESPECIFICA DA LEI MUNICIPAL Nº 2.419 DE 13/09/2017 QUE DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS PARA O EXERCÍCIO FINANCEIRO DE 2018 E DÁ OUTRAS DISPOSIÇÕES CORRELATAS.</t>
   </si>
   <si>
     <t>594</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/594/594_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/594/594_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DENOMINA MARCOS ANDRÉ DA SILVA  &amp;#8220;DECO&amp;#8221; VIA PÚBLICA QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS. &amp;#8221;_x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>595</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/595/595_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/595/595_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;DENOMINA RENATO ALVES BARBOSA VIA PÚBLICA QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS. &amp;#8221;</t>
   </si>
   <si>
     <t>596</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/596/596_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/596/596_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;DENOMINA GILBERTO VICENTE FERREIRA VIA PÚBLICA QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS. &amp;#8221;_x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>597</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/597/597_texto_integral.docx</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/597/597_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">DENOMINA CARLOS ROBERTO QUITÉRIA VIA PÚBLICA QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS. &amp;#8221;_x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>601</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/601/601_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/601/601_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A INSTITUIR O CONSELHO MUNICIPAL DE CONTROLE SOCIAL DE SANEAMENTO, NO ÂMBITO DO MUNICÍPIO DE BARRINHA</t>
   </si>
   <si>
     <t>603</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/603/603_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/603/603_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECONHECE O ABONO MENSAL COMO INTEGRANTE DO AUXILIO ALIMENTAÇÃO DOS SERVIDORES  DA PREFEITURA MUNICIPAL DE BARRINHA NA FORMA QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>602</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/602/602_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/602/602_texto_integral.pdf</t>
   </si>
   <si>
     <t>612</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/612/612_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/612/612_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO LEGISLATIVO A CONCEDER ABONO NATALINO PARA AQUISIÇÃO DE CESTAS DE NATAL PELOS SERVIDORES EFETIVOS DA CÂMARA MUNICIPAL DE BARRINHA.</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/348/348_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/348/348_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A JORNADA DE TRABALHO DOS DENTISTAS NA FORMA QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/349/349_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/349/349_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSOLIDA A ESTRUTURA ORGANIZACIONAL DA PREFEITURA MUNICIPAL DE BARRINHA NA FORMA QUE ESPECIFICA, BEM COMO COMPATIBILIZA O VALOR DA REFERÊNCIA INICIAL (R1, R2 E R3) COM O VALOR DO SALÁRIO MÍNIMO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS CORRELATAS.</t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/428/428_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/428/428_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ESTABELECE NORMAS PARA PARCELAMENTO DE DÉBITOS TRIBUTÁRIOS MUNICIPAIS E DÁ OUTRAS PROVIDÊNCIAS </t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/439/439_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/439/439_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DENOMINAÇÃO DE SECRETARIA MUNICIPAL QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>541</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/541/541_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/541/541_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O SISTEMA TRIBUTÁRIO DO MUNICÍPIO DE BARRINHA, ESTADO DE SÃO PAULO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/377/377_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/377/377_texto_integral.pdf</t>
   </si>
   <si>
     <t>REGULAMENTA O SISTEMA DE RETIRADA DE ADIANTAMENTO DE VIAGENS E DE DESPESAS DE PRONTO PAGAMENTO.</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/378/378_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/378/378_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA ÓRGÃOS E FUNÇÕES NA ESTRUTURA ADMINISTRATIVA DA CÂMARA MUNICIPAL.</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/379/379_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/379/379_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISCIPLINA O USO DE VESTUÁRIO PADRONIZADO PARA SERVIDORES PÚBLICOS EFETIVOS E TORNA OBRIGATÓRIO O TRAJE SOCIAL PELOS VEREADORES NAS SESSÕES ORDINÁRIAS.</t>
   </si>
   <si>
     <t>482</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/482/482_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/482/482_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AUTORIZAÇÃO PARA O PODER LEGISLATIVO EFETUAR O PAGAMENTO PROPORCIONAL DO DÉCIMO TERCEIRO SALÁRIO AOS SERVIDORES EFETIVOS E INATIVOS E DÁ AS SEGUINTES PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>483</t>
   </si>
   <si>
     <t>&amp;#8220;DISPÕE SOBRE A ALTERAÇÃO DOS ARTIGOS 18 E 38 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL E DÁ AS SEGUINTES PROVIDÊNCIAS.&amp;#8221;</t>
   </si>
   <si>
     <t>584</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/584/584_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/584/584_texto_integral.pdf</t>
   </si>
   <si>
     <t>NOS TERMOS DO ARTIGO 152 §1 ° , B DO REGIMENTO INTERNO ALTERA-SE O ARTIGO 250 QUE VERSA SOBRE A PARTE FIXA E VARIÁVEL DOS SUBSÍDIOS DOS VEREADORES DA CÂMARA MUNICIPAL DE BARRINHA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>529</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/529/529_texto_integral.xml</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/529/529_texto_integral.xml</t>
   </si>
   <si>
     <t>SOLICITO A VOSSA EXCELÊNCIA QUE SUBMETA AO EGRÉGIO PLENÁRIO, REQUERIMENTO DE CERTIDÃO AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL, SR. MITUO TAKAHASI, NOS TERMOS DA LEI ORGÂNICA E REGIMENTO INTERNO DESTA CASA DE LEIS, ATINENTE À INDISPONIBILIDADE NO SITE DA TRANSPARÊNCIA MUNICIPAL DA PREFEITURA DE BARRINHA, QUANTO A REMUNERAÇÃO DE SERVIDORES, CONTABILIDADE EM TEMPO REAL, CONTRATOS, ETC. ESSA INDISPONIBILIDADE VEM DE 01.05.2017.</t>
   </si>
   <si>
     <t>530</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/530/530_texto_integral.xml</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/530/530_texto_integral.xml</t>
   </si>
   <si>
     <t>SOLICITO A VOSSA EXCELÊNCIA QUE SUBMETA AO EGRÉGIO PLENÁRIO, REQUERIMENTO DE ACESSO A INFORMAÇÕES AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL, SR. MITUO TAKAHASI, NOS TERMOS DA LEI ORGÂNICA E REGIMENTO INTERNO DESTA CASA DE LEIS, ATINENTE AOS PROCEDIMENTO DE ADIANTAMENTO DE DESPESAS DE VIAGENS REALIZADOS PELOS SERVIDORES DA PREFEITURA MUNICIPAL DE BARRINHA, A CONTAR DE JANEIRO DE 2013 ATÉ A PRESENTE DATA.</t>
   </si>
   <si>
     <t>531</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/531/531_texto_integral.xml</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/531/531_texto_integral.xml</t>
   </si>
   <si>
     <t>SOLICITO A VOSSA EXCELÊNCIA QUE SUBMETA AO EGRÉGIO PLENÁRIO REQUERIMENTO DE INFORMAÇÕES AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL, SR. MITUO TAKAHASI, NOS TERMOS DA LEI ORGÂNICA E REGIMENTO INTERNO DESTA CASA DE LEIS, SOBRE OS SERVIDORES DE PROVIMENTO EM COMISSÃO E DE CONFIANÇA DA PREFEITURA MUNICIPAL DE BARRINHA, A CONTAR DE JANEIRO DE 2013 ATÉ A PRESENTE DATA, FAZENDO CONSTAR NAS INFORMAÇÕES: NOME, FUNÇÃO, SETOR, MONTANTE REMUNERATÓRIO DISCRIMINADO (PADRÃO, ADICIONAIS, HORA EXTRAS, GRATIFICAÇÕES, ETC) MÊS-A-MÊS, CARGA HORÁRIA, PORTARIA DE NOMEAÇÃO E DEMISSÃO COM AS RESPECTIVAS DATAS.</t>
   </si>
   <si>
     <t>542</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/542/542_texto_integral.xml</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/542/542_texto_integral.xml</t>
   </si>
   <si>
     <t>REQUERIMENTO DE INFORMAÇÕES (ARTIGO 168, INCISO VIII, DO REGIMENTO INTERNO)</t>
   </si>
   <si>
     <t>543</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/543/543_texto_integral.xml</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/543/543_texto_integral.xml</t>
   </si>
   <si>
     <t>REQUERIMENTO DE INFORMAÇÕES COM FULCRO NO ARTIGO 168, INCISO VIII, DO REGIMENTO INTERNO.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -3263,68 +3263,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/496/496_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/497/497_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/498/498_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/499/499_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/500/500_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/464/464_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/494/494_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/495/495_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/354/354_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/355/355_texto_integral.xml" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/356/356_texto_integral.xml" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/357/357_texto_integral.xml" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/358/358_texto_integral.xml" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/359/359_texto_integral.xml" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/360/360_texto_integral.xml" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/361/361_texto_integral.xml" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/362/362_texto_integral.xml" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/363/363_texto_integral.xml" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/365/365_texto_integral.xml" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/367/367_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/368/368_texto_integral.xml" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/369/369_texto_integral.xml" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/375/375_texto_integral.xml" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/371/371_texto_integral.xml" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/372/372_texto_integral.xml" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/373/373_texto_integral.xml" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/376/376_texto_integral.xml" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/381/381_texto_integral.xml" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/383/383_texto_integral.xml" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/384/384_texto_integral.xml" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/385/385_texto_integral.xml" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/390/390_texto_integral.xml" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/387/387_texto_integral.xml" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/388/388_texto_integral.xml" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/389/389_texto_integral.xml" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/391/391_texto_integral.xml" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/392/392_texto_integral.xml" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/397/397_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/394/394_texto_integral.xml" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/405/405_texto_integral.xml" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/396/396_texto_integral.xml" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/399/399_texto_integral.xml" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/400/400_texto_integral.xml" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/401/401_texto_integral.xml" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/402/402_texto_integral.xml" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/403/403_texto_integral.xml" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/406/406_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/407/407_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/408/408_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/411/411_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/420/420_texto_integral.xml" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/421/421_texto_integral.xml" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/422/422_texto_integral.xml" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/423/423_texto_integral.xml" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/424/424_texto_integral.xml" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/425/425_texto_integral.xml" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/426/426_texto_integral.xml" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/430/430_texto_integral.xml" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/431/431_texto_integral.xml" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/432/432_texto_integral.xml" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/433/433_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/434/434_texto_integral.xml" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/435/435_texto_integral.xml" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/436/436_texto_integral.xml" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/437/437_texto_integral.xml" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/438/438_texto_integral.xml" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/440/440_texto_integral.xml" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/442/442_texto_integral.xml" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/443/443_texto_integral.xml" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/444/444_texto_integral.xml" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/445/445_texto_integral.xml" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/446/446_texto_integral.xml" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/447/447_texto_integral.xml" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/449/449_texto_integral.xml" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/450/450_texto_integral.xml" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/451/451_texto_integral.xml" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/452/452_texto_integral.xml" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/453/453_texto_integral.xml" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/454/454_texto_integral.xml" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/455/455_texto_integral.xml" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/456/456_texto_integral.xml" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/457/457_texto_integral.xml" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/458/458_texto_integral.xml" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/465/465_texto_integral.xml" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/467/467_texto_integral.xml" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/468/468_texto_integral.xml" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/469/469_texto_integral.xml" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/470/470_texto_integral.xml" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/472/472_texto_integral.xml" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/473/473_texto_integral.xml" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/474/474_texto_integral.xml" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/475/475_texto_integral.xml" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/476/476_texto_integral.xml" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/477/477_texto_integral.xml" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/478/478_texto_integral.xml" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/479/479_texto_integral.xml" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/484/484_texto_integral.xml" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/485/485_texto_integral.xml" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/486/486_texto_integral.xml" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/487/487_texto_integral.xml" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/488/488_texto_integral.xml" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/489/489_texto_integral.xml" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/490/490_texto_integral.xml" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/492/492_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/493/493_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/503/503_texto_integral.xml" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/504/504_texto_integral.xml" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/505/505_texto_integral.xml" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/506/506_texto_integral.xml" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/507/507_texto_integral.xml" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/508/508_texto_integral.xml" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/509/509_texto_integral.xml" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/510/510_texto_integral.xml" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/511/511_texto_integral.xml" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/512/512_texto_integral.xml" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/513/513_texto_integral.xml" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/523/523_texto_integral.xml" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/517/517_texto_integral.xml" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/518/518_texto_integral.xml" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/519/519_texto_integral.xml" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/520/520_texto_integral.xml" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/521/521_texto_integral.xml" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/532/532_texto_integral.xml" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/536/536_texto_integral.xml" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/545/545_texto_integral.xml" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/538/538_texto_integral.xml" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/540/540_texto_integral.xml" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/550/550_texto_integral.xml" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/551/551_texto_integral.xml" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/553/553_texto_integral.xml" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/554/554_texto_integral.xml" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/555/555_texto_integral.xml" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/558/558_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/562/562_texto_integral.xml" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/563/563_texto_integral.xml" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/567/567_texto_integral.docx" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/573/573_texto_integral.xml" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/574/574_texto_integral.xml" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/575/575_texto_integral.xml" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/576/576_texto_integral.xml" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/577/577_texto_integral.xml" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/578/578_texto_integral.xml" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/579/579_texto_integral.xml" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/580/580_texto_integral.xml" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/585/585_texto_integral.xml" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/586/586_texto_integral.xml" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/587/587_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/588/588_texto_integral.xml" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/592/592_texto_integral.xml" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/605/605_texto_integral.xml" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/607/607_texto_integral.xml" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/608/608_texto_integral.xml" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/609/609_texto_integral.xml" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/610/610_texto_integral.xml" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/611/611_texto_integral.xml" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/613/613_texto_integral.xml" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/614/614_texto_integral.xml" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2017/615/ind_152-2017.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/364/364_texto_integral.xml" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/374/374_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/466/466_texto_integral.xml" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/491/491_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/515/515_texto_integral.xml" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/516/516_texto_integral.xml" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/533/533_texto_integral.xml" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/539/539_texto_integral.xml" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/549/549_texto_integral.xml" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/556/556_texto_integral.xml" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/557/557_texto_integral.xml" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/559/559_texto_integral.xml" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/560/560_texto_integral.xml" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/561/561_texto_integral.xml" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/565/565_texto_integral.xml" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/566/566_texto_integral.xml" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/590/590_texto_integral.xml" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/591/591_texto_integral.xml" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/600/600_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/604/604_texto_integral.xml" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/606/606_texto_integral.xml" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/616/616_texto_integral.xml" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/568/568_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/569/569_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/570/570_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/589/589_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/552/552_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/598/598_texto_integral.docx" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/599/599_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/617/617_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/618/618_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/619/619_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/351/351_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/345/345_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/346/346_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/347/347_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/350/350_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/352/352_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/353/353_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/366/366_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/380/380_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/382/382_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/398/398_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/409/409_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/410/410_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/419/419_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/429/429_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/448/448_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/459/459_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/460/460_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/462/462_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/461/461_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/480/480_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/481/481_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/501/501_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/527/527_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/502/502_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/522/522_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/524/524_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/525/525_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/526/526_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/528/528_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/534/534_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/535/535_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/544/544_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/546/546_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/547/547_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/548/548_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/564/564_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/571/571_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/581/581_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/582/582_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/583/583_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/593/593_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/594/594_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/595/595_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/596/596_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/597/597_texto_integral.docx" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/601/601_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/603/603_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/602/602_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/612/612_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/348/348_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/349/349_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/428/428_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/439/439_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/541/541_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/377/377_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/378/378_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/379/379_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/482/482_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/584/584_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/529/529_texto_integral.xml" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/530/530_texto_integral.xml" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/531/531_texto_integral.xml" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/542/542_texto_integral.xml" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/543/543_texto_integral.xml" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/496/496_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/497/497_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/498/498_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/499/499_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/500/500_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/464/464_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/494/494_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/495/495_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/354/354_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/355/355_texto_integral.xml" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/356/356_texto_integral.xml" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/357/357_texto_integral.xml" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/358/358_texto_integral.xml" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/359/359_texto_integral.xml" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/360/360_texto_integral.xml" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/361/361_texto_integral.xml" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/362/362_texto_integral.xml" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/363/363_texto_integral.xml" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/365/365_texto_integral.xml" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/367/367_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/368/368_texto_integral.xml" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/369/369_texto_integral.xml" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/375/375_texto_integral.xml" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/371/371_texto_integral.xml" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/372/372_texto_integral.xml" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/373/373_texto_integral.xml" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/376/376_texto_integral.xml" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/381/381_texto_integral.xml" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/383/383_texto_integral.xml" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/384/384_texto_integral.xml" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/385/385_texto_integral.xml" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/390/390_texto_integral.xml" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/387/387_texto_integral.xml" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/388/388_texto_integral.xml" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/389/389_texto_integral.xml" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/391/391_texto_integral.xml" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/392/392_texto_integral.xml" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/397/397_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/394/394_texto_integral.xml" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/405/405_texto_integral.xml" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/396/396_texto_integral.xml" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/399/399_texto_integral.xml" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/400/400_texto_integral.xml" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/401/401_texto_integral.xml" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/402/402_texto_integral.xml" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/403/403_texto_integral.xml" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/406/406_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/407/407_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/408/408_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/411/411_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/420/420_texto_integral.xml" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/421/421_texto_integral.xml" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/422/422_texto_integral.xml" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/423/423_texto_integral.xml" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/424/424_texto_integral.xml" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/425/425_texto_integral.xml" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/426/426_texto_integral.xml" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/430/430_texto_integral.xml" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/431/431_texto_integral.xml" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/432/432_texto_integral.xml" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/433/433_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/434/434_texto_integral.xml" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/435/435_texto_integral.xml" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/436/436_texto_integral.xml" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/437/437_texto_integral.xml" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/438/438_texto_integral.xml" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/440/440_texto_integral.xml" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/442/442_texto_integral.xml" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/443/443_texto_integral.xml" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/444/444_texto_integral.xml" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/445/445_texto_integral.xml" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/446/446_texto_integral.xml" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/447/447_texto_integral.xml" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/449/449_texto_integral.xml" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/450/450_texto_integral.xml" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/451/451_texto_integral.xml" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/452/452_texto_integral.xml" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/453/453_texto_integral.xml" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/454/454_texto_integral.xml" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/455/455_texto_integral.xml" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/456/456_texto_integral.xml" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/457/457_texto_integral.xml" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/458/458_texto_integral.xml" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/465/465_texto_integral.xml" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/467/467_texto_integral.xml" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/468/468_texto_integral.xml" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/469/469_texto_integral.xml" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/470/470_texto_integral.xml" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/472/472_texto_integral.xml" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/473/473_texto_integral.xml" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/474/474_texto_integral.xml" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/475/475_texto_integral.xml" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/476/476_texto_integral.xml" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/477/477_texto_integral.xml" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/478/478_texto_integral.xml" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/479/479_texto_integral.xml" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/484/484_texto_integral.xml" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/485/485_texto_integral.xml" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/486/486_texto_integral.xml" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/487/487_texto_integral.xml" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/488/488_texto_integral.xml" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/489/489_texto_integral.xml" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/490/490_texto_integral.xml" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/492/492_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/493/493_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/503/503_texto_integral.xml" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/504/504_texto_integral.xml" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/505/505_texto_integral.xml" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/506/506_texto_integral.xml" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/507/507_texto_integral.xml" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/508/508_texto_integral.xml" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/509/509_texto_integral.xml" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/510/510_texto_integral.xml" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/511/511_texto_integral.xml" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/512/512_texto_integral.xml" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/513/513_texto_integral.xml" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/523/523_texto_integral.xml" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/517/517_texto_integral.xml" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/518/518_texto_integral.xml" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/519/519_texto_integral.xml" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/520/520_texto_integral.xml" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/521/521_texto_integral.xml" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/532/532_texto_integral.xml" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/536/536_texto_integral.xml" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/545/545_texto_integral.xml" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/538/538_texto_integral.xml" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/540/540_texto_integral.xml" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/550/550_texto_integral.xml" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/551/551_texto_integral.xml" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/553/553_texto_integral.xml" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/554/554_texto_integral.xml" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/555/555_texto_integral.xml" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/558/558_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/562/562_texto_integral.xml" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/563/563_texto_integral.xml" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/567/567_texto_integral.docx" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/573/573_texto_integral.xml" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/574/574_texto_integral.xml" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/575/575_texto_integral.xml" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/576/576_texto_integral.xml" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/577/577_texto_integral.xml" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/578/578_texto_integral.xml" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/579/579_texto_integral.xml" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/580/580_texto_integral.xml" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/585/585_texto_integral.xml" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/586/586_texto_integral.xml" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/587/587_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/588/588_texto_integral.xml" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/592/592_texto_integral.xml" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/605/605_texto_integral.xml" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/607/607_texto_integral.xml" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/608/608_texto_integral.xml" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/609/609_texto_integral.xml" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/610/610_texto_integral.xml" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/611/611_texto_integral.xml" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/613/613_texto_integral.xml" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/614/614_texto_integral.xml" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2017/615/ind_152-2017.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/364/364_texto_integral.xml" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/374/374_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/466/466_texto_integral.xml" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/491/491_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/515/515_texto_integral.xml" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/516/516_texto_integral.xml" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/533/533_texto_integral.xml" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/539/539_texto_integral.xml" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/549/549_texto_integral.xml" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/556/556_texto_integral.xml" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/557/557_texto_integral.xml" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/559/559_texto_integral.xml" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/560/560_texto_integral.xml" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/561/561_texto_integral.xml" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/565/565_texto_integral.xml" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/566/566_texto_integral.xml" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/590/590_texto_integral.xml" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/591/591_texto_integral.xml" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/600/600_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/604/604_texto_integral.xml" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/606/606_texto_integral.xml" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/616/616_texto_integral.xml" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/568/568_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/569/569_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/570/570_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/589/589_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/552/552_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/598/598_texto_integral.docx" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/599/599_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/617/617_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/618/618_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/619/619_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/351/351_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/345/345_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/346/346_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/347/347_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/350/350_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/352/352_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/353/353_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/366/366_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/380/380_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/382/382_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/398/398_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/409/409_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/410/410_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/419/419_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/429/429_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/448/448_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/459/459_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/460/460_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/462/462_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/461/461_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/480/480_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/481/481_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/501/501_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/527/527_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/502/502_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/522/522_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/524/524_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/525/525_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/526/526_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/528/528_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/534/534_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/535/535_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/544/544_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/546/546_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/547/547_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/548/548_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/564/564_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/571/571_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/581/581_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/582/582_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/583/583_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/593/593_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/594/594_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/595/595_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/596/596_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/597/597_texto_integral.docx" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/601/601_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/603/603_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/602/602_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/612/612_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/348/348_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/349/349_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/428/428_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/439/439_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/541/541_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/377/377_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/378/378_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/379/379_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/482/482_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/584/584_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/529/529_texto_integral.xml" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/530/530_texto_integral.xml" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/531/531_texto_integral.xml" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/542/542_texto_integral.xml" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2017/543/543_texto_integral.xml" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H258"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="176.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="93.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="93" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>