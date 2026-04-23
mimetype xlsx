--- v0 (2026-02-03)
+++ v1 (2026-04-23)
@@ -54,1336 +54,1336 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
     <t>2016</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>EMA</t>
   </si>
   <si>
     <t>Emenda Aditiva</t>
   </si>
   <si>
     <t>Sant Clair</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/304/304_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/304/304_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA O PARÁGRAFO TERCEIRO DO ARTIGO 13 NO PROJETO DE LEI 017/2016.</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/305/305_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/305/305_texto_integral.pdf</t>
   </si>
   <si>
     <t>EMENDA ADITIVA AO PARÁGRAFO PRIMEIRO DO ARTIGO 28 DO PROJETO DE LEI 017/2016, ACRESCENTANDO &amp;#8220;DESPESAS COM O LEGISLATIVO MUNICIPAL&amp;#8221;.</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/306/306_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/306/306_texto_integral.pdf</t>
   </si>
   <si>
     <t>EMENDA ADITIVA NO INCISO PRIMEIRO DO ARTIGO 43 DO PROJETO DE LEI 017/2016, ACRESCENDO A EXPRESSÃO &amp;#8220;APÓS AUTORIZAÇÃO DO PODER MUNICIPAL&amp;#8221;.</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/307/307_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/307/307_texto_integral.pdf</t>
   </si>
   <si>
     <t>EMENDA ADITIVA AO PARÁGRAFO PRIMEIRO DO ARTIGO 43 DO PROJETO DE LEI 017/2016, FAZENDO ACRESCER A EXPRESSÃO &amp;#8220;DEPENDERÁ DE AUTORIZAÇÃO PRÉVIA _x000D_
 DO PODER LEGISLATIVO MUNICIPAL&amp;#8221;.</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
     <t>EMM</t>
   </si>
   <si>
     <t>Emenda Modificativa</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/308/308_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/308/308_texto_integral.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA AO INCISO II DO ARTIGO 43 DO PROJETO DE LEI 017/2016, SUBSTITUINDO POR &amp;#8220;ATÉ O LIMITE DE 2% (DOIS POR CENTO) &amp;#8221; ONDE ANTES ESTAVA ESCRITO &amp;#8220;ATÉ O LIMITE DE 10% (DEZ POR CENTO)&amp;#8221;.</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/309/309_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/309/309_texto_integral.pdf</t>
   </si>
   <si>
     <t>APRESENTAR PROPOSIÇÃO DE EMENDA, NOS TERMOS DO ARTIGO 130, ALÍNEA &amp;#8221;E&amp;#8221; 131, 159 E 160, TODOS DO REGIMENTO INTERNO DESTA CASA LEGISLATIVA, A NORMAS PREVISTAS NO PROJETO DE LEI Nº. 17/2016, ENVIADO PELO EXECUTIVO MUNICIPAL PELO OFICIO 17/2016, QUE DISPÕES SOBRE A LEI DE DIRETRIZES ORÇAMENTARIAS PARA O EXERCÍCIO FINANCEIRO DE 2017.</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/310/310_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/310/310_texto_integral.pdf</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/311/311_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/311/311_texto_integral.pdf</t>
   </si>
   <si>
     <t>APRESENTAR PROPOSIÇÃO DE EMENDA, NOS TERMOS DO ARTIGO 130, ALÍNEA &amp;#8221;E&amp;#8221; 131, 159 E 160, TODOS DO REGIMENTO INTERNO DESTA CASA LEGISLATIVA, A NORMAS PREVISTAS NO PROJETO DE LEI Nº. 17/2016, ENVIADO PELO EXECUTIVO _x000D_
 MUNICIPAL PELO OFICIO 17/2016, QUE DISPÕES SOBRE A LEI DE DIRETRIZES ORÇAMENTARIAS PARA O EXERCÍCIO FINANCEIRO DE 2017.</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/312/312_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/312/312_texto_integral.pdf</t>
   </si>
   <si>
     <t>APRESENTAR PROPOSIÇÃO DE EMENDA, NOS TERMOS DO ARTIGO 130, ALÍNEA &amp;#8221;E&amp;#8221; 131, 159 E 160, TODOS DO REGIMENTO INTERNO DESTA CASA LEGISLATIVA, A NORMAS PREVISTAS NO PROJETO DE LEI Nº. 17/2016, ENVIADO PELO EXECUTIVO _x000D_
 MUNICIPAL PELO OFICIO 17/2015, QUE DISPÕES SOBRE A LEI DE DIRETRIZES ORÇAMENTARIAS PARA O EXERCÍCIO FINANCEIRO DE 2017.</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/313/313_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/313/313_texto_integral.pdf</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
     <t>EMSUB</t>
   </si>
   <si>
     <t>Emenda Substitutiva</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/314/314_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/314/314_texto_integral.pdf</t>
   </si>
   <si>
     <t>EMENDA SUBSTITUTIVA NO CAPUT DO ARTIGO 28 DO PROJETO DE LEI 017/2016, SUBSTITUINDO &amp;#8220;MEDIANTE DECRETO&amp;#8221; POR &amp;#8220; APÓS AUTORIZAÇÃO DO LEGISLATIVO_x000D_
 MUNICIPAL&amp;#8221;.</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/315/315_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/315/315_texto_integral.pdf</t>
   </si>
   <si>
     <t>EMENDA SUBSTITUTIVA NO CAPUT DO ARTIGO 29 DO PROJETO DE LEI 017/2016, SUBSTITUINDO &amp;#8220;O DECRETO&amp;#8221; POR "A LEI MUNICIPAL".</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/316/316_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/316/316_texto_integral.pdf</t>
   </si>
   <si>
     <t>EMENDA SUBSTITUTIVA AO INCISO IV DO ARTIGO 43 DO PROJETO DE LEI 017/2016, SUBSTITUINDO POR &amp;#8220;LIMITE DE 1%(UM POR CENTO)&amp;#8221; ONDE ESTAVA ESCRITO &amp;#8220;LIMITE DE 10%(DEZ POR CENTO).</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
     <t>EMSUP</t>
   </si>
   <si>
     <t>Emenda Supressiva</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/317/317_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/317/317_texto_integral.pdf</t>
   </si>
   <si>
     <t>EMENDA SUPRESSIVA AO ARTIGO 13 DO PROJETO DE LEI 017/2016, RETIRANDO DO TEXTO A EXPRESSÃO &amp;#8220;29-A E&amp;#8221;</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/318/318_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/318/318_texto_integral.pdf</t>
   </si>
   <si>
     <t>FICA SUPRIMIDO EM SUA TOTALIDADE O PARÁGRAFO ÚNICO DO ARTIGO 22 DO PROJETO DE LEI 017/2016, PERMANECENDO SOMENTE O CAPUT DO ARTIGO 22.</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/319/319_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/319/319_texto_integral.pdf</t>
   </si>
   <si>
     <t>FICA SUPRIMIDO EM SUA TOTALIDADE O PARÁGRAFO SEGUNDO DO ARTIGO 28 DO PROJETO DE LEI 017/2016.</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/320/320_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/320/320_texto_integral.pdf</t>
   </si>
   <si>
     <t>FICAM SUPRIMIDOS EM SUA TOTALIDADE OS PARÁGRAFOS PRIMEIRO, SEGUNDO E TERCEIRO DO ARTIGO 29 DO PROJETO DE LEI 017/2016.</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/321/321_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/321/321_texto_integral.pdf</t>
   </si>
   <si>
     <t>EMENDA SUPRESSIVA, RETIRANDO DO INCISO II DO ARTIGO 37 DO PROJETO DE LEI 017/2016 A EXPRESSÃO &amp;#8220;E DA CÂMARA.&amp;#8221;</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/322/322_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/322/322_texto_integral.pdf</t>
   </si>
   <si>
     <t>FICA SUPRIMIDO EM SUA TOTALIDADE O PARÁGRAFO TERCEIRO DO ARTIGO 43 DO PROJETO DE LEI 017/2016.</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/323/323_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/323/323_texto_integral.pdf</t>
   </si>
   <si>
     <t>FICA SUPRIMIDO EM SUA TOTALIDADE O ARTIGO 47 DO PROJETO DE LEI 017/2016.</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Luzia Cursio</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/9/9_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/9/9_texto_integral.pdf</t>
   </si>
   <si>
     <t>ADEQUAÇÃO DA LEI MUNICIPAL 2.191 DE 28 DE JUNHO DE 2013, QUE DISPÕE SOBRE A LIMPEZA, CONSTRUÇÃO DE MUROS E PASSEIOS EM TERRENOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/10/10_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/10/10_texto_integral.pdf</t>
   </si>
   <si>
     <t>REFORMA E LIMPEZA DOS BANHEIROS DA RODOVIÁRIA MUNICIPAL OU INTERDIÇÃO POR MEIO DA VIGILÂNCIA SANITÁRIA.</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>Cido</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/11/11_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/11/11_texto_integral.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/12/12_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/12/12_texto_integral.pdf</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/19/19_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/19/19_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA DO TERRENO LOCALIZADO NA RUA W 6, JARDIM VERA LUCIA, EM FRENTE AO NÚMERO 333.</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/20/20_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/20/20_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA PÚBLICA DO BAIRRO NOVA BARRINHA.</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/21/21_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/21/21_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA PÚBLICA DO ENTORNO DO JARDIM BOMBONATO.</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/18/18_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/18/18_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA DE TERRENOS NA RUA 4 DO JARDIM BELO HORIZONTE.</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/22/22_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/22/22_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA DA PRAÇA FERU AHMED, E REESTRUTURAÇÃO DA ILUMINAÇÃO PÚBLICA.</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>Tim</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/23/23_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/23/23_texto_integral.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/24/24_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/24/24_texto_integral.pdf</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/25/25_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/25/25_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE LIXEIRAS NA PRAÇA CENTRAL E EM OUTROS PONTOS DA CIDADE.</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/26/26_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/26/26_texto_integral.pdf</t>
   </si>
   <si>
     <t>REPOSIÇÃO INFLACIONÁRIA NO SALÁRIO BASE DOS FUNCIONÁRIOS PÚBLICOS MUNICIPAIS.</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/1/1_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/1/1_texto_integral.pdf</t>
   </si>
   <si>
     <t>REPOSIÇÃO SALARIAL DOS SERVIDORES PÚBLICOS.</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>Luiz Cavalera</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/3/3_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/3/3_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA À MESA QUE PROVIDÊNCIAS SEJAM TOMADAS PELA SECRETARIA DA CASA NO SENTIDO DE QUE, ASSIM QUE HOUVER DISPONIBILIDADE EM NOVOS LOTEAMENTOS, SEJA DENOMINADA VIA OU ESPAÇO PÚBLICO COM O NOME POSSEBOM GIOVANNI.</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>Cabo David</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/249/249_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/249/249_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO SENHOR SECRETÁRIO DE OBRAS E SERVIÇOS DA ATUAL ADMINISTRAÇÃO, SR. LUÍS ANTONIO DE OLIVEIRA (LÊPA), A ADOÇÃO DE PROVIDÊNCIAS NA CONSTRUÇÃO DE DUAS LOMBADAS._x000D_
 </t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/250/250_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/250/250_texto_integral.pdf</t>
   </si>
   <si>
     <t>REPOSIÇÃO DA PERCA INFLACIONÁRIA DOS SALÁRIOS DOS SERVIDORES PÚBLICOS MUNICIPAIS</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
     <t>Magnus - Filho Do Prof. Gil</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/251/251_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/251/251_texto_integral.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIAS NO TRANSPORTE ESCOLAR PARA OS ALUNOS QUE FREQUENTAM CURSOS PROFISSIONALIZANTES NA CIDADE DE RIBEIRÃO PRETO NO PERÍODO DA TARDE NAS ESCOLAS SENAI E CENTRO PAULA SOUZA.</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/252/252_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/252/252_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXCELENTÍSSIMO PREFEITO MUNICIPAL, QUE PROVIDENCIE, POR MEIO DO SETOR COMPETENTE, A LIMPEZA E REPARAÇÃO DOS BUEIROS QUE SE ENCONTRAM NA RUA VITAL BRASIL, ESQUINA COM AS RUAS CARLOS BOMBONATO E ANTONIO RODRIGUES DA SILVA.</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/253/253_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/253/253_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO PROVIDÊNCIAS EM RELAÇÃO A VAZAMENTO DE ESGOTO</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/254/254_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/254/254_texto_integral.pdf</t>
   </si>
   <si>
     <t>REFORMA NO ESGOTO A CÉU ABERTO DO JARDIM LISBOA (PRÓXIMO AO PONTO DE ÔNIBUS)</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/255/255_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/255/255_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA CONSTRUÇÃO DE UMA ROTATÓRIA NA AVENIDA COSTA E SILVA, PRÓXIMO AO POSTO BOMBONATO</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
     <t>Takeda</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/259/259_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/259/259_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE SEGURANÇA E LIMPEZA NA PRAÇA CENTRAL.</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/260/260_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/260/260_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO QUE PROVIDENCIE A CONSTRUÇÃO DE UMA LOMBADA, SITO À RUA MARECHAL RONDON, ALTURA DO Nº 60.</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/267/267_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/267/267_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE PROVIDÊNCIAS SEJAM TOMADAS REFERENTE A ILUMINAÇÃO NA PISTA DE SKATE SITO À RUA PRESIDENTE COSTA E SILVA.</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/266/266_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/266/266_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO DE BARRINHA, MITUO TAKAHASHI, QUE SOLICITE AO SETOR COMPETENTE QUE PROCEDA OS REPAROS NECESSÁRIOS PARA CONTER O VAZAMENTO DE ESGOTO LOCALIZADO À RUA D'APARECIDA LISBOA.</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/276/276_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/276/276_texto_integral.pdf</t>
   </si>
   <si>
     <t>RESOLVER PROBLEMAS DE TRANSPORTE INTERMUNICIPAL PARA OS ALUNOS DA LINHA UNIP PERÍODO DA MANHÃ.</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/277/277_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/277/277_texto_integral.pdf</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/278/278_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/278/278_texto_integral.pdf</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/279/279_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/279/279_texto_integral.pdf</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/280/280_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/280/280_texto_integral.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIAS EM RELAÇÃO AOS TUBOS E CANOS DEPOSITADOS NA BOMBA D&amp;#8217;ÁGUA LOCALIZADA NA AVENIDA JÚLIO MARCARI, PRÓXIMO À RUA JOÃO MANOEL DE LIMA (RUA SEM SAÍDA)._x000D_
 ALÉM DO MAU CHEIRO NO LOCAL, A EXISTÊNCIA DOS TUBOS CAUSA A PROLIFERAÇÃO DE PRAGAS PREJUDICIAIS À SAÚDE DOS MORADORES.</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/281/281_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/281/281_texto_integral.pdf</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/282/282_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/282/282_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE NOMEAÇÃO.</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/283/283_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/283/283_texto_integral.pdf</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/284/284_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/284/284_texto_integral.pdf</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/285/285_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/285/285_texto_integral.pdf</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/286/286_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/286/286_texto_integral.pdf</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/287/287_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/287/287_texto_integral.pdf</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/288/288_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/288/288_texto_integral.pdf</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/289/289_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/289/289_texto_integral.pdf</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/290/290_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/290/290_texto_integral.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIAS EM RELAÇÃO A VAGA NAS CRECHES PARA CAUAN LUIZ BARROSO. A RECLAMAÇÃO VEM DOS PAIS QUE ALEGAM QUE AS CRECHES NÃO DISPONIBILIZARAM VAGA PARA SEU FILHO. OS PAIS JÁ CUIDAM DE UM FILHO PORTADOR DE NECESSIDADES ESPECIAIS, E PRECISAM URGENTEMENTE DE UMA VAGA PARA SEU FILHO CAUAN.</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/302/302_texto_integral.docx</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/302/302_texto_integral.docx</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIAS EM RELAÇÃO A BOMBA DE ESGOTO LOCALIZADA NA RUA: QUATRO, BELO HORIZONTE.</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/291/291_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/291/291_texto_integral.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDENCIAS EM RELAÇÃO AO RECAPEAMENTO DO ASFALTO NA RUA: 5 CDHU. A SOLICITAÇÃO VEM DE MORADORES DA ÁREA, COM A RECLAMAÇÃO QUE A MESMA ESTÁ CHEIA DE BURACOS E PEDRAS PRECISANDO URGENTEMENTE DE MELHORAS.</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/292/292_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/292/292_texto_integral.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDENCIAS EM RELAÇÃO À MARGEM DO CÓRREGO LOCALIZADO NO BAIRRO PARQUE MOGI. A RECLAMAÇÃO VEM DE MORADORES QUE RECLAMAM DA FALTA DE SEGURANÇA DO CÓRREGO QUE ESTÁ DESBARRANCANDO, TORNANDO O LOCAL MUITO PERIGOSO PARA PESSOAS QUE TRANSITAM NO LOCAL.</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/293/293_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/293/293_texto_integral.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDENCIAS EM RELAÇÃO A FALTA DE REMÉDIOS PARA OSTEOPOROSE. A SOLICITAÇÃO VEM DE IDOSOS QUE RECEBIAM ESTE REMÉDIO MENSALMENTE, E ATUALMENTE NÃO RECEBEM MAIS.</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/294/294_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/294/294_texto_integral.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIAS EM RELAÇÃO A ILUMINAÇÃO DA PRAÇA LOCALIZADA NA AVENIDA JOSÉ KRUMPOS (MARGINAL). A SOLICITAÇÃO VEM DE MORADORES DA ÁREA, COM A RECLAMAÇÃO QUE A INEXISTÊNCIA DE ILUMINAÇÃO TORNA A RUA ESCURA À NOITE, AUMENTANDO A INSEGURANÇA DAS PESSOAS QUE TRANSITAM E MORAM NO LOCAL.</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/295/295_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/295/295_texto_integral.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE NOMEAÇÃO EM MOMENTO OPORTUNO HOMENAGEIE SEBASTIÃO PEREIRA ALVES NOMEANDO UMA RUA OU UMA PRAÇA NO MUNICÍPIO DE BARRINHA SP.</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/296/296_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/296/296_texto_integral.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE NOMEAÇÃO EM MOMENTO OPORTUNO HOMENAGEIE MESSIAS ORLANDO MENEGUSSI NOMEANDO UMA RUA OU UMA PRAÇA NO MUNICÍPIO DE BARRINHA SP.</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/297/297_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/297/297_texto_integral.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE NOMEAÇÃO EM MOMENTO OPORTUNO HOMENAGEIE ANTÔNIO JESUS GARCIA PALMA NOMEANDO UMA RUA OU UMA PRAÇA NO MUNICÍPIO DE BARRINHA SP.</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/298/298_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/298/298_texto_integral.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIAS EM RELAÇÃO A PONTOS DE ÔNIBUS ESCOLARES NO BAIRRO NOVO HORIZONTE.</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/299/299_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/299/299_texto_integral.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDENCIAS EM RELAÇÃO A CORREÇÃO DO CADASTRO DE LOTE ERRADO LOCALIZADO NA RUA: W 1 VERA LÚCIA Nº 428. A QUADRA ESTÁ COMO QUADRA 1 LOTE 1, PORÉM O CORRETO É QUADRA 1 LOTE 11.</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/300/300_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/300/300_texto_integral.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIAS EM RELAÇÃO A VAGAS PARA ATENDIMENTO NOS POSTOS DE SAÚDE.</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/301/301_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/301/301_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERAÇÃO DE INDICAÇÃO NO SENTIDO DE TOMADA DE PROVIDÊNCIAS EM RELAÇÃO A ILUMINAÇÃO DA LAGOA LOCALIZADA NO BAIRRO JARDIM JOSÉ BOMBONATO.</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/303/303_texto_integral.docx</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/303/303_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICO NA FORMA REGIMENTAL AO EXCELENTÍSSIMO SR. PREFEITO MUNICIPAL MITUO TAKAHASI, POR MEIO DO SETOR COMPETENTE, PARA QUE EM MOMENTO OPORTUNO HOMENAGEIE O SAUDOSO ZULMIRO WANDERLEI FERREIRA NOMEANDO UMA RUA OU UMA PRAÇA NO MUNICÍPIO DE BARRINHA SP. </t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>Valtinho Beleza</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/13/13_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/13/13_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR PELO FALECIMENTO DE BRUNO BIS</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/27/27_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/27/27_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR PELO FALECIMENTO DE MANOEL SOBRINHO GOULART.</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
     <t>PEMLO</t>
   </si>
   <si>
     <t>Proposta de Emenda à Lei Orgânica</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/324/324_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/324/324_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;DISPÕE SOBRE A REVISÃO E ATUALIZAÇÃO DA LEI ORGÂNICA DO MUNICÍPIO DE BARRINHA E DA OUTRAS PROVIDENCIAS&amp;#8221;</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/331/331_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/331/331_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO NA LEI ORGÂNICA DO MUNICÍPIO DE BARRINHA-SP, E DÁ OUTRAS PROVIDÊNCIAS.&amp;#8221;</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/256/256_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/256/256_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE CONCESSÃO DE TÍTULO CIDADANIA À DRA. ISABEL SANCHEZ PEREDA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
     <t>Luiz Cavalera, Tim</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/257/257_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/257/257_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE CONCESSÃO DE TÍTULO CIDADANIA À SRA. LIGIA PAULA AQUINO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/329/329_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/329/329_texto_integral.pdf</t>
   </si>
   <si>
     <t>APROVA AS CONTAS DA PREFEITURA MUNICIPAL DE BARRINHA RELATIVAS AO EXERCÍCIO FINANCEIRO DE 2013.</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/330/330_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/330/330_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE TRANSFERÊNCIA DO DIA DO &amp;#8220;FUNCIONÁRIO PÚBLICO&amp;#8221;, &amp;#8220;PONTO FACULTATIVO&amp;#8221; NAS REPARTIÇÕES PÚBLICAS MUNICIPAIS NOS DIAS QUE MENCIONA E DA OUTRA PROVIDENCIAS.</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
     <t>Luzia Cursio, Magnus - Filho Do Prof. Gil</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/332/332_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/332/332_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE CONCESSÃO DE TITULO CIDADANIA A DRª. ÂNGELA CIUDAD RAMIREZ E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/333/333_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/333/333_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE CONCESSÃO DE TITULO CIDADANIA AO DR. CESAR AUGUSTO R. SAMPAIO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
     <t>Prefeito Municipal</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/28/28_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/28/28_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA ORÇAMENTO ANUAL DE 2016 DO PODER LEGISLATIVO DE MODO A ADEQUÁ-LO AO VALOR PERMITIDO PELO ARTIGO 29-A, INCISO I, DA CONSTITUIÇÃO FEDERAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/30/30_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/30/30_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVO QUE ESPECIFICA DA LEI N. 2.356 DE 22/10/2015 QUE DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS PARA O EXERCÍCIO DE 2016 E DÁ OUTRAS PROVIDÊNCIAS CORRELATAS.</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/4/4_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/4/4_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITOS ADICIONAIS ESPECIAIS E SUPLEMENTARES NO VALOR DE R$ 746.925,35 (SETECENTOS E QUARENTA E SEIS REAIS, NOVECENTOS E VINTE E CINCO REAIS E TRINTA E CINCO CENTAVOS) E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/5/5_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/5/5_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITOS ADICIONAIS SUPLEMENTARES NO VALOR DE R$ 580.000,00 (QUINHENTOS E OITENTA MIL REAIS) E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>Cido, Luzia Cursio, Sant Clair, Tim</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/6/6_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/6/6_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA REPOSIÇÃO SALARIAL QUE MENCIONA AOS SERVIDORES DA CÂMARA MUNICIPAL DE BARRINHA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/7/7_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/7/7_texto_integral.pdf</t>
   </si>
   <si>
     <t>FIXA SUBSÍDIO MENSAL DOS VEREADORES, DO PREFEITO, DO VICE-PREFEITO E DOS SECRETÁRIOS DO MUNICÍPIO DE BARRINHA, PARA O QUADRIÊNIO A INICIAR-SE EM 1º DE JANEIRO DE 2.017, E DÁ OUTRAS PROVIDÊNCIAS CORRELATAS.</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/8/8_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/8/8_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DE PRÉDIO PÚBLICO</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/15/15_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/15/15_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A TRANSFERIR RECURSOS FINANCEIROS A ENTIDADES INDICADAS NA FORMA QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/16/16_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/16/16_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA RUBENS FIORI VIA PÚBLICA QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/17/17_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/17/17_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA SIMÃO PEDRO DE LISBOA VIA PÚBLICA QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/29/29_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/29/29_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR, NO VALOR DE R$ 500.000,00 (QUINHENTOS MIL REAIS) E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/31/31_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/31/31_texto_integral.pdf</t>
   </si>
   <si>
     <t>PRORROGA NO ÂMBITO DO MUNICÍPIO DE BARRINHA, O PRAZO DA LICENÇA PATERNIDADE DOS SERVIDORES PÚBLICOS MUNICIPAIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/32/32_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/32/32_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 20.367,13 (VINTE MIL, TREZENTOS E SESSENTA E SETE REAIS E TEZE CENTAVOS),_x000D_
 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/245/245_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/245/245_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITOS ADICIONAIS ESPECIAIS E SUPLEMENTARES, NO VALOR DE R$ 1.203.600,00 (HUM MILHÃO, DUZENTOS E TRES MIL E SEISCENTOS REAIS) E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/246/246_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/246/246_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITOS ADICIONAIS E ESPECIAIS NO VALOR DE R$ 233.000,00 (DUZENTOS E TRINTA E TRÊS MIL REAIS) E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/258/258_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/258/258_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITOS ADICIONAIS SUPLEMENTARES NO VALOR DE R$ 1.424.822,00 (HUM MILHÃO, QUATROCENTOS E VINTE E QUATRO MIL, OITOCENTOS E VINTE E DOIS REAIS) E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/264/264_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/264/264_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS PARA O EXERCÍCIO FINANCEIRO DE 2017 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/261/261_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/261/261_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO NA LEI ORGÂNICA DO MUNICÍPIO DE BARRINHA-SP, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/262/262_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/262/262_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO NA LEI MUNICIPAL Nº 2.306, DE 27 DE JANEIRO DE 2015 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/328/328_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/328/328_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITOS ADICIONAIS SUPLEMENTARES E ESPECIAIS NO VALOR DE R$ 2.371.070,00 (DOIS MILHÕES, TREZENTOS E SETENTA E UM MIL E SETENTA REAIS), E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/270/270_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/270/270_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITOS ADICIONAIS E SUPLEMENTARES NO VALOR DE R$ 72.719,78 (SETENTA E DOIS MIL, SETECENTOS E DEZENOVE REAIS E SETENTA E OITO CENTAVOS) E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2016/271/pl_22-2016.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2016/271/pl_22-2016.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O DESDOBRO DE IMÓVEIS QUE ESPECIFICA, SEU RESPECTIVO REGISTRO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/326/326_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/326/326_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A COMPOSIÇÃO DO CONSELHO MUNICIPAL DE SEGURANÇA ALIMENTAR E NUTRICIONAL - COMSEAN E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/327/327_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/327/327_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AOS ARTIGOS, PARÁGRAFOS, E ITENS DA LEI 2.376 DE 19 DE OUTUBRO DE 2.016 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/334/334_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/334/334_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITOS ADICIONAIS E SUPLEMENTARES E ESPECIAL NO VALOR DE R$ 1.550.000,00 (HUM MILHÃO, QUINHENTOS E CINCOENTA MIL RAIAS) E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/335/335_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/335/335_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA OS ANEXOS DE QUE TRATA A LEI 2.242 DE 16/11/2013, QUE DISPÕE SOBRE AO PLANO PLURIANUAL DO MUNICÍPIO DE BARRINHA-SP, PARA O QUADRIÊNIO 2014/2017 E DÁ OUTRAS PROVIDÊNCIAS CORRELATAS.</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/337/337_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/337/337_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA PARA O EXERCÍCIO FINANCEIRO DE 2017.</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/336/336_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/336/336_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O USO E POSSE DE IMÓVEL PÚBLICO PARA A EMPRESA PAULISTA DE TELEVISÃO S.A (EPTV), E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/340/340_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/340/340_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSIDERA LEGALMENTE AUTORIZADOS NA FORMA QUE ESPECIFICA, OS CRÉDITOS SUPLEMENTARES E EXTRAORDINÁRIOS ABERTOS MEDIANTE DECRETO DURANTE O EXERCÍCIO FINANCEIRO DE 2015 NA FORMA QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/343/343_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/343/343_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITOS ADICIONAIS E SUPLEMENTARES, NO VALOR DE R$ 2.024.143,61 (DOIS MILHÕES, VINTE E QUATRO MIL, CENTO E QUARENTA E TRÊS REAIS E SESSENTA E UM CENTAVOS) E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/344/344_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/344/344_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O SISTEMA TRIBUTÁRIO DO MUNICÍPIO DE BARRINHA-SP E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/268/268_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/268/268_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSIDERANDO, QUE EM SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL DE BARRINHA, DO DIA 14 DE MARÇO DE 2016, FOI RECEBIDA POR 09 VOTOS FAVORÁVEIS, INSTAURAÇÃO DA COMISSÃO DE INVESTIGAÇÃO, POR DENÚNCIA PROTOCOLADO POR VÁRIOS PROFESSORES CONTRA O CONCURSO PÚBLICO 01/2015 DA PREFEITURA MUNICIPAL DE BARRINHA.</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/263/263_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/263/263_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO PORTAL DA TRANSPARÊNCIA NA CÂMARA MUNICIPAL DE BARRINHA-SP COMO MEIO OFICIAL DE DIVULGAÇÃO DE DADOS E INFORMAÇÕES NO ÂMBITO DO MUNICÍPIO DE BARRINHA-SP.</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/325/325_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/325/325_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O SISTEMA DE ATA ELETRÔNICA NA CÂMARA MUNICIPAL DE BARRINHA-SP, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/341/341_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/341/341_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE CESTAS COMEMORATIVAS POR OCASIÃO DAS FESTIVIDADES DE NATAL AOS SERVIDORES PÚBLICOS DA CÂMARA MUNICIPAL DE BARRINHA-SP</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/14/14_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/14/14_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES SOBRE O ATENDIMENTO PÚBLICO DE SAÚDE NO ACOMPANHAMENTO E SUPORTE ÀS MULHERES GESTANTES DE NOSSA CIDADE.</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/2/2_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/2/2_texto_integral.pdf</t>
   </si>
   <si>
     <t>Magnus - Filho Do Prof. Gil, Sant Clair</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/34/34_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/34/34_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES AO CHEFE DO EXECUTIVO MUNICIPAL A RESPEITO DA REPOSIÇÃO SALARIAL DOS SERVIDORES PÚBLICOS MUNICIPAIS.</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/247/247_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/247/247_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA PROVIDÊNCIAS PARA QUE SEJA OFICIADO O CHEFE DO EXECUTIVO E O SETOR COMPETENTE A FIM DE ESCLARECER QUANTO AO CONTRATO COM A EMPRESA QUE PRESTA O SERVIÇO DE TRANSPORTE COLETIVO MUNICIPAL.</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/248/248_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/248/248_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA PROVIDÊNCIAS PARA QUE SEJA OFICIADO O CHEFE DO EXECUTIVO E O SETOR COMPETENTE A FIM DE ESCLARECER QUANTO A REALIZAÇÃO DOS CAMPEONATOS MUNICIPAIS QUE SERÃO REALIZADOS NO ANO DE 2016.</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/265/265_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/265/265_texto_integral.pdf</t>
   </si>
   <si>
     <t>RESPOSTAS SOBRE DOCUMENTAÇÃO ENVIADA.</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/272/272_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/272/272_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES SOBRE O TRANSPORTE COLETIVO DE ESTUDANTES.</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/273/273_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/273/273_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES SOBRE O KIT CINEMA.</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/274/274_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/274/274_texto_integral.pdf</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/275/275_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/275/275_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER NA FORMA REGIMENTAL QUE SEJA OFICIADO AO PREFEITO MUNICIPAL MITUO TAKAHASHI PARA GERAR A CHAVE DO FUNDO DE GARANTIA DO SR. CELSO NUNES DA SILVA APOSENTADO EM 2008 E EX-FUNCIONÁRIO DA PREFEITURA MUNICIPAL.</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/338/338_texto_integral.docx</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/338/338_texto_integral.docx</t>
   </si>
   <si>
     <t>REQUEIRO NA FORMA REGIMENTAL QUE SEJA OFICIADO AO PREFEITO MUNICIPAL MITUO TAKAHASHI PROVIDÊNCIAS JUNTO A EMPRESA DE TRANSPORTE SÃO BENTO.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1690,68 +1690,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/304/304_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/305/305_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/306/306_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/307/307_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/308/308_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/309/309_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/310/310_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/311/311_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/312/312_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/313/313_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/314/314_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/315/315_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/316/316_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/317/317_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/318/318_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/319/319_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/320/320_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/321/321_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/322/322_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/323/323_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/9/9_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/10/10_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/11/11_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/12/12_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/19/19_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/20/20_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/21/21_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/18/18_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/22/22_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/23/23_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/24/24_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/25/25_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/26/26_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/1/1_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/3/3_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/249/249_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/250/250_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/251/251_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/252/252_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/253/253_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/254/254_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/255/255_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/259/259_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/260/260_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/267/267_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/266/266_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/276/276_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/277/277_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/278/278_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/279/279_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/280/280_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/281/281_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/282/282_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/283/283_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/284/284_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/285/285_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/286/286_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/287/287_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/288/288_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/289/289_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/290/290_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/302/302_texto_integral.docx" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/291/291_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/292/292_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/293/293_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/294/294_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/295/295_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/296/296_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/297/297_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/298/298_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/299/299_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/300/300_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/301/301_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/303/303_texto_integral.docx" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/13/13_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/27/27_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/324/324_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/331/331_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/256/256_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/257/257_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/329/329_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/330/330_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/332/332_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/333/333_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/28/28_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/30/30_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/4/4_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/5/5_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/6/6_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/7/7_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/8/8_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/15/15_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/16/16_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/17/17_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/29/29_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/31/31_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/32/32_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/245/245_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/246/246_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/258/258_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/264/264_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/261/261_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/262/262_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/328/328_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/270/270_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2016/271/pl_22-2016.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/326/326_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/327/327_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/334/334_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/335/335_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/337/337_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/336/336_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/340/340_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/343/343_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/344/344_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/268/268_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/263/263_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/325/325_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/341/341_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/14/14_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/2/2_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/34/34_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/247/247_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/248/248_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/265/265_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/272/272_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/273/273_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/274/274_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/275/275_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/338/338_texto_integral.docx" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/304/304_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/305/305_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/306/306_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/307/307_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/308/308_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/309/309_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/310/310_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/311/311_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/312/312_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/313/313_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/314/314_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/315/315_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/316/316_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/317/317_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/318/318_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/319/319_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/320/320_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/321/321_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/322/322_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/323/323_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/9/9_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/10/10_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/11/11_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/12/12_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/19/19_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/20/20_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/21/21_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/18/18_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/22/22_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/23/23_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/24/24_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/25/25_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/26/26_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/1/1_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/3/3_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/249/249_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/250/250_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/251/251_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/252/252_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/253/253_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/254/254_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/255/255_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/259/259_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/260/260_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/267/267_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/266/266_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/276/276_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/277/277_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/278/278_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/279/279_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/280/280_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/281/281_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/282/282_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/283/283_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/284/284_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/285/285_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/286/286_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/287/287_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/288/288_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/289/289_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/290/290_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/302/302_texto_integral.docx" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/291/291_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/292/292_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/293/293_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/294/294_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/295/295_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/296/296_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/297/297_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/298/298_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/299/299_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/300/300_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/301/301_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/303/303_texto_integral.docx" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/13/13_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/27/27_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/324/324_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/331/331_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/256/256_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/257/257_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/329/329_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/330/330_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/332/332_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/333/333_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/28/28_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/30/30_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/4/4_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/5/5_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/6/6_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/7/7_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/8/8_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/15/15_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/16/16_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/17/17_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/29/29_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/31/31_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/32/32_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/245/245_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/246/246_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/258/258_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/264/264_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/261/261_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/262/262_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/328/328_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/270/270_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/sapl/public/materialegislativa/2016/271/pl_22-2016.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/326/326_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/327/327_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/334/334_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/335/335_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/337/337_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/336/336_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/340/340_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/343/343_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/344/344_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/268/268_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/263/263_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/325/325_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/341/341_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/14/14_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/2/2_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/34/34_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/247/247_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/248/248_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/265/265_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/272/272_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/273/273_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/274/274_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/275/275_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2016/338/338_texto_integral.docx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H131"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="35.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="93.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="93" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>