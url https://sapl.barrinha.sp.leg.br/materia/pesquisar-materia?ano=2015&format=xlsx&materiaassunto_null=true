--- v0 (2026-02-03)
+++ v1 (2026-04-24)
@@ -54,796 +54,796 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
     <t>2015</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>Luzia Cursio</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2015/339/339_texto_integral.docx</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2015/339/339_texto_integral.docx</t>
   </si>
   <si>
     <t>&amp;#8220;CONCEDE TÍTULO DE CIDADÃO BARRINHENSE AO SENHOR ORLANDO ZAMBONINI&amp;#8221;</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
     <t>Cabo David, Cido, Evandro do Kotó, Luiz Cavalera, Luzia Cursio, Magnus - Filho Do Prof. Gil, Ronaldo Troia, Sant Clair, Takeda, Tim, Valtinho Beleza</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2015/35/35_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2015/35/35_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ORGANIZAÇÃO ADMINISTRATIVA, CRIAÇÃO DO QUADRO GERAL DE PESSOAL E REGIME JURÍDICO DOS SERVIDORES DA CÂMARA MUNICIPAL DE BARRINHA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2015/36/36_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2015/36/36_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA REPOSIÇÃO SALARIAL QUE MENCIONA AOS SERVIDORES DA CÂMARA MUNICIPAL DE BARRINHA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2015/37/37_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2015/37/37_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA JOAQUIM XAVIER DE OLIVEIRA, VIA PÚBLICA QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Prefeito Municipal</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2015/38/38_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2015/38/38_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITOS ADICIONAIS, SUPLEMENTARES E ESPECIAIS NO VALOR DE R$ 80.000,00 (OITENTA MIL REAIS) E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2015/39/39_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2015/39/39_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTABELECE NOVO POLÍGONO URBANO DO MUNICÍPIO DE BARRINHA. ESTABELECIDO PELA LEI MUNICIPAL Nº 1.663/2001 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2015/40/40_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2015/40/40_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVO DA LEI MUNICIPAL Nº 2273 DE 23 DE MAIO DE 2014 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2015/41/41_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2015/41/41_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO A FIRMAR CONVÊNIO NA FORMA QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2015/42/42_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2015/42/42_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DAS LEIS FINANCEIRAS DO MUNICÍPIO RELATIVAMENTE AO EXERCÍCIO DE 2015 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Tim</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2015/43/43_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2015/43/43_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA MARCOS DONIZETE DE GODOY, VIA PÚBLICA QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2015/44/44_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2015/44/44_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITOS ADICIONAIS SUPLEMENTARES NO VALOR DE R$ 390.000,00 (TREZENTOS E NOVENTA MIL REAIS) E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>Cido</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2015/45/45_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2015/45/45_texto_integral.pdf</t>
   </si>
   <si>
     <t>DETERMINA QUE TODAS AS AGÊNCIAS BANCÁRIAS DE BARRINHA, DISPONIBILIZE EM HORÁRIO ESPECIAL DE ATENDIMENTO AOS APOSENTADOS</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>Evandro do Kotó</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2015/46/46_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2015/46/46_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA VALDEMAR BATISTA ALVARENGA, VIA PÚBLICA QUE MENCIONA E DÁ_x000D_
 OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>Ronaldo Troia</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2015/47/47_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2015/47/47_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA JEAN DE SOUZA SILVA, VIA PÚBLICA QUE MENCIONA E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>Evandro do Kotó, Ronaldo Troia</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2015/48/48_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2015/48/48_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA MARIANA DE SOUZA GOMES, VIA PÚBLICA QUE MENCIONA E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2015/49/49_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2015/49/49_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA PROFESSORA ANDRÉIA GUIMARÃES CAVALCANTI, VIA PÚBLICA QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2015/50/50_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2015/50/50_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITOS ADICIONAIS SUPLEMENTARES NO VALOR DE R$ 127.000,00 (CENTO E VINTE E SETE MIL REAIS) E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>Sant Clair</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2015/51/51_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2015/51/51_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA ALICE MERLI DE CASTRO, VIA PÚBLICA QUE MENCIONA E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2015/52/52_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2015/52/52_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA ANTONIO ROBERTO ALVES, VIA PÚBLICA QUE MENCIONA E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2015/53/53_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2015/53/53_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 135.000,00 (CENTO E TRINTA E CINCO MIL REAIS) E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2015/54/54_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2015/54/54_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA, A ASSOCIAÇÃO ESPORTIVA E CULTURAL COMUNIDADE CAPOEIRA DE BARRINHA - ACOB E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2015/55/55_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2015/55/55_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA PEDRO GARCIA CABRERA, VIA PÚBLICA QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>Luiz Cavalera</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2015/269/269_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2015/269/269_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA ELVINA AUGUSTA DE OLIVEIRA VIA PÚBLICA QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2015/56/56_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2015/56/56_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA ADELINO DA SILVA OLIVEIRA, VIA PÚBLICA QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2015/57/57_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2015/57/57_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA FRANCISCO CURSIO, VIA PÚBLICA QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2015/58/58_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2015/58/58_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA MARIA DE LOURDES JUVENAL DIAS, VIA PÚBLICA QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2015/59/59_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2015/59/59_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA OSVALDO DA SILVA, VIA PÚBLICA QUE MENCIONA E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2015/60/60_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2015/60/60_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA SEBASTIÃO NEVES DE SOUZA; VIA PÚBLICA QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2015/61/61_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2015/61/61_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA A COORDENADORIA MUNICIPAL DE DEFESA CIVIL (COMDEC) DO MUNICÍPIO DE BARRINHA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2015/62/62_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2015/62/62_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITOS ADICIONAIS SUPLEMENTARES E ESPECIAIS NO VALOR DE R$ 200.000,00 (DUZENTOS MIL REAIS) E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2015/63/63_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2015/63/63_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A TRANSFERIR RECURSOS FINANCEIROS À ENTIDADES INDICADAS NA FORMA QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2015/64/64_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2015/64/64_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PLANO MUNICIPAL DE SANEAMENTO BÁSICO DO MUNICÍPIO DE BARRINHA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2015/65/65_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2015/65/65_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI NO MUNICÍPIO DE BARRINHA, OFICIALMENTE, A SEMANA DE INCENTIVO AO ALEITAMENTO MATERNO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2015/66/66_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2015/66/66_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 85.000,00 (OITENTA E CINCO MIL REAIS) E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2015/67/67_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2015/67/67_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITOS ADICIONAIS SUPLEMENTARES NO VALOR DE R$ 721.000,00 (SETECENTOS E VINTE E UM MIL REAIS) E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2015/68/68_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2015/68/68_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE ABONO ESPECIAL, AOS SERVIDORES DA PREFEITURA MUNICIPAL DE BARRINHA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2015/69/69_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2015/69/69_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O INCENTIVO AO CULTIVO DAS PLANTAS CITRONELA E CROTALÁRIA, COMO MÉTODO DE COMBATE A DENGUE E FEBRE CHIKUNGUNYA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2015/70/70_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2015/70/70_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITOS ADICIONAIS SUPLEMENTARES NO VALOR DE R$ 505.000,00 (QUINHENTOS E CINCO MIL REAIS) E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2015/71/71_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2015/71/71_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITOS ADICIONAIS SUPLEMENTARES NO VALOR DE R$ 270.000,00 (DUZENTOS E SETENTA MIL REAIS) E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2015/72/72_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2015/72/72_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI NO MUNICÍPIO DE BARRINHA, OFICIALMENTE, O DIA DA CONFRATERNIZAÇÃO DAS PESSOAS PORTADORAS DE DEFICIÊNCIA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
     <t>Cabo David, Evandro do Kotó, Ronaldo Troia, Takeda</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2015/73/73_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2015/73/73_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA JOSÉ AUGUSTO REIS PEREIRA (BANHA), VIA PÚBLICA QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2015/74/74_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2015/74/74_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA TIAGO XAVIER DE LIMA, VIA PÚBLICA QUE MENCIONA E DÁ OUTRAS _x000D_
 PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2015/219/219_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2015/219/219_texto_integral.pdf</t>
   </si>
   <si>
     <t>APROVA O PLANO MUNICIPAL DE EDUCAÇÃO DE BARRINHA PARA O DECÊNIO 2015/2025 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2015/220/220_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2015/220/220_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AGENDA AMBIENTAL MUNICIPAL DO MEIO AMBIENTE, SEUS FINS E MECANISMOS DE FORMULAÇÃO E APLICAÇÃO NA CIDADE DE BARRINHA-SP E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2015/221/221_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2015/221/221_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O CÓDIGO DE ARBORIZAÇÃO URBANA, PRAÇAS E JARDINS, USO E OCUPAÇÃO DOS LOGRADOUROS PÚBLICOS E INSTITUI A ÁRVORE SÍMBOLO DO MUNICÍPIO DE BARRINHA/SP E DÁ OUTROS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2015/222/222_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2015/222/222_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A EDUCAÇÃO AMBIENTAL E INSTITUI A POLÍTICA MUNICIPAL DE EDUCAÇÃO AMBIENTAL, SEUS FINS E MECANISMOS DE FORMULAÇÃO E APLICAÇÃO DA CIDADE DE BARRINHA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2015/223/223_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2015/223/223_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PROIBIÇÃO DE QUEIMADAS NO PERÍMETRO URBANO DO MUNICÍPIO DE BARRINHA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2015/224/224_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2015/224/224_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DE IMPLEMENTAÇÃO DE PROJETO PAISAGISMO NOS NOVOS PARCELAMENTOS DO SOLO NO MUNICÍPIO DE BARRINHA/SP E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2015/225/225_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2015/225/225_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PROGRAMA MUNICIPAL DE RECUPERAÇÃO E MANUTENÇÃO DOS RECURSOS HÍDRICOS DA CIDADE DE BARRINHA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2015/226/226_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2015/226/226_texto_integral.pdf</t>
   </si>
   <si>
     <t>INCENTIVA A RACIONALIZAÇÃO E ECONOMIA NO USO DA ÁGUA POTÁVEL E INSTALAÇÃO DE RESERVATÓRIO NO SISTEMA DE CAPACITAÇÃO DE ÁGUA PELOS ESTABELECIMENTOS TO TIPO LAVA-RÁPIDO E SIMILARES SITUADOS NO MUNICÍPIO DE BARRINHA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2015/227/227_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2015/227/227_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O USO DE ÁGUA POTÁVEL NA LIMPEZA DE CALÇADAS NO ÂMBITO DO MUNICÍPIO DE BARRINHA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2015/228/228_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2015/228/228_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 122.621,91 (CENTO E VINTE E DOIS MIL, SEISCENTOS E VINTE E UM REAIS, NOVENTA E UM CENTAVOS) E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2015/229/229_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2015/229/229_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 23.000,00 (VINTE E TRÊS MIL REAIS), E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2015/230/230_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2015/230/230_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITOS ADICIONAIS SUPLEMENTARES NO VALOR DE R$ 801.000,00 (OITOCENTOS E UM MIL REAIS) E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2015/231/231_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2015/231/231_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS PARA O EXERCÍCIO DE 2016 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2015/232/232_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2015/232/232_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AUTORIZAÇÃO DE CONCESSÃO DE USO REMUNERADO DE BENS PÚBLICOS QUE ESPECIFICA A PARTICULARES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2015/233/233_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2015/233/233_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL E SUPLEMENTAR NO VALOR DE R$ 81.000,00 (OITENTA E UM MIL REAIS) E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2015/234/234_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2015/234/234_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITOS ADICIONAIS SUPLEMENTARES NO VALOR DE R$ 817.000,00 (OITOCENTOS E DEZESSETE MIL REAIS) E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2015/235/235_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2015/235/235_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA MARIA DE LOURDES JUVENAL DIAS VIA PÚBLICA QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2015/236/236_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2015/236/236_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL E SUPLEMENTAR NO VALOR DE R$ 198.000,00 (CENTO E NOVENTA E OITO MIL REAIS) E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2015/237/237_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2015/237/237_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTABELECE NOVO POLÍGONO NO PERÍMETRO URBANO DO MUNICÍPIO DE BARRINHA, ESTABELECIDA PELA LEI MUNICIPAL Nº 1.663/2001 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2015/238/238_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2015/238/238_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL E SUPLEMENTAR NO VALOR DE R$ 249.850,00 (DUZENTOS E QUARENTA E NOVE MIL, OITOCENTOS E CINCOENTA REAIS) E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2015/239/239_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2015/239/239_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITOS ADICIONAIS SUPLEMENTARES NO VALOR DE 3.393.462,31 (TRÊIS MILHÕES, TREZENTOS E NOVENTA E TRÊIS MIL, QUATROCENTOS E SESSENTA E DOIS REAIS E TRINTA E UM CENTAVOS) NA FORMA QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2015/240/240_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2015/240/240_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA PARA EXERCÍCIO FINANCEIRO DE 2016.</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2015/241/241_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2015/241/241_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA OS ANEXOS DE QUE TRATA A LEI Nº 2.242 DE 26/11/2013 QUE DISPÕE SOBRE O PLANO PLURIANUAL DO MUNICÍPIO DE BARRINHA/SP PARA O QUADRIÊNIO DE 2014/2017 E DÁ OUTRAS PROVIDÊNCIAS CORRELATAS.</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2015/242/242_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2015/242/242_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA DE BENEFÍCIOS FISCAIS DE BARRINHA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2015/243/243_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2015/243/243_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITOS ADICIONAIS SUPLEMENTARES NO VALOR DE R$ 278.600,00 (DUZENTOS E SETENTA E OITO MIL E SEISCENTOS REAIS) E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2015/244/244_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2015/244/244_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITOS ADICIONAIS SUPLEMENTARES NO VALOR DE R$ 1.848.100,00 (HUM MILHÃO, OITOCENTOS E QUARENTA E OITO MIL E CEM REAIS) E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1150,68 +1150,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2015/339/339_texto_integral.docx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2015/35/35_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2015/36/36_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2015/37/37_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2015/38/38_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2015/39/39_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2015/40/40_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2015/41/41_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2015/42/42_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2015/43/43_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2015/44/44_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2015/45/45_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2015/46/46_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2015/47/47_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2015/48/48_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2015/49/49_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2015/50/50_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2015/51/51_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2015/52/52_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2015/53/53_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2015/54/54_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2015/55/55_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2015/269/269_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2015/56/56_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2015/57/57_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2015/58/58_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2015/59/59_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2015/60/60_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2015/61/61_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2015/62/62_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2015/63/63_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2015/64/64_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2015/65/65_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2015/66/66_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2015/67/67_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2015/68/68_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2015/69/69_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2015/70/70_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2015/71/71_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2015/72/72_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2015/73/73_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2015/74/74_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2015/219/219_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2015/220/220_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2015/221/221_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2015/222/222_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2015/223/223_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2015/224/224_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2015/225/225_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2015/226/226_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2015/227/227_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2015/228/228_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2015/229/229_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2015/230/230_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2015/231/231_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2015/232/232_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2015/233/233_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2015/234/234_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2015/235/235_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2015/236/236_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2015/237/237_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2015/238/238_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2015/239/239_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2015/240/240_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2015/241/241_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2015/242/242_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2015/243/243_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2015/244/244_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2015/339/339_texto_integral.docx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2015/35/35_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2015/36/36_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2015/37/37_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2015/38/38_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2015/39/39_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2015/40/40_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2015/41/41_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2015/42/42_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2015/43/43_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2015/44/44_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2015/45/45_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2015/46/46_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2015/47/47_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2015/48/48_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2015/49/49_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2015/50/50_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2015/51/51_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2015/52/52_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2015/53/53_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2015/54/54_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2015/55/55_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2015/269/269_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2015/56/56_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2015/57/57_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2015/58/58_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2015/59/59_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2015/60/60_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2015/61/61_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2015/62/62_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2015/63/63_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2015/64/64_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2015/65/65_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2015/66/66_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2015/67/67_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2015/68/68_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2015/69/69_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2015/70/70_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2015/71/71_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2015/72/72_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2015/73/73_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2015/74/74_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2015/219/219_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2015/220/220_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2015/221/221_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2015/222/222_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2015/223/223_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2015/224/224_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2015/225/225_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2015/226/226_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2015/227/227_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2015/228/228_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2015/229/229_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2015/230/230_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2015/231/231_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2015/232/232_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2015/233/233_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2015/234/234_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2015/235/235_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2015/236/236_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2015/237/237_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2015/238/238_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2015/239/239_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2015/240/240_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2015/241/241_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2015/242/242_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2015/243/243_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2015/244/244_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H69"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="128.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="93.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="93" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="246" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>