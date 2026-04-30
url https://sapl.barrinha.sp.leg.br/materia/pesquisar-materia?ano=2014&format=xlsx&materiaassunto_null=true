--- v0 (2025-10-06)
+++ v1 (2026-04-30)
@@ -54,660 +54,660 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
     <t>2014</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
     <t>Prefeito Municipal</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2014/170/170_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2014/170/170_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DE SECRETARIA MUNICIPAL E RESPECTIVO CARGO DE SECRETÁRIO, BEM COMO CARGOS DE PROVIMENTO PERMANENTES NA ESTRUTURA ORGANIZACIONAL DO PODER EXECUTIVO MUNICIPAL, PROMOVE ALTERAÇÕES NO ARTIGO 35 DA LEI MUNICIPAL N° 2120 DE 20/12/2011 NA_x000D_
 FORMA QUE ESPECIFICA, E DÁ OUTRAS PROVIDÊNCIAS CORRELATAS.</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2014/171/171_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2014/171/171_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITOS ADICIONAIS SUPLEMENTARES E ESPECIAL NO VALOR DE R$ 5.706.540,81 ( CINCO MILHÕES, SETECENTOS E SEIS MIL, QUINHENTOS E QUARENTA REAIS E OITENTA E UM CENTAVOS) DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2014/172/172_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2014/172/172_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O PODER EXECUTIVO A CELEBRAR CONVÊNIO DE COOPERAÇÃO TÉCNICA COM A UNIÃO, REPRESENTADA PELO SUPERINTENDENTE DA RECEITA FEDERAL DO BRASIL DA 8ª REGIÃO FISCAL. </t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Valtinho Beleza</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2014/173/173_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2014/173/173_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DA FAIXA DE RETENÇÃO EXCLUSIVA PARA MOTOCICLETAS EM GRANDES AVENIDAS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2014/174/174_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2014/174/174_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI NO MUNICÍPIO DE BARRINHA, A OBRIGATORIEDADE DA INCLUSÃO DE GUARDA-VOLUMES NOS ESTABELECIMENTOS BANCÁRIOS COM DETECTORES DE METAIS E PORTAS DE SEGURANÇA GIRATÓRIA.</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2014/175/175_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2014/175/175_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PROIBIÇÃO DE JOGAR LIXO NA VIA PUBLICA, A CONSERVAÇÃO DA CIDADE LIMPA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2014/176/176_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2014/176/176_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DE COMUNICAÇÃO DA IDENTIFICAÇÃO DOS ENCARREGADOS PELA_x000D_
 SEGURANÇA DOS ESPETÁCULOS, SHOWS, EVENTOS, E ASSEMELHADOS REALIZADOS NO MUNICÍPIO DE BARRINHA.</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2014/177/177_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2014/177/177_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DISPONIBILIZAÇÃO DE ARMÁRIOS DENTRO DAS SALAS DE AULAS PARA ALUNOS_x000D_
 MATRICULADOS NA REDE MUNICIPAL DA EDUCAÇÃO.</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2014/178/178_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2014/178/178_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REMOÇÃO DE VEÍCULOS AUTOMOTORES E REBOQUES ABANDONADOS EM LOGRADOUROS PÚBLICOS E ÁREAS DE PROPRIEDADE DO MUNICÍPIO DE BARRINHA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2014/179/179_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2014/179/179_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DA INSTALAÇÃO DE CHUVEIROS AUTOMÁTICOS (SPRINKLERS) COMO EQUIPAMENTO DE PREVENÇÃO E PROTEÇÃO CONTRA INCÊNDIO EM CASAS NOTURNAS, BOATES, CASAS DE SHOWS OU ESTABELECIMENTOS SIMILARES EM FUNCIONAMENTO NO ÂMBITO DO MUNICÍPIO DE BARRINHA.</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2014/180/180_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2014/180/180_texto_integral.pdf</t>
   </si>
   <si>
     <t>TORNA OBRIGATÓRIA AOS CLUBES SOCIAIS, ESPORTIVOS, CONDOMÍNIOS, HOTÉIS E DEMAIS ENTIDADES CONGÊNERES, A IMPLANTAÇÃO DE DISPOSITIVO QUE INTERROMPA AUTOMATICAMENTE O_x000D_
 PROCESSO DE SUCÇÃO DAS PISCINAS</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2014/181/181_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2014/181/181_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 1.374.000,00 (HUM MILHÃO, TREZENTOS E SETENTA E QUATRO MIL REAIS )E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2014/182/182_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2014/182/182_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A TRANSFERIR RECURSOS FINANCEIROS A ENTIDADES INDICADAS NA FORMA QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>Magnus - Filho Do Prof. Gil</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2014/183/183_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2014/183/183_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INSTITUI A EDUCAÇÃO FINANCEIRA NA GRADE CURRICULAR PARA CRIANÇAS E JOVENS DA PRÉ-ESCOLA E DO ENSINO FUNDAMENTAL NAS ESCOLAS PÚBLICAS DO MUNICÍPIO DE BARRINHA._x000D_
 </t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2014/184/184_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2014/184/184_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 580.681,35 (QUINHENTOS E OITENTA MIL, SEISCENTOS E OITENTA E UM REAIS, TRINTA E CINCO CENTAVOS),_x000D_
 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2014/185/185_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2014/185/185_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DE CARGO DE PROVIMENTO EM COMISSÃO COMO NA ESTRUTURA ORGANIZACIONAL DO PODER EXECUTIVO MUNICIPAL NA FORMA QUE SE SEGUE E DÁ OUTRAS PROVIDÊNCIAS CORRELATAS.</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>Cabo David</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2014/186/186_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2014/186/186_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA AS ASSOCIAÇÕES: ASSOCIAÇÃO TIGRES - TRABALHO EM GRUPO PARA RESGATE DA ESTIMA DA SOCIEDADE; E ASSOCIAÇÃO DOS PROTETORES DE CÃES E GATOS ANJOS DAS RUAS,E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2014/187/187_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2014/187/187_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A ABERTURA DE CRÉDITOS ADICIONAIS ESPECIAIS NO VALOR DE R$ 646.000,00 (SEISCENTOS E QUARENTA E SEIS MIL REAIS), E DÁ OUTRAS PROVIDÊNCIAS._x000D_
 </t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2014/188/188_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2014/188/188_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 150.000,00 (CENTO E CINCOENTA MIL REAIS) E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2014/189/189_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2014/189/189_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITOS ADICIONAIS ESPECIAIS NO VALOR DE R$ 164.000,00 (CENTO E SESSENTA E QUATRO MIL REAIS) E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2014/190/190_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2014/190/190_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONCEDE REPOSIÇÃO SALARIAL AOS SERVIDORES PÚBLICOS MUNICIPAIS, A TÍTULO DE REVISÃO GERAL E DÁ OUTRAS PROVIDÊNCIAS._x000D_
 </t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2014/191/191_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2014/191/191_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVO DA LEI MUNICIPAL N° 2.173 DE 25 DE ABRIL DE 2013 QUE AUTORIZA A CONCESSÃO DE SUBVENÇÕES A ENTIDADES QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2014/192/192_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2014/192/192_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVO DA LEI MUNICIPAL N° 2.257 DE 27 DE FEVEREIRO DE 2014 QUE AUTORIZA_x000D_
 A CONCESSÃO DE SUBVENÇÕES A ENTIDADES QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>Tim</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2014/193/193_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2014/193/193_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O NUMERO MÍNIMOS DE ATENDENTES NOS CAIXAS DAS AGÊNCIAS BANCARIAS EM PROPORÇÃO AO NUMERO DE HABITANTES DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2014/194/194_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2014/194/194_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITOS ADICIONAIS SUPLEMENTARES E ESPECIAL NO VALOR DE R$ 1.240.000,00 (HUM MILHÃO. DUZENTOS E QUARENTA MIL REAIS) E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2014/195/195_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2014/195/195_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA &amp;#8220;ESCOLA MUNICIPAL DE ENSINO INFANTIL ROSALI APARECIDA SERAFIM SALEH&amp;#8221;, ANTIGA ASSOCIAÇÃO DE BENEFICÊNCIA E DESENVOLVIMENTO SOCIAL DE BARRINHA</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2014/196/196_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2014/196/196_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O EXECUTIVO MUNICIPAL A TRANSFERIR RECURSOS FINANCEIROS A ENTIDADES INDICADAS NA FORMA QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS._x000D_
 </t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2014/197/197_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2014/197/197_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITOS ADICIONAIS ESPECIAIS NO VALOR DE R$ 165.000,00 (CENTO E SESSENTA E CINCO MIL REAIS) E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2014/198/198_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2014/198/198_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA DE BENEFÍCIOS FISCAIS DE BARRINHA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2014/199/199_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2014/199/199_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITOS ADICIONAIS SUPLEMENTARES NO VALOR DE R$ 114.100,00 (CENTO E QUATORZE MIL E CEM REAIS) E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>Ronaldo Troia</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2014/200/200_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2014/200/200_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO DE JOÃO HENRIQUE DA SILVA TROMBETA A ACADEMIA AO AR LIVRE A SER INSTALADA NO PARQUE FERU AHMED SALEH.</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2014/201/201_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2014/201/201_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVO DA LEI MUNICIPAL N° 2.273 DE 23 DE MAIO DE 2014 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2014/202/202_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2014/202/202_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 80.000,00 (OITENTA MIL REAIS) E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2014/203/203_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2014/203/203_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 28.000,00 (VINTE E OITO MIL, REAIS) E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
     <t>Luzia Cursio</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2014/204/204_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2014/204/204_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO DE PROFª. SILVANA BOCALAO A ACADEMIA AO AR LIVRE A SER INSTALADA NA PRAÇA DO JARDIM VERA LUCIA I</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2014/205/205_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2014/205/205_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI MUNICIPAL N° 2257/2014 QUE AUTORIZA A CONCESSÃO DE SUBVENÇÕES A ENTIDADES QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS CORRELATAS.</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2014/206/206_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2014/206/206_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITOS ADICIONAIS ESPECIAIS NO VALOR DE R$ 344.700,00 (TREZENTOS E QUARENTA E QUATRO MIL E SETECENTOS REAIS) E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2014/207/207_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2014/207/207_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 80.000,00 (OITENTA MIL REAIS) E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2014/208/208_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2014/208/208_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITOS ADICIONAIS ESPECIAIS E SUPLEMENTAR NO VALOR DE R$ 114.954,00 (CENTO E QUATORZE MIL, NOVECENTOS E CINCOENTA E QUATRO REAIS) DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2014/209/209_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2014/209/209_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITOS ADICIONAIS SUPLEMENTARES NO VALOR DE R$ 513.000,00 (QUINHENTOS E TREZE MIL REAIS) E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2014/210/210_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2014/210/210_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS PARA O EXERCÍCIO FINANCEIRO DE 2015 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
     <t>Evandro do Kotó</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2014/211/211_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2014/211/211_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO COM ATIVIDADE SOCIAL A ASSOCIAÇÃO DESPORTIVA, EDUCACIONAL E SOCIAL DE BARRINHA - ADESB E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2014/212/212_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2014/212/212_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITOS ADICIONAIS SUPLEMENTARES NO VALOR DE R$ 130.000,00 (CENTO E TRINTA MIL REAIS) E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2014/213/213_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2014/213/213_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 689.600,36 (SEISCENTOS E OITENTA E NOVE MIL, SEISCENTOS REAIS E TRINTA E SEIS CENTAVOS) E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2014/214/214_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2014/214/214_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A ABERTURA DE CRÉDITOS ADICIONAIS SUPLEMENTARES NO VALOR DE R$ 760.430,40 (SETECENTOS E SESSENTA MIL, QUATROCENTOS E TRINTA REAIS E QUARENTA CENTAVOS) E DÁ OUTRAS PROVIDÊNCIAS._x000D_
 </t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2014/215/215_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2014/215/215_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITOS ADICIONAIS SUPLEMENTARES NO VALOR DE R$ 4.727.639,51 (QUATRO MILHÕES, SETECENTOS E VINTE E SETE MIL, SEISCENTOS E TRINTA E NOVE REAIS E CINCOENTA E UM CENTAVOS) DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2014/216/216_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2014/216/216_texto_integral.pdf</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2014/217/217_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2014/217/217_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITOS ADICIONAIS SUPLEMENTARES NO VALOR DE R$ 366.000,00 (TREZENTOS E SESSENTA E SEIS MIL REAIS) E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2014/218/218_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2014/218/218_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITOS ADICIONAIS ESPECIAIS NO VALOR DE R$ 97.341,75 (NOVENTA E SETE MIL, TREZENTOS E QUARENTA E UM REAIS E SETENTA E CINCO CENTAVOS) E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1014,68 +1014,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2014/170/170_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2014/171/171_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2014/172/172_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2014/173/173_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2014/174/174_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2014/175/175_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2014/176/176_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2014/177/177_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2014/178/178_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2014/179/179_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2014/180/180_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2014/181/181_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2014/182/182_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2014/183/183_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2014/184/184_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2014/185/185_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2014/186/186_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2014/187/187_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2014/188/188_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2014/189/189_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2014/190/190_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2014/191/191_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2014/192/192_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2014/193/193_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2014/194/194_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2014/195/195_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2014/196/196_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2014/197/197_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2014/198/198_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2014/199/199_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2014/200/200_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2014/201/201_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2014/202/202_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2014/203/203_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2014/204/204_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2014/205/205_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2014/206/206_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2014/207/207_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2014/208/208_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2014/209/209_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2014/210/210_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2014/211/211_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2014/212/212_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2014/213/213_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2014/214/214_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2014/215/215_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2014/216/216_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2014/217/217_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2014/218/218_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2014/170/170_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2014/171/171_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2014/172/172_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2014/173/173_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2014/174/174_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2014/175/175_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2014/176/176_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2014/177/177_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2014/178/178_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2014/179/179_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2014/180/180_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2014/181/181_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2014/182/182_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2014/183/183_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2014/184/184_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2014/185/185_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2014/186/186_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2014/187/187_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2014/188/188_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2014/189/189_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2014/190/190_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2014/191/191_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2014/192/192_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2014/193/193_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2014/194/194_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2014/195/195_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2014/196/196_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2014/197/197_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2014/198/198_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2014/199/199_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2014/200/200_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2014/201/201_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2014/202/202_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2014/203/203_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2014/204/204_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2014/205/205_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2014/206/206_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2014/207/207_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2014/208/208_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2014/209/209_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2014/210/210_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2014/211/211_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2014/212/212_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2014/213/213_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2014/214/214_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2014/215/215_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2014/216/216_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2014/217/217_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2014/218/218_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H50"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="24.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="92.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="91.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>