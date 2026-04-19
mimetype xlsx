--- v0 (2026-02-03)
+++ v1 (2026-04-19)
@@ -54,1136 +54,1136 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
     <t>2013</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2013/75/75_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2013/75/75_texto_integral.pdf</t>
   </si>
   <si>
     <t>EXTINGUE CARGO QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2013/76/76_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2013/76/76_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PARCELAMENTO DE DÉBITOS ORIUNDOS DE CONTRIBUIÇÕES PREVIDENCIÁRIAS DEVIDAS E NÃO REPASSADAS AO REGIME DE PREVIDÊNCIA SOCIAL - INSS E IMPOSTO DE RENDA EM EXERCÍCIOS ANTERIORES</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Prefeito Municipal</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2013/77/77_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2013/77/77_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI, AO MUNICÍPIO DE BARRINHA O PROGRAMA DE USO DE UNIFORMES ESCOLARES E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2013/78/78_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2013/78/78_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ESPECIAL NO VALOR DE RS 791.000,00 (SETECENTOS E NOVENTA E MIL REAIS) E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2013/79/79_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2013/79/79_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSERE PROGRAMA E MODIFICA O DEMONSTRATIVO V DO ANEXO DE METAS FISCAIS DA LEI Nº 2.159, DE 24 DE SETEMBRO DE 2012 (LDO 2013) E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2013/80/80_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2013/80/80_texto_integral.pdf</t>
   </si>
   <si>
     <t>INCLUI ANEXO QUE ESPECIFICA A LEI Nº 2.163, DE 18 DE DEZEMBRO DE 2012, QUE APROVOU O ORÇAMENTO GERAL DO MUNICÍPIO DE BARRINHA/SP PARA O EXERCÍCIO DE 2013 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2013/81/81_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2013/81/81_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA DE BENEFÍCIOS FISCAIS DE BARRINHA E DÁ OUTRAS PROVIDÊNCIAS DATA 14/03/2013</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2013/82/82_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2013/82/82_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE BARRINHA A NEGOCIAR E CONTRATAR PARCELAMENTO PARA O PAGAMENTO DE DÉBITO COM A PREVIDÊNCIA SOCIAL - INSS, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2013/83/83_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2013/83/83_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO A CELEBRAR CONVÊNIO COM O ESTADO DE SÃO PAULO ATRAVÉS DA SECRETARIA DE SEGURANÇA PÚBLICA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2013/84/84_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2013/84/84_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DE FUNÇÕES DE CONFIANÇA E CARGOS DE PROVIMENTO PERMANENTE NA ESTRUTURA DE PESSOAL DO MAGISTÉRIO MUNICIPAL, BEM COMO DE CARGOS DE PROVIMENTO EM COMISSÃO NA ESTRUTURA ORGANIZACIONAL DO PODER EXECUTIVO MUNICIPAL, NA FORMA QUE SE SEGUE E DÁ OUTRAS PROVIDÊNCIAS CORRELATAS</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2013/85/85_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2013/85/85_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ESPECIAL NO VALOR DE R$ 5.369.000,00 (CINCO MILHÕES, TREZENTOS S SESSENTA E NOVE MIL REAIS)E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2013/86/86_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2013/86/86_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO SUPLEMENTAR NO VALOR DE R$ 362.610,27 (CENTO E SESSENTA E DOIS MIL, SEISCENTOS E DEZ REAIS E VINTE E SETE CENTAVOS) E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2013/87/87_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2013/87/87_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A TRANSFERIR RECURSOS FINANCEIROS A ENTIDADES INDICADAS NA FORMA QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2013/88/88_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2013/88/88_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CONCESSÃO DE USO GRATUÍTO DE BEM IMÓVEL MUNICIPAL QUE ESPECIFICA À "ASSOCIAÇÃO DE VOLUNTÁRIOS DE COMBATE AO CÂNCER DA CIDADE DE BARRINHA" E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2013/89/89_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2013/89/89_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DE PROGRAMA ASSISTENCIAL DENOMINADO "FRENTE POPULAR DE TRABALHO" E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2013/90/90_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2013/90/90_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA METAS DO PROGRAMA PLURIANUAL DO MUNICÍPIO, APROVADO PELA LEI 2.038, DE 07 DE JULHO DE 2009</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2013/91/91_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2013/91/91_texto_integral.pdf</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2013/92/92_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2013/92/92_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA DE BENEFÍCIOS FISCAIS DE BARRINHA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2013/93/93_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2013/93/93_texto_integral.pdf</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>Luzia Cursio</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2013/94/94_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2013/94/94_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUÍDO NO MUNICÍPIO DE BARRINHA SP, A SEMANA DE MOBILIZAÇÃO PARA O INCENTIVO A DOAÇÃO DE MEDULA ÓSSEA, DENOMINADA "LEI CAROLINE DE ABREU"</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2013/95/95_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2013/95/95_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA A GRATIFICAÇÃO POR DESEMPENHO DE ATIVIDADE DELEGADA NOS TERMOS QUE ESPECIFICA, A SER PAGA AOS MILITARES DO ESTADO QUE EXERCEM ATIVIDADE MUNICIPAL DELEGADA AO ESTADO DE SÃO PAULO, POR FORÇA DE CONVÊNIO A SER CELEBRADO COM O MUNICÍPIO DE BARRINHA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2013/96/96_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2013/96/96_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DE FUNÇÕES DE CONFIANÇA E CARGOS DE PROVIMENTO PERMANENTE NA ESTRUTURA DE PESSOAL DO MAGISTÉRIO MUNICIPAL, BEM COMO CARGOS DE PROVIMENTO EM COMISSÃO COMO ESTRUTURA ORGANIZACIONAL DO PODER EXECUTIVO MUNICIPAL NA FORMA QUE SE SEGUE E DÁ OUTRAS PROVIDÊNCIAS CORRELATAS.</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2013/97/97_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2013/97/97_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI, NO MUNICÍPIO DE BARRINHA, TAXA DE LICENÇA PARA FUNCIONAMENTO DAS TORRES E ANTENAS DE TRANSMISSÃO E RECEPÇÃO DE DADOS E DE VOZ</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2013/98/98_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2013/98/98_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI NO ÂMBITO DA CÂMARA MUNICIPAL DESTA CIDADE A POSSIBILIDADE DE COMPENSAÇÃO DE HORAS EXTRAORDINÁRIAS REALIZADAS PELOS SERVIDORES EFETIVOS DESTA CASA LEGISLATIVA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2013/99/99_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2013/99/99_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO ARTIGO 2º DA LEI MUNICIPAL Nº 2.026, DE 30 DE ABRIL DE 2009 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2013/100/100_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2013/100/100_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ESPECIAL NO VALOR DE R$ 250.000,00 (DUZENTOS E CINCOENTA MIL REAIS) E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>Magnus - Filho Do Prof. Gil, Sant Clair</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2013/101/101_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2013/101/101_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI NO MUNICÍPIO DE BARRINHA REGULAMENTAÇÃO PARA METRAGEM DOS LOTES EM NOVOS LOTEAMENTOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2013/102/102_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2013/102/102_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PROTEÇÃO CONTRA A POLUIÇÃO SONORA NO MUNICÍPIO</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2013/103/103_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2013/103/103_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PLANO PLURIANUAL DO MUNICÍPIO PARA O PERÍODO DE 2014 A 2017 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>Magnus - Filho Do Prof. Gil, Ronaldo Troia</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2013/104/104_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2013/104/104_texto_integral.pdf</t>
   </si>
   <si>
     <t>GARANTE A ACESSIBILIDADE PARA PESSOAS COM DEFICIÊNCIA OU MOBILIDADE REDUZIDA E IDOSOS EM EVENTOS NO MUNICÍPIO DE BARRINHA</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>Magnus - Filho Do Prof. Gil</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2013/105/105_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2013/105/105_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTABELECE TEMPOS DE PERMANÊNCIA E ESPERA EM AGÊNCIAS BANCÁRIAS DO MUNICÍPIO DE BARRINHA, PARA ATENDIMENTO DIGNO E PROFISSIONAL A SEUS CLIENTES.</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2013/106/106_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2013/106/106_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O ATENDIMENTO RESERVADO PARA CLIENTES DAS AGENCIAS BANCÁRIAS DO MUNICÍPIO DE BARRINHA</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2013/107/107_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2013/107/107_texto_integral.pdf</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2013/108/108_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2013/108/108_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A LIMPEZA, CONSTRUÇÃO DE MUROS E PASSEIOS EM TERRENOS E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2013/109/109_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2013/109/109_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CONCEDER GRATITICAÇÃO DE VALORIZAÇÃO AOS PROFISSIONAIS DO MAGISTÉRIO E DA EDUCAÇÃO BÁSICA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2013/110/110_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2013/110/110_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PRESCRIÇÃO DE CRÉDITOS TRIBUTÁRIOS E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2013/111/111_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2013/111/111_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DE DE CARGO DE PROVIMENTO EM COMISSÃO COMO NA ESTRUTURA ORGANIZACIONAL DO PODER EXECUTIVO MUNICIPAL NA FORMA QUE SE SEGUE E DÁ OUTRAS PROVIDÊNCIAS CORRELATAS.</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2013/112/112_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2013/112/112_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ESPECIAL NO VALOR DE R$ 132.000,00 (CENTO E TRINTA E DOIS MIL REAIS) E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2013/113/113_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2013/113/113_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITOS SUPLEMENTARES NO VALOR DE R$ 1.115.000,00 (HUM MILHÃO, CENTO E QUINZE MIL REAIS) E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2013/114/114_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2013/114/114_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITOS SUPLEMENTARES NO VALOR DE R$ 1.112.000,0O (HUM MILHÃO, CENTO E DOZE MIL REAIS) E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2013/115/115_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2013/115/115_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS PARA O EXERCÍCIO FINANCEIRO DE 2014 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2013/116/116_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2013/116/116_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE BARRINHA A ADOTAR PROVIDÊNCIA PERTINENTE QUE VIABILIZE A REINCORPORAÇÃO DE IMÓVEL QUE ESPECIFICA AO PATRIMÒNIO MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS CORRELATAS</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2013/117/117_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2013/117/117_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA OS DISPOSITIVOS QUE ESPECIFICA DA LEI MUNICIPAL Nº 1318 DE 15/09/93 QUE DISPÕE SOBRE O REGIME DE ADIANTAMENTO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2013/118/118_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2013/118/118_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DAS LEIS FINANCEIRAS DO MUNICÍPIO RELATIVAMENTE AO EXERCÍCIO DE 2013 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
     <t>Ronaldo Troia</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2013/119/119_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2013/119/119_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMIA LUIZ SOARES LIMA VIA PÚBLICA QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2013/120/120_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2013/120/120_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA JOÃO MARQUES SALES (JOÃO DA BANDA) VIA PÚBLICA QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2013/121/121_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2013/121/121_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA ODELINA PEREIRA DA SILVA VIA PÚBLICA QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2013/122/122_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2013/122/122_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA JOSÉ FELIPE DA SILVA VIA PÚBLICA QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2013/123/123_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2013/123/123_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A FIRMAR CONVÊNIO E/OU CONTRATI COM O GOVERNO DO ESTADO DE SÃO PAULO, ATRAVÉS DA SECRETARIA DE ESTADO DA EDUCAÇÃO E FUNDAÇÃO PARA O DESENVOLVIMENTO DA EDUCAÇÃO, OBJETIVANDO A CONSTRUÇÃO DE CRECHE ESCOLA ATRAVÉS DO PROGRAMA "AÇÃO EDUCACIONAL ESTADO MUNICÍPIO/EDUCAÇÃO INFANTIL (PAEM/EDUCAÇÃO INFANTIL E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2013/124/124_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2013/124/124_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA GERALDO BELARMINO VIA PÚBLICA QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2013/125/125_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2013/125/125_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA BELARMINO BOER VIA PÚBLICA QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2013/126/126_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2013/126/126_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI A FEIRA DO LIVRO DO MUNICÍPIO DE BARRINHA</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2013/127/127_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2013/127/127_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA MARIA FERREIRA RODRIGUES BOTELHO VIA PÚBLICA QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
     <t>Cido</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2013/128/128_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2013/128/128_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA IZABEL DE SOUZA VIA PÚBLICA QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2013/129/129_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2013/129/129_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA RODRIGO VALÉRIO VIA PÚBLICA QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
     <t>Tim</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2013/130/130_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2013/130/130_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA JOSÉ ANTONIO DA SILVA VIA PÚBLICA QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2013/131/131_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2013/131/131_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA MÍTUO TAKAHASHI VIA PÚBLICA QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2013/132/132_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2013/132/132_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI MUNICIPAL N. 1.893, DE 16 DE AGOSTO DE DE 2006, DE MODO A PERMITIR QUE A FESTA DO PEÃO DE BARRINHA POSSA SER REALIZADA POR ENTIDADE PRIVADA COM APOIO DA PREFEITURA MUNICIPAL NA FORMA QUE ESPECIFICA E DÁ OUTRAS PROVIDENCIAS CORRELATAS</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
     <t>Luiz Cavalera</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2013/133/133_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2013/133/133_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA JOÃO RODRIGUES CARVALHEIROS VIA PÚBLICA QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2013/134/134_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2013/134/134_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTABELECE ALTERAÇÕES NA LEI MUNICIPAL Nº 1.589 DE 16 DE ABRIL DE 1999, QUE DISPÕE SOBRE A POLÍTICA MUNICIPAL NA ÁREA DA INFÃNCIA E JUVENTUDE, DE MODO A ADEQUÁ-LA EM VISTA DAS RECENTES MODIFICAÇÕES INTRODUZIDAS PELA LEI FEDERAL Nº 12.696/2013 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2013/135/135_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2013/135/135_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DESAFETAÇÃO DE IMÓVEL DE PROPRIEDADE MUNICIPAL QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2013/136/136_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2013/136/136_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITOS SUPLEMENTARES NO VALOR DE R$ 1.957.000,00 (HUM MILHÃO, NOVECENTOS E CINCOENTA E SETE MIL REAIS) E DÁ OUTRAS PROVDÊNCIAS</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2013/137/137_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2013/137/137_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA MARGARIDA DA SILVA VIA PÚBLICA QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
     <t>Evandro do Kotó</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2013/138/138_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2013/138/138_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA JOSÉ GERALDO ANTONIO VIA PÚBLICA QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2013/139/139_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2013/139/139_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA VALTER SIMÃO DOS SANTOS VIA PÚBLICA QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2013/140/140_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2013/140/140_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA SANTIAGO FELIPE VIA PÚBLICA QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
     <t>Sant Clair</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2013/141/141_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2013/141/141_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA BENEDITO RAIMUNDO DE SOUZA VIA PÚBLICA QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2013/142/142_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2013/142/142_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA SEBASTIÃO NEVES DE SOUZA VIA PÚBLICA QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2013/143/143_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2013/143/143_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA PROFESSORA RUTH BRUNINI VIA PÚBLICA QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2013/144/144_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2013/144/144_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA VEREADOR MÁRIO DE ANDRADE NETO VIA PÚBLICA QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2013/145/145_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2013/145/145_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA VALDEMAR FIRMINO DA SILVA VIA PÚBLICA QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2013/146/146_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2013/146/146_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA MANOEL FERREIRA DE SOUZA VIA PÚBLICA QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2013/147/147_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2013/147/147_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA LINO ROSSI VIA PÚBLICA QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2013/148/148_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2013/148/148_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITOS SUPLEMENTARES NO VALOR DE R$ 281.000,00 (DUZENTOS E OITENTA E UM MIL REAIS)</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2013/149/149_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2013/149/149_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA PLÍNIO CATARINO VIA PÚBLICA QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2013/150/150_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2013/150/150_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA OFICIALMENTE DECLARADO COMO LOCAL DE APOIO PEDAGÓGICO DE ATENDIMENTO A ALUNOS COM NECESSIDADE DE APOIO PEDAGÓGICO O "CENTRO MUNICIPAL DE EDUCAÇÃO INTEGRADA - CEMEI KAOR MARYAMA", ALTERA SUA DENOMINAÇÃO PARA CENTRO DE EDUCAÇÃO COMPLEMENTAR "KAOR MARYAMA" E DÁ OUTRAS PROVIDÊNCIAS CORRELATAS.</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2013/151/151_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2013/151/151_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO PROFESSOR JOSÉ GILBERTO DE CASTRO, CRECHE/ESCOLA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
     <t>Valtinho Beleza</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2013/152/152_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2013/152/152_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO ROSALI APARECIDA SERAPHIN SALEH, CRECHE/ESCOLA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2013/153/153_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2013/153/153_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA PARA O EXERCÍCIO FINANCEIRO DE 2014</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2013/154/154_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2013/154/154_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A REFERÊNCIA SALARIAL DE CARGO PÚBLICO QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS CORRELATAS.</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2013/155/155_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2013/155/155_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A DENOMINAÇÃO E DESTINAÇÃO EM FAVOR DA EDUCAÇÃO BÁSICA MUNICIPAL DO ANFITEATRO CONSTRUÍDO NA AVENIDA PRESIDENTE COSTA E SILVA, Nº 1244, BAIRRO CDHU, EM BARRINHA, O QUAL PASSA DENOMINAR-SE COMPLEXO PEDAGÓGICO "JEAN WILLIAM SILVA" FIGURANDO COMO UNIDADE ADMINISTRATIVA INTEGRANTE DA EMEF "ARMÍNIO GIRALDI"</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2013/156/156_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2013/156/156_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO SISTEMA DE CONTROLE INTERNO NO ÂMBITO DO MUNICÍPIO DE BARRINHA E DÁ OUTRAS PROVIDÊNCIAS CORRELATAS.</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2013/157/157_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2013/157/157_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ESPECIAL E SUPLEMENTARES NO VALOR DE R$ 77.664,94 (SETENTA E SETE MIL, SEISCENTOS E SESSENTA E QUATRO REAIS E NOVENTA E QUATRO CENTAVOS) E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2013/158/158_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2013/158/158_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DOS INCISOS I, II, III E IV, BEM COMO SUAS ALÍNEAS &amp;#8220;A &amp;#8221; E &amp;#8220;B&amp;#8221;, DO ARTIGO 31, § L°E §2°DO ARTIGO 32, §2°, DO ARTIGO 34, ARTIGO 36 E ANEXO X DA LEI MUNICIPAL N° 1.836, DE 25/10/2005, QUE DISPÕE SOBRE O ESTATUTO E PLANO DE CARREIRA DO MAGISTÉRIO PÚBLICO MUNICIPAL DE BARRINHA, PARA ADEQUAÇÃO DA NOVA_x000D_
 JORNADA DOS DOCENTES, NOS TERMOS DO ART 2 O, § 4O, DA LEI FEDERAL N° 11.738, DE 16/07/2008, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2013/159/159_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2013/159/159_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI A EDUCAÇÃO FINANCEIRA NA GRADE CURRICULAR PARA CRIANÇAS E JOVENS DA PRÉ-ESCOLA E DO ENSINO FUNDAMENTAL NAS ESCOLAS PÚBLICAS DO MUNICÍPIO DE BARRINHA.</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2013/160/160_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2013/160/160_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO § 1º, II DO ARTIGO IA DA LEI N° 2.181 DE 25 DE ABRIL DE 2013, QUE TRATA DE GRATIFICAÇÃO POR DESEMPENHO DE ATIVIDADE DELEGADA NOS TERMOS QUE ESPECIFICA, E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2013/161/161_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2013/161/161_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO, INCLUI E ALTERA DISPOSITIVOS DA LEI COMPLEMENTAR Nº 1.786/2004, QUE DISPÕE SOBRE O SISTEMA TRIBUTÁRIO DO MUNICÍPIO DE BARRINHA, E DÁ OUTRAS PROVIDENCIAS CORRELATAS.</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2013/162/162_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2013/162/162_texto_integral.pdf</t>
   </si>
   <si>
     <t>REVOGA A LEI N.° 2.245/13, DE 04/12/2013 E ALTERA A REDAÇÃO DOS INCISOS I, II, III E IV, BEM COMO SUAS ALÍNEAS &amp;#8220;A &amp;#8221; E &amp;#8220;B &amp;#8221;, DO ARTIGO 31, §1° E §2° DO ARTIGO 32, §2°, DO ARTIGO 34, ARTIGO 36 E ANEXO X DA LEI MUNICIPAL N° 1.836, DE 25/10/2005, QUE DISPÕE SOBRE O ESTATUTO E PLANO DE CARREIRA DO MAGISTÉRIO PÚBLICO MUNICIPAL DE_x000D_
 BARRINHA, PARA ADEQUAÇÃO DA NOVA JORNADA DOS DOCENTES, NOS TERMOS DO ARTIGO 2º, § 4°, DA LEI FEDERAL N° II.738, DE 16/07/2008, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2013/163/163_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2013/163/163_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O REAJUSTE DOS VALORES CONSTANTES DA PLANTA GENÉRICA DE VALORES IMOBILIÁRIOS DO MUNICÍPIO DE BARRINHA, ALTERA O VALOR INDIVIDUAL DA CONTRIBUIÇÃO PARA O CUSTEIO DA ILUMINAÇÃO PÚBLICA (CIP), BEM COMO DA TAXA MÍNIMA DO FORNECIMENTO DE ÁGUA E ESGOTO NA FORMA QUE ESPECIFICA, INSERE DISPOSITIVO NA LEI MUNICIPAL N° 2.178 DE 25/04/13, QUE INSTITUIU O PROGRAMA DE BENEFÍCIOS FISCAIS DE 2013 E DÁ OUTRAS PROVIDÊNCIAS CORRELATAS.</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2013/164/164_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2013/164/164_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITOS SUPLEMENTARES NO VALOR DE R$ 71.000,00 (SETENTE E UM MIL REAIS) E DA OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2013/165/165_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2013/165/165_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O REAJUSTE DOS VALORES CONSTANTES DA PLANTA GENÉRICA DE VALORES IMOBILIÁRIOS DO MUNICÍPIO DE BARRINHA E DÁ OUTRAS PROVIDÊNCIAS CORRELATAS.</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DO VALOR INDIVIDUAL DA CONTRIBUIÇÃO PARA O CUSTEIO DA ILUMINAÇÃO PÚBLICA (CIP)</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2013/167/167_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2013/167/167_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O REAJUSTE DA TAXA MÍNIMA DO FORNECIMENTO DE ÁGUA E ESGOTO NA FORMA QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS CORRELATAS.</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2013/168/168_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2013/168/168_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITOS SUPLEMENTARES E ESPECIAL NO VALOR DE R$ 3.731.800,00 ( TRÊS MILHÕES, SETECENTOS E TRINTA E UM MIL E OITOCENTOS REAIS) E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2013/169/169_texto_integral.pdf</t>
+    <t>http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2013/169/169_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSERE DISPOSITIVO NA LEI MUNICIPAL N° 2.178 DE 25/04/13, QUE INSTITUIU O PROGRAMA DE BENEFÍCIOS FISCAIS DE 2013 E DÁ OUTRAS PROVIDÊNCIAS CORRELATAS.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1490,68 +1490,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2013/75/75_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2013/76/76_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2013/77/77_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2013/78/78_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2013/79/79_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2013/80/80_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2013/81/81_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2013/82/82_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2013/83/83_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2013/84/84_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2013/85/85_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2013/86/86_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2013/87/87_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2013/88/88_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2013/89/89_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2013/90/90_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2013/91/91_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2013/92/92_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2013/93/93_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2013/94/94_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2013/95/95_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2013/96/96_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2013/97/97_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2013/98/98_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2013/99/99_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2013/100/100_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2013/101/101_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2013/102/102_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2013/103/103_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2013/104/104_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2013/105/105_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2013/106/106_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2013/107/107_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2013/108/108_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2013/109/109_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2013/110/110_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2013/111/111_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2013/112/112_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2013/113/113_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2013/114/114_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2013/115/115_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2013/116/116_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2013/117/117_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2013/118/118_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2013/119/119_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2013/120/120_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2013/121/121_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2013/122/122_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2013/123/123_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2013/124/124_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2013/125/125_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2013/126/126_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2013/127/127_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2013/128/128_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2013/129/129_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2013/130/130_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2013/131/131_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2013/132/132_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2013/133/133_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2013/134/134_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2013/135/135_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2013/136/136_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2013/137/137_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2013/138/138_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2013/139/139_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2013/140/140_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2013/141/141_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2013/142/142_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2013/143/143_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2013/144/144_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2013/145/145_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2013/146/146_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2013/147/147_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2013/148/148_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2013/149/149_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2013/150/150_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2013/151/151_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2013/152/152_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2013/153/153_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2013/154/154_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2013/155/155_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2013/156/156_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2013/157/157_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2013/158/158_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2013/159/159_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2013/160/160_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2013/161/161_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2013/162/162_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2013/163/163_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2013/164/164_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2013/165/165_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2013/167/167_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2013/168/168_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2013/169/169_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2013/75/75_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2013/76/76_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2013/77/77_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2013/78/78_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2013/79/79_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2013/80/80_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2013/81/81_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2013/82/82_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2013/83/83_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2013/84/84_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2013/85/85_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2013/86/86_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2013/87/87_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2013/88/88_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2013/89/89_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2013/90/90_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2013/91/91_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2013/92/92_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2013/93/93_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2013/94/94_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2013/95/95_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2013/96/96_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2013/97/97_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2013/98/98_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2013/99/99_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2013/100/100_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2013/101/101_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2013/102/102_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2013/103/103_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2013/104/104_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2013/105/105_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2013/106/106_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2013/107/107_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2013/108/108_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2013/109/109_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2013/110/110_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2013/111/111_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2013/112/112_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2013/113/113_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2013/114/114_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2013/115/115_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2013/116/116_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2013/117/117_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2013/118/118_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2013/119/119_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2013/120/120_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2013/121/121_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2013/122/122_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2013/123/123_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2013/124/124_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2013/125/125_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2013/126/126_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2013/127/127_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2013/128/128_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2013/129/129_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2013/130/130_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2013/131/131_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2013/132/132_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2013/133/133_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2013/134/134_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2013/135/135_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2013/136/136_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2013/137/137_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2013/138/138_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2013/139/139_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2013/140/140_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2013/141/141_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2013/142/142_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2013/143/143_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2013/144/144_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2013/145/145_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2013/146/146_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2013/147/147_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2013/148/148_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2013/149/149_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2013/150/150_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2013/151/151_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2013/152/152_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2013/153/153_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2013/154/154_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2013/155/155_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2013/156/156_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2013/157/157_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2013/158/158_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2013/159/159_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2013/160/160_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2013/161/161_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2013/162/162_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2013/163/163_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2013/164/164_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2013/165/165_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2013/167/167_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2013/168/168_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barrinha.sp.leg.br/media/./sapl/public/materialegislativa/2013/169/169_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H96"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="37.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="92.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="91.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>